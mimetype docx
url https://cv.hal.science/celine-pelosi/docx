--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -625,533 +625,533 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05489517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Life history traits of Aporrectodea caliginosa in a 8-year laboratory experiment</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The use of copper as plant protection product contributes to environmental contamination and resulting impacts on terrestrial and aquatic biodiversity and ecosystem functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Etiévant</w:t>
+                <w:t xml:space="preserve">Stéphane Pesce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Bart</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laure Mamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Artigas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette Bérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Organisms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.25674/460⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 32 (6), pp.2830-2846. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-024-32145-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05525717v1</w:t>
+                <w:t xml:space="preserve">hal-04461684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction to: Main conclusions and perspectives from the collective scientific assessment of the effects of plant protection products on biodiversity and ecosystem services along the land–sea continuum in France and French overseas territories</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enchytraeids: Small but important ecosystem engineers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wilfried Sanchez</w:t>
+                <w:t xml:space="preserve">Cécile Serbource</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcel Amichot</w:t>
+                <w:t xml:space="preserve">Stéphane Sammartino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joan Artigas</w:t>
+                <w:t xml:space="preserve">Sophie Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Papillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Adrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-025-36011-4⟩</w:t>
+              <w:t xml:space="preserve">Geoderma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 453, pp.117150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2024.117150⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05509978v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04867410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enchytraeids: Small but important ecosystem engineers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Sammartino</w:t>
+                <w:t xml:space="preserve">Life history traits of Aporrectodea caliginosa in a 8-year laboratory experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Pelosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Cornu</w:t>
+                <w:t xml:space="preserve">Véronique Etiévant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justine Papillon</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sylvain Bart</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoderma</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2024.117150⟩</w:t>
+              <w:t xml:space="preserve">Soil Organisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 97 (3), pp.271-279. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25674/460⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04867410v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05525717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The use of copper as plant protection product contributes to environmental contamination and resulting impacts on terrestrial and aquatic biodiversity and ecosystem functions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Correction to: Main conclusions and perspectives from the collective scientific assessment of the effects of plant protection products on biodiversity and ecosystem services along the land–sea continuum in France and French overseas territories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pesce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Mamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Amichot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Artigas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Annette Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 32 (6), pp.2830-2846. </w:t>
+              <w:t xml:space="preserve">, 2025, 32 (8), pp.4927-4928. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-024-32145-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11356-025-36011-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04461684v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05509978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Checklist of earthworm species Annelida, Oligochaetain Algeria</w:t>
               </w:r>
@@ -1503,377 +1503,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04688746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reliability of earthworm data from citizen science: lessons from 7 years of a French national monitoring protocol</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kevin Hoeffner</w:t>
+                <w:t xml:space="preserve">Impacts of neonicotinoids on biodiversity: a critical review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Mamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pesce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Aviron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Bergerot</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Céline Pelosi</w:t>
+                <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2025.106329⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 32 (6), pp.2794-2829. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-023-31032-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05191409v1</w:t>
+                <w:t xml:space="preserve">hal-04321892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts of neonicotinoids on biodiversity: a critical review</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Aviron</w:t>
+                <w:t xml:space="preserve">Reliability of earthworm data from citizen science: lessons from 7 years of a French national monitoring protocol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Hoeffner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Bergerot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin R Butt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Bedos</w:t>
+                <w:t xml:space="preserve">Sylvain Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Pelosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 32 (6), pp.2794-2829. </w:t>
+              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 214, pp.106329. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-023-31032-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2025.106329⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04321892v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05191409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Main conclusions and perspectives from the collective scientific assessment of the effects of plant protection products on biodiversity and ecosystem services along the land–sea continuum in France and French overseas territories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pesce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Mamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Amichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Artigas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 32, pp.2757-2772. </w:t>
@@ -1911,77 +1911,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Putting earthworm conservation on the map: Shortfalls and solutions for developing earthworm conservation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Decaëns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin R Butt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria J I Briones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2205,51 +2205,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Petit-Dit-Grézériat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Rault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Serbource</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pelosi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2296,51 +2296,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A meta-analysis to compare the sensitivities of earthworms and enchytraeids to different stressors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Serbource</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Petit-Dit-Grezeriat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2896,265 +2896,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04193392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Copper toxicity to earthworms: A comprehensive review and meta-analysis</w:t>
+                <w:t xml:space="preserve">Wildflower strips of 2.5-year-old promote earthworms and enchytraeids (Annelida, Oligochaeta) in arable fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pelosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Gavinelli</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lucas Petit-Dit-Grézériat</w:t>
+                <w:t xml:space="preserve">Michel Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Serbource</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Antoine Gardarin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2024.142765⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Soil Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 122, pp.103644. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejsobi.2024.103644⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04703600v1</w:t>
+                <w:t xml:space="preserve">hal-04623177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wildflower strips of 2.5-year-old promote earthworms and enchytraeids (Annelida, Oligochaeta) in arable fields</w:t>
+                <w:t xml:space="preserve">Copper toxicity to earthworms: A comprehensive review and meta-analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pelosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gavinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Petit-Dit-Grézériat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Bertrand</w:t>
+                <w:t xml:space="preserve">C. Serbource</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Gardarin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J.T. Schoffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Soil Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 122, pp.103644. </w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 362, pp.142765. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejsobi.2024.103644⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2024.142765⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04623177v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04703600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of glyphosate on earthworms: From fears to facts</w:t>
               </w:r>
@@ -3225,558 +3225,558 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04463774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pesticide effects on soil fauna communities—A meta‐analysis</w:t>
+                <w:t xml:space="preserve">Ecotoxicity of single and mixture of perfluoroalkyl substances (PFOS and PFOA) in soils to the earthworm Aporrectodea caliginosa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Beaumelle</w:t>
+                <w:t xml:space="preserve">L. Delor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Tison</w:t>
+                <w:t xml:space="preserve">M. Louzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Pelosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nico Eisenhauer</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sandhya Malladi</w:t>
+                <w:t xml:space="preserve">G. Maillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1365-2664.14437⟩</w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 335, pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2023.122221⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04133539v1</w:t>
+                <w:t xml:space="preserve">hal-04197360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecotoxicity of single and mixture of perfluoroalkyl substances (PFOS and PFOA) in soils to the earthworm Aporrectodea caliginosa</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pesticide effects on soil fauna communities—A meta‐analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Beaumelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Tison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Delor</w:t>
+                <w:t xml:space="preserve">Nico Eisenhauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Louzon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Eric Michel</w:t>
+                <w:t xml:space="preserve">Jes Hines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Maillet</w:t>
+                <w:t xml:space="preserve">Sandhya Malladi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 335, pp.1-10. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2023.122221⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1365-2664.14437⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04197360v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04133539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A critical review of effect modeling for ecological risk assessment of plant protection products</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Faut-il continuer à utiliser les catégories écologiques de vers de terre définies par Marcel Bouché il y a 50 ans ? : une vision historique et critique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Capowiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Decaëns</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Floriane Larras</w:t>
+                <w:t xml:space="preserve">Mickael Hedde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Charles</w:t>
+                <w:t xml:space="preserve">Claire Marsden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Chaumot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Morgane Le Gall</w:t>
+                <w:t xml:space="preserve">Pascal Jouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Étude et Gestion des Sols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 29 (1), pp.51-58</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03713533v1</w:t>
+                <w:t xml:space="preserve">hal-03744197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faut-il continuer à utiliser les catégories écologiques de vers de terre définies par Marcel Bouché il y a 50 ans ? : une vision historique et critique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thibaud Decaëns</w:t>
+                <w:t xml:space="preserve">A critical review of effect modeling for ecological risk assessment of plant protection products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Larras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Chaumot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickael Hedde</w:t>
+                <w:t xml:space="preserve">Céline Pélosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Marsden</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascal Jouquet</w:t>
+                <w:t xml:space="preserve">Morgane Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Étude et Gestion des Sols</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 29, pp.43448-43500. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-022-19111-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03744197v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03713533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pervasive exposure of wild small mammals to legacy and currently used pesticide mixtures in arable landscapes</w:t>
               </w:r>
@@ -4030,103 +4030,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A meta-analysis of ecotoxicological models used for plant protection product risk assessment before their placing on the market</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Larras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Beaudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Berny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Chaumot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 844, pp.157003. </w:t>
@@ -4292,429 +4292,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04193447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The contributions of enchytraeids and earthworms to the soil mineralization process in soils with fungicide</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mid-infrared spectroscopy of earthworm bodies to investigate their species belonging and their relationship with the soil they inhabit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Thiel</w:t>
+                <w:t xml:space="preserve">P. Trao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Bart</w:t>
+                <w:t xml:space="preserve">C. Rumpel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Amossé</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. Jean-Jacques</w:t>
+                <w:t xml:space="preserve">Y. Capowiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Jouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Pelosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecotoxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10646-021-02452-z⟩</w:t>
+              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 162, 103894 [6 p.]. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2021.103894⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04059928v1</w:t>
+                <w:t xml:space="preserve">hal-03159318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Residues of currently used pesticides in soils and earthworms: A silent threat?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Colette Bertrand</w:t>
+                <w:t xml:space="preserve">The contributions of enchytraeids and earthworms to the soil mineralization process in soils with fungicide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Pélosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Thiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Daniele</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Coeurdassier</w:t>
+                <w:t xml:space="preserve">S. Bart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Benoit</w:t>
+                <w:t xml:space="preserve">J. Amossé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Jean-Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agee.2020.107167⟩</w:t>
+              <w:t xml:space="preserve">Ecotoxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 30 (9), pp.1910-1921. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10646-021-02452-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02968489v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04059928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mid-infrared spectroscopy of earthworm bodies to investigate their species belonging and their relationship with the soil they inhabit</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Trao</w:t>
+                <w:t xml:space="preserve">Residues of currently used pesticides in soils and earthworms: A silent threat?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Pelosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Rumpel</w:t>
+                <w:t xml:space="preserve">Gaëlle Daniele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Coeurdassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Capowiez</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">C. Pelosi</w:t>
+                <w:t xml:space="preserve">Pierre Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 162, 103894 [6 p.]. </w:t>
+              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 305, pp.107167. </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2021.103894⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.agee.2020.107167⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03159318v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02968489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Short- and long-term impacts of anaerobic digestate spreading on earthworms in cropped soils</w:t>
               </w:r>
@@ -5096,442 +5096,442 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03322696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organic food “yes”, organic food “no”: a discussion between specialists with the Italian Parliament in the fray</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Soil Oligochaeta communities after 9 decades of continuous fertilization in a bare fallow experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Pelosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Aubert</w:t>
+                <w:t xml:space="preserve">Gergely Boros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Banas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Manuel Blouin</w:t>
+                <w:t xml:space="preserve">Folkert van Oort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristian Bolzonella</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Olaf Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Austin Anthropology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.26420/austinanthropol.2020.1012⟩</w:t>
+              <w:t xml:space="preserve">Soil Organisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 92 (2), pp.129- 141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25674/so92iss2pp129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02499526v2</w:t>
+                <w:t xml:space="preserve">hal-04298821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increased soil pH and dissolved organic matter after a decade of organic fertilizer application mitigates copper and zinc availability despite contamination</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Organic food “yes”, organic food “no”: a discussion between specialists with the Italian Parliament in the fray</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Laurent</w:t>
+                <w:t xml:space="preserve">Damien Banas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Blouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Bravin</w:t>
+                <w:t xml:space="preserve">Cristian Bolzonella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Crouzet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel E. Tillard</w:t>
+                <w:t xml:space="preserve">Karine Bonneval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.135927⟩</w:t>
+              <w:t xml:space="preserve">Austin Anthropology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 4 (1), pp.1012. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26420/austinanthropol.2020.1012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02634371v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02499526v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil Oligochaeta communities after 9 decades of continuous fertilization in a bare fallow experiment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Increased soil pH and dissolved organic matter after a decade of organic fertilizer application mitigates copper and zinc availability despite contamination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Bravin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Crouzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pelosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olaf Schmidt</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Emmanuel E. Tillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Organisms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 92 (2), pp.129- 141. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 709, pp.135927. </w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.25674/so92iss2pp129⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.135927⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04298821v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02634371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An energy-based model to analyze growth data of earthworms exposed to two fungicides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pelosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5611,265 +5611,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02882422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of the mustard oil and electrical methods for sampling earthworm communities in rural and urban soils</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A two years field experiment to assess the impact of two fungicides on earthworm communities and their recovery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Baudry</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Joël Amossé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Brulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cleo Tebby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Beaudouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Urban Ecosystems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11252-020-01023-0⟩</w:t>
+              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 203, pp.110979. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2020.110979⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03162909v1</w:t>
+                <w:t xml:space="preserve">hal-02937897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A two years field experiment to assess the impact of two fungicides on earthworm communities and their recovery</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Franck Brulle</w:t>
+                <w:t xml:space="preserve">Comparison of the mustard oil and electrical methods for sampling earthworm communities in rural and urban soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Pelosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cleo Tebby</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emmanuelle Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olaf Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 203, pp.110979. </w:t>
+              <w:t xml:space="preserve">Urban Ecosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2020.110979⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11252-020-01023-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02937897v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03162909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil dissipation and bioavailability to earthworms of two fungicides under laboratory and field conditions</w:t>
               </w:r>
@@ -5881,64 +5881,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Nelieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Delarue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Amossé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre R.R. Pery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5983,325 +5983,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02937907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of two common fungicides on the reproduction of Aporrectodea caliginosa in natural soil</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Earthworms mitigate pesticide effects on soil microbial activities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Pelosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Barraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre R.R. Pery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Mougin</w:t>
+                <w:t xml:space="preserve">Nathalie Cheviron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 181, pp.518-524. </w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (1535), 11 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2019.06.049⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2019.01535⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02244969v1</w:t>
+                <w:t xml:space="preserve">hal-02172492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Earthworms mitigate pesticide effects on soil microbial activities</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Effects of two common fungicides on the reproduction of Aporrectodea caliginosa in natural soil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Barraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Amossé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre R.R. Pery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Cheviron</w:t>
+                <w:t xml:space="preserve">Christian Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 10 (1535), 11 p. </w:t>
+              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 181, pp.518-524. </w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2019.01535⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2019.06.049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02172492v1</w:t>
+                <w:t xml:space="preserve">hal-02244969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a better understanding of the life cycle of the earthworm Aporrectodea caliginosa: new data and energy-based modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pelosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6478,77 +6478,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First record of terrestrial Enchytraeidae (Annelida: Clitellata) in Versailles palace’s park, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Amossé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gergely Boros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre R.R. Pery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6608,64 +6608,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Short-term effects of two fungicides on enchytraeid and earthworm communities under field conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Amossé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre R.R. Pery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6849,295 +6849,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02290285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aporrectodea caliginosa, a relevant earthworm species for a posteriori pesticide risk assessment: current knowledge and recommendations for culture and experimental design</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">How to assess the feeding activity in ecotoxicological laboratory tests using enchytraeids?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sacha Roudine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Amossé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre R.R. Pery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 25 (34), pp.33867-33881. </w:t>
+              <w:t xml:space="preserve">, 2018, 25 (34), pp.33844-33848. </w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-018-2579-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11356-018-1701-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01821842v1</w:t>
+                <w:t xml:space="preserve">hal-01736375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to assess the feeding activity in ecotoxicological laboratory tests using enchytraeids?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Aporrectodea caliginosa, a relevant earthworm species for a posteriori pesticide risk assessment: current knowledge and recommendations for culture and experimental design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Amossé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sacha Roudine</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId239" w:history="1">
+                <w:t xml:space="preserve">Christopher N. Lowe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre R.R. Pery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 25 (34), pp.33844-33848. </w:t>
+              <w:t xml:space="preserve">, 2018, 25 (34), pp.33867-33881. </w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-018-1701-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11356-018-2579-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01736375v1</w:t>
+                <w:t xml:space="preserve">hal-01821842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enchytraeids as bioindicators of land use and management</w:t>
               </w:r>
@@ -7208,512 +7208,512 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01655400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a method for the simultaneous determination of multi-class pesticides in earthworms by liquid chromatography coupled to tandem electrospray mass spectrometry</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Harmful or useful? A case study of the exotic peregrine earthworm morphospecies Pontoscolex corethrurus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Lafay</w:t>
+                <w:t xml:space="preserve">Shabnam Taheri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pelosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Vulliet</w:t>
+                <w:t xml:space="preserve">Lise Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 410 (20), </w:t>
+              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 116, pp.277-289. </w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00216-018-1151-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2017.10.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01811624v1</w:t>
+                <w:t xml:space="preserve">hal-01628085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harmful or useful? A case study of the exotic peregrine earthworm morphospecies Pontoscolex corethrurus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development of a method for the simultaneous determination of multi-class pesticides in earthworms by liquid chromatography coupled to tandem electrospray mass spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Daniele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shabnam Taheri</w:t>
+                <w:t xml:space="preserve">Florent Lafay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pelosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Fritsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lise Dupont</w:t>
+                <w:t xml:space="preserve">Emmanuelle Vulliet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 116, pp.277-289. </w:t>
+              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 410 (20), </w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2017.10.030⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00216-018-1151-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01628085v1</w:t>
+                <w:t xml:space="preserve">hal-01811624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fate and impact of pesticides: new directions to explore</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lack of evidence for a decrease in synthetic pesticide use on the main arable crops in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Hossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Guichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pelosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Makowski</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-017-8383-0⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 575, pp.152-161. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2016.10.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01530795v1</w:t>
+                <w:t xml:space="preserve">hal-01530781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lack of evidence for a decrease in synthetic pesticide use on the main arable crops in France</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fate and impact of pesticides: new directions to explore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pelosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Makowski</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Enrique Barriuso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Bedos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Mamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 575, pp.152-161. </w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 24 (8), pp.6841-6843. </w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2016.10.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11356-017-8383-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01530781v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01530795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modulation of trace element bioavailability for two earthworm species after biochar amendment into a contaminated technosol</w:t>
               </w:r>
@@ -8037,90 +8037,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differences in sensitivity between earthworms and enchytraeids exposed to two commercial fungicides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre R.R. Pery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pelosi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8161,334 +8161,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01530807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of epoxiconazole bioavailability in soil to the earthworm Aporrectodea icterica</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ghislaine Delarue</w:t>
+                <w:t xml:space="preserve">Are Enchytraeidae (Oligochaeta, Annelida) good indicators of agricultural management practices?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Pelosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Ollivier</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J. Römbke</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-015-5270-4⟩</w:t>
+              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 100, pp.255-263. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2016.06.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01628861v1</w:t>
+                <w:t xml:space="preserve">hal-01531663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phyto et vers de terre : la fréquence en cause</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation of epoxiconazole bioavailability in soil to the earthworm Aporrectodea icterica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Nelieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Delarue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Awad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Waligora</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Félix Fraillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cultivar</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 23 (4), pp.2977-2986. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-015-5270-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01605547v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01628861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are Enchytraeidae (Oligochaeta, Annelida) good indicators of agricultural management practices?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phyto et vers de terre : la fréquence en cause</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Waligora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pelosi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Römbke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cultivar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 64, pp.59-60</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01531663v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01605547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of earthworm taxonomic and functional diversity in ploughed and no-tilled cropping systems</w:t>
               </w:r>
@@ -8602,445 +8602,445 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01216197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sublethal effects of epoxiconazole on the earthworm Aporrectodea icterica</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Farmland biodiversity and agricultural management on 237 farms in 13 European and two African regions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Lebrun</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Ghislaine Delarue</w:t>
+                <w:t xml:space="preserve">Gisela Lüscher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Ammari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aljona Andriets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siyka Angelova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaela Arndorfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-015-4845-4⟩</w:t>
+              <w:t xml:space="preserve">Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 97 (6), pp.1625-1625. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1890/15-1985.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01532507v1</w:t>
+                <w:t xml:space="preserve">hal-01692268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farmland biodiversity and agricultural management on 237 farms in 13 European and two African regions</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Siyka Angelova</w:t>
+                <w:t xml:space="preserve">Trace element bioavailability, yield and seed quality of rapeseed (Brassica napus L.) modulated by biochar incorporation into a contaminated technosol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Pelosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michaela Arndorfer</w:t>
+                <w:t xml:space="preserve">María Reyes González-Centeno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Ourry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1890/15-1985.1⟩</w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 156, pp.150-162. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2016.04.129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01692268v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01690254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trace element bioavailability, yield and seed quality of rapeseed (Brassica napus L.) modulated by biochar incorporation into a contaminated technosol</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sublethal effects of epoxiconazole on the earthworm Aporrectodea icterica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pelosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Alain Ourry</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Beaumelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Cheviron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Delarue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2016.04.129⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 23 (4), pp.3053-3061. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-015-4845-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01690254v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01532507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fourteen years of evidence for positive effects of conservation agriculture and organic farming on soil life</w:t>
               </w:r>
@@ -9052,51 +9052,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Henneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Hedde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pelosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9212,51 +9212,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Montagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Houot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soil Organisms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 87 (2), pp.71-83</w:t>
@@ -9298,77 +9298,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Earthworms in a 15 years agricultural trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pelosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jodie Thenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mougin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Soil Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 88, pp.1-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9536,90 +9536,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new method to measure allyl isothiocyanate (AITC) concentrations in mustard: comparison of AITC and commercial mustard solutions as earthworm extractants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pélosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Chiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Dubs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Hedde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ponge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9664,307 +9664,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00981416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reducing tillage in cultivated fields increases earthworm functional diversity</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A thesaurus for soil invertebrate trait-based approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gaël Caro</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Angélique Laporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanne Nahmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apolline Auclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Capowiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2013.10.005⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (10), pp.e108985. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0108985⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01096882v1</w:t>
+                <w:t xml:space="preserve">hal-01075572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A thesaurus for soil invertebrate trait-based approaches</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reducing tillage in cultivated fields increases earthworm functional diversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Pelosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Apolline Auclerc</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Hedde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Capowiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 83, pp.79-87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2013.10.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0108985⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01075572v1</w:t>
+                <w:t xml:space="preserve">hal-01096882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pesticides and earthworms. A review</w:t>
               </w:r>
@@ -9989,51 +9989,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Barot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Capowiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Hedde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Vandenbulcke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10339,51 +10339,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reduction of pesticide use can increase earthworm populations in wheat crops in a European temperate region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pélosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Toutous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10391,51 +10391,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Chiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Dubs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Hedde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 181, pp.223-230. </w:t>
@@ -10499,51 +10499,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pelosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie S. Joimel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Makowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel D. Makowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11015,51 +11015,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Earthworm community in conventional, organic and direct seeding with living mulch cropping systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pelosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Roger-Estrade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11119,51 +11119,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Earthworm community in conventional, organic and direct seeding with living mulch cropping systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pelosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Roger-Estrade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11214,64 +11214,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">WORMDYN: A model of Lumbricus terrestris population dynamics in agricultural fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pelosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Makowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Roger-Estrade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11343,51 +11343,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Earthworm collection from agricultural fields: Comparisons of selected expellants in presence/absence of hand-sorting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pelosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Capowiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11909,77 +11909,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Citizen-based identification of earthworm morphotypes: insights from a large-scale biodiversity monitoring network in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Hoeffner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bergerot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Butt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pelosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12073,51 +12073,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Papillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Adrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Sammartino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17èmes Journées d'Étude des Milieux Poreux (JEMP2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, French InterPore Chapter; Institut des Sciences de la Terre d'Orléans (ISTO), Nov 2025, Orléans, France</w:t>
@@ -12140,484 +12140,484 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05376133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts des néonicotinoïdes sur la biodiversité</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Carole Bedos</w:t>
+                <w:t xml:space="preserve">Predicting earthworm diversity and distribution: A comparative approach at national scale using multiple modeling algorithms.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Hoeffner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdourahmane Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Pelosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Horrigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria J.I. Briones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">52. Congrès du Groupe Français des Pesticides (GFP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE; Groupe Français de recherche sur les Pesticides, May 2024, Lyon, France</w:t>
+              <w:t xml:space="preserve">19. International Colloquium on Soil Zoology (ICSZ)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Cape Town, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04664974v1</w:t>
+                <w:t xml:space="preserve">hal-04672435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts des néonicotinoïdes sur la biodiversité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Mamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pesce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Aviron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire EcoScience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRAE UMR EcoSys, Apr 2024, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04665322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting earthworm diversity and distribution: A comparative approach at national scale using multiple modeling algorithms.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maria J.I. Briones</w:t>
+                <w:t xml:space="preserve">Impacts des néonicotinoïdes sur la biodiversité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Mamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pesce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Aviron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19. International Colloquium on Soil Zoology (ICSZ)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, Cape Town, South Africa</w:t>
+              <w:t xml:space="preserve">52. Congrès du Groupe Français des Pesticides (GFP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE; Groupe Français de recherche sur les Pesticides, May 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04672435v1</w:t>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04664974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling and predicting earthworm diversity and distribution in France: a comparative approach using multiple algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Hoeffner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdourahmane Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Pelosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Horrigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId437" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria J.I. Briones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19. International Colloquium on Soil Zoology (ICSZ)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Cape Town, South Africa</w:t>
@@ -12646,90 +12646,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A meta-analysis of ecotoxicological models used for plant protection product risk assessment before their placing on the market</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Larras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Beaudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Chaumot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pelosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12879,64 +12879,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Table ronde sur la contamination des sols par les pesticides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Bispo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pélosi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Impacts des produits phytosanitaires sur la santé humaine et l'environnement : Contamination des sols par les pesticides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Assemblée Nationale, Jul 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12987,64 +12987,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Nelieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Delarue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Amossé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre R.R. Pery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13086,77 +13086,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant-earthworm interactions alter copper availability in the rhizosphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">- M.N. Bravin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Crouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pelosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13207,77 +13207,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do long-term applications of organic residues promote copper ecotoxicity in soil?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">- M.N. Bravin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Crouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pelosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13436,64 +13436,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Zagatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bonthoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Daniele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Lafay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Ecological Sciences (Sfécologie 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t>
@@ -13522,64 +13522,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time-dependent effects of two fungicides and their mixture on enchytraeid and earthworm communities under field conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Amossé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pelosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13643,77 +13643,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A biology-based model to analyze growth data of earthworms exposed to copper at different development stages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Amossé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre R.R. Pery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13758,532 +13758,532 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01804597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecologie du paysage et écotoxicologie : un mariage d'avenir?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Colette Bertrand</w:t>
+                <w:t xml:space="preserve">Développement d’une méthode multi-résidus par LC-MS/MS pour la quantification de traces de pesticides dans les vers de terre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Daniele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Lafay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pelosi</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Fritsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Bretagnolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres d'Ecologie des Paysages 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Toulouse, France</w:t>
+              <w:t xml:space="preserve">47ème congrès du Groupe Français des Pesticides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01690255v1</w:t>
+                <w:t xml:space="preserve">hal-01575016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts de deux fongicides sur la croissance d'Aporrectodea caliginosa</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alexandre R.R. Pery</w:t>
+                <w:t xml:space="preserve">Ecologie du paysage et écotoxicologie : un mariage d'avenir?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pelosi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de la société d'Ecotoxicologie fondamentale et appliquée (SEFA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Lille, France</w:t>
+              <w:t xml:space="preserve">Rencontres d'Ecologie des Paysages 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01608181v1</w:t>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01690255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recommandations pour l’utilisation d’Aporrectodea caliginosa s.s pour l’évaluation du risque pesticide</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId230" w:history="1">
+                <w:t xml:space="preserve">Impacts de deux fongicides sur la croissance d'Aporrectodea caliginosa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bartal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Amossé</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre R.R. Pery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pelosi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ème Séminaire du réseau d’écotoxicologie terrestre et aquatique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Alixan, France</w:t>
+              <w:t xml:space="preserve">Colloque de la société d'Ecotoxicologie fondamentale et appliquée (SEFA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02786080v1</w:t>
+                <w:t xml:space="preserve">hal-01608181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d’une méthode multi-résidus par LC-MS/MS pour la quantification de traces de pesticides dans les vers de terre</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florent Lafay</w:t>
+                <w:t xml:space="preserve">Recommandations pour l’utilisation d’Aporrectodea caliginosa s.s pour l’évaluation du risque pesticide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Amossé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Mougin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre R.R. Pery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pelosi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">47ème congrès du Groupe Français des Pesticides</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Nancy, France</w:t>
+              <w:t xml:space="preserve">6ème Séminaire du réseau d’écotoxicologie terrestre et aquatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Alixan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01575016v1</w:t>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02786080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C’est l’histoire d’un ver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Amossé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre R.R. Pery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pelosi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14321,64 +14321,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi au champ des effets de fongicides sur les populations d’enchytréides et de vers de terre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Amossé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre R.R. Pery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14429,90 +14429,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fonctionnement des sols et produits phytos. Peut-on conjuguer usage des phytos et qualité des sols ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pelosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Crouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Mamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animation InterBac</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Yvetot, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14531,571 +14531,571 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03266366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulation of metal bioavailability for two earthworm species by the use of biochar</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of compost application on earthworms and potworms (Oligocheta : Lumbricidae, Enchytraeidae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pelosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Ricci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Bentze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Montagne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SETAC Europe 26. Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Nantes, France. 1 p</w:t>
+              <w:t xml:space="preserve">XVII International Colloquium on Soil Zoology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Nara, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02797985v1</w:t>
+                <w:t xml:space="preserve">hal-01820567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of compost application on earthworms and potworms (Oligocheta : Lumbricidae, Enchytraeidae)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modulation of metal bioavailability for two earthworm species by the use of biochar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pelosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Mougin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gonzalez Centeno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVII International Colloquium on Soil Zoology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Nara, Japan</w:t>
+              <w:t xml:space="preserve">SETAC Europe 26. Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Nantes, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01820567v1</w:t>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02797985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts comportementaux, démographiques et fonctionnels des pesticides sur les annélides oligochètes du sol</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christian Mougin</w:t>
+                <w:t xml:space="preserve">Modélisation multi-échelle de l'activité biologique des sols Prise en compte de l’hétérogénéité spatiale des ressources organiques. Questions scientifiques et état des lieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Leguédois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apolline Auclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Crouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pelosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Marilleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecole Interdisciplinaire 2016, Université Paris-Saclay</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Verrières le Buisson, France</w:t>
+              <w:t xml:space="preserve">Modélisation multi-échelle de l'activité biologique des sols : prise en compte de l’hétérogénéité spatiale des ressources organiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01603979v1</w:t>
+                <w:t xml:space="preserve">hal-01690253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation multi-échelle de l'activité biologique des sols Prise en compte de l’hétérogénéité spatiale des ressources organiques. Questions scientifiques et état des lieux</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Crouzet</w:t>
+                <w:t xml:space="preserve">Impacts comportementaux, démographiques et fonctionnels des pesticides sur les annélides oligochètes du sol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre R.R. Pery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pelosi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Marilleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Modélisation multi-échelle de l'activité biologique des sols : prise en compte de l’hétérogénéité spatiale des ressources organiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">Ecole Interdisciplinaire 2016, Université Paris-Saclay</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Verrières le Buisson, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId468" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01690253v1</w:t>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01603979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Devenir et impact des pesticides : verrous à lever et nouveaux enjeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pelosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrique Barriuso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">45ème congrès du Groupe Français des pesticides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Versailles, France. 315 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15146,64 +15146,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pelosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gonzalez Centeno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15245,77 +15245,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Absence de diminution de l'usage des pesticides en France sur les grandes cultures suite au plan Écophyto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Hossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pelosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Makowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">46. Congrès du Groupe Français des Pesticides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15340,77 +15340,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sublethal effects of epoxiconazole on the earthworm Aporrectodea icterica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cheviron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pelosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Beaumelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Delarue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15455,549 +15455,549 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01628856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet BIOPRO - Activité BIOlogique et porosité du sol sous l’effet d’apports de Produits Résiduaires Organiques</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Effets sublétaux de l’époxiconazole sur une espèce de vers de terre Aporrectodea icterica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Cheviron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Nelieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Beaumelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Delarue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées scientifiques annuelles BASC 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Gif-sur-Yvette, France. 13 p</w:t>
+              <w:t xml:space="preserve">Colloque de la société d'Ecotoxicologie fondamentale et appliquée (SEFA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02739793v1</w:t>
+                <w:t xml:space="preserve">hal-01628863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation de la (bio)disponibilité environnementale de l’époxiconazole pour des vers de terre</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Nelieu</w:t>
+                <w:t xml:space="preserve">Effets sublétaux de l’époxiconazole sur une espèce de vers de terre Aporrectodea icterica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Pelosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Beaumelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Cheviron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Delarue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">45e congrès du Groupe Français des Pesticides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01628862v1</w:t>
+                <w:t xml:space="preserve">hal-01628851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets sublétaux de l’époxiconazole sur une espèce de vers de terre Aporrectodea icterica</w:t>
+                <w:t xml:space="preserve">Projet BIOPRO - Activité BIOlogique et porosité du sol sous l’effet d’apports de Produits Résiduaires Organiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pelosi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">45e congrès du Groupe Français des Pesticides</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Versailles, France</w:t>
+              <w:t xml:space="preserve">Journées scientifiques annuelles BASC 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Gif-sur-Yvette, France. 13 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01628851v1</w:t>
+                <w:t xml:space="preserve">hal-02739793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets sublétaux de l’époxiconazole sur une espèce de vers de terre Aporrectodea icterica</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluation de la (bio)disponibilité environnementale de l’époxiconazole pour des vers de terre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Nelieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Delarue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Awad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Fraillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Pelosi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de la société d'Ecotoxicologie fondamentale et appliquée (SEFA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">45e congrès du Groupe Français des Pesticides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01628863v1</w:t>
+                <w:t xml:space="preserve">hal-01628862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biochimie des organismes terrestres et aquatiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cheviron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Grondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pelosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Hedde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Première Journée de l’Infrastructure nationale AnaEE France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Toulouse, France</w:t>
@@ -16078,51 +16078,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Chiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Dubs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Hedde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">44e Congrès du Groupe Français des Pesticides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Schoelcher, Martinique</w:t>
@@ -16190,51 +16190,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Chiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Dubs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Hedde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Muratet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16302,64 +16302,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Nelieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Delarue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Awad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Fraillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pelosi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16391,549 +16391,549 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02743240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodes d’évaluation des services écosystémiques fournis par les sols : évaluation environnementale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Chenu</w:t>
+                <w:t xml:space="preserve">L’agroécologie, un nouveau cadre pour revisiter les concepts de l’écotoxicologie ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Mougin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Hedde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pelosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Crouzet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecole chercheur « Evaluation des services écosystémiques fournis par les sols à l’échelle territoriale »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2013, Villarceaux, France</w:t>
+              <w:t xml:space="preserve">Forum Labo Agroécologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01620717v1</w:t>
+                <w:t xml:space="preserve">hal-01606125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’agroécologie, un nouveau cadre pour revisiter les concepts de l’écotoxicologie ?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Lamy</w:t>
+                <w:t xml:space="preserve">Méthodes d’évaluation des services écosystémiques fournis par les sols : évaluation environnementale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Chenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pelosi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Crouzet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum Labo Agroécologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Versailles, France</w:t>
+              <w:t xml:space="preserve">Ecole chercheur « Evaluation des services écosystémiques fournis par les sols à l’échelle territoriale »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, Villarceaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01606125v1</w:t>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01620717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une meilleure utilisation des traits fonctionnels des invertébrés du sol</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Louis Deharveng</w:t>
+                <w:t xml:space="preserve">Soil biodiversity monitoring in Europe; linking biological indicators to soil ecosystem services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirjam Pulleman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Creamer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ute Hamer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes Helder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Pelosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11èmes Journées d’Etude des Sols</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Versailles, France</w:t>
+              <w:t xml:space="preserve">XVI ICSZ - International Colloquium on Soil Zoolog</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Coimbra, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02747132v1</w:t>
+                <w:t xml:space="preserve">hal-02803032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil biodiversity monitoring in Europe; linking biological indicators to soil ecosystem services</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Céline Pelosi</w:t>
+                <w:t xml:space="preserve">Vers une meilleure utilisation des traits fonctionnels des invertébrés du sol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Pey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Capowiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme J. Cortet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Decaëns</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Deharveng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVI ICSZ - International Colloquium on Soil Zoolog</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Coimbra, Portugal</w:t>
+              <w:t xml:space="preserve">11èmes Journées d’Etude des Sols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId492" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02803032v1</w:t>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02747132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation en écotoxicologie des sols cultivés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pelosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Roger-Estrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mougin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SEFA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17010,51 +17010,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François F. Chiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence F. Dubs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Hedde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée " Ecotoxicologie " conjointe BASC/FIRE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Paris, France</w:t>
@@ -17096,77 +17096,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une meilleure utilisation des traits fonctionnels des invertébrés du sol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Hedde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Capowiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme J. Cortet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Decaëns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17221,51 +17221,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">WORMDYN: a dynamical model to predict earthworm populations and communities dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pelosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17368,51 +17368,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Capowiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pelosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Boizard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17467,51 +17467,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nécessité d'essais à long terme pour évaluer l'impact des systèmes de culture sur les vers de terre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pelosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4ème Séminaire d'Ecotoxicologie INRA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Saint Lager, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17549,51 +17549,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Why do we need long-term trials to assess the impact of pesticides and soil tillage on earthworms?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pelosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Wageningen Conference on Applied Soil Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Wageningen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17631,51 +17631,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Why do we need long-term trials to assess the impact of pesticides and soil tillage on earthworms?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pelosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Wageningen Conference on Applied Soil Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Wageningen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17929,51 +17929,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">WORMDYN: A Model of Lumbricus terrestris population dynamics in tilled and no tilled fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pelosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Roger-Estrade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18024,51 +18024,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">WORMDYN: A Model of Lumbricus terrestris population dynamics in tilled and no tilled fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pelosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean J. Roger-Estrade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18388,51 +18388,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Screening et quantification de pesticides dans des carabes issus de cultures en agriculture conventionnelle et biologique, par couplage chromatographie en phase liquide et spectrométrie de masse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Lafay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18440,51 +18440,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pelosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Fritsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Vulliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">53ème congrès GFP 2025 "L’usage des pesticides dans le contexte de l’évolution climatique : la nécessité d’un changement de paradigme"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Perpignan, France. </w:t>
@@ -18507,394 +18507,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05336611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Looking for available data on the fate and ecotoxicological effects of perfluoroalkylated (PFAS) compounds in terrestrial ecosystems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reliability of earthworm data from citizen science: Lessons from 8 years of a French National monitoring protocol.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Hoeffner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Bergerot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloe Doron</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laure Mamy</w:t>
+                <w:t xml:space="preserve">Kevin Richard Butt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pelosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque PFAS : enjeux et alternatives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, Paris, France. </w:t>
+              <w:t xml:space="preserve">19. International Colloquium on Soil Zoology (ICSZ)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Cape Town, South Africa. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04625746v1</w:t>
+                <w:t xml:space="preserve">hal-04672431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cocktails « naturels » de pesticides et effets sur des invertébrés du sol</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Florent Lafay</w:t>
+                <w:t xml:space="preserve">Looking for available data on the fate and ecotoxicological effects of perfluoroalkylated (PFAS) compounds in terrestrial ecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloe Doron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Mamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pelosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Benoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque SEFA 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Besançon, France. 2024</w:t>
+              <w:t xml:space="preserve">Colloque PFAS : enjeux et alternatives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Paris, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04768729v1</w:t>
+                <w:t xml:space="preserve">hal-04625746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reliability of earthworm data from citizen science: Lessons from 8 years of a French National monitoring protocol.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Gérard</w:t>
+                <w:t xml:space="preserve">Cocktails « naturels » de pesticides et effets sur des invertébrés du sol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Fritsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Daniele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Lafay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pelosi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19. International Colloquium on Soil Zoology (ICSZ)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, Cape Town, South Africa. 2024</w:t>
+              <w:t xml:space="preserve">Colloque SEFA 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Besançon, France. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId526" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04672431v1</w:t>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04768729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecotoxicity of single and mixture of perfluoroalkyl substances (PFOS and PFOA) in soils to the earthworm Aporrectodea caliginosa</w:t>
               </w:r>
@@ -19005,103 +19005,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approches de modélisation pour évaluer les effets écotoxicologiques des pesticides : revue critique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Larras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Chaumot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pelosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">51ème congrès du Groupe Français de recherche sur les Pesticides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Paris, France. 51e congrès du Groupe Français de recherches sur les Pesticides (GFP) - Recueil des résumés</w:t>
@@ -19255,103 +19255,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A review of modelling approaches for ecological risk assessment of pesticides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Larras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Chaumot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pélosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SETAC Europe 32nd annual meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Copenaghe, Denmark</w:t>
@@ -19518,51 +19518,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude de la contamination de l’atmosphère par les pesticides dans une zone agricole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Décuq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Benabdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19719,472 +19719,472 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03525225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terrestrial Oligochaeta communities in a world’s unique longterm bare fallow experiment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Drivers of copper and zinc availability and phytoavailability in agricultural soils receiving long-term organic waste amendments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gergely Boros</w:t>
+                <w:t xml:space="preserve">Matthieu Bravin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Pelosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Folkert van Oort</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Céline Pelosi</w:t>
+                <w:t xml:space="preserve">Olivier Crouzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Lamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Symposium on Enchytraeidae</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Versailles, France. , 2018</w:t>
+              <w:t xml:space="preserve">SETAC Europe 28th Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Rome, Italy. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01811623v1</w:t>
+                <w:t xml:space="preserve">hal-01868000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drivers of copper and zinc availability and phytoavailability in agricultural soils receiving long-term organic waste amendments</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Bravin</w:t>
+                <w:t xml:space="preserve">Effects of a fungicide on oligochaetes and soil organic matter dynamics under controlled conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Thiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pelosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Lamy</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Amossé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SETAC Europe 28th Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Rome, Italy. , 2018</w:t>
+              <w:t xml:space="preserve">13th International Symposium on Enchytraeidae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Versailles, France. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01868000v1</w:t>
+                <w:t xml:space="preserve">hal-01811625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of a fungicide on oligochaetes and soil organic matter dynamics under controlled conditions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pauline Thiel</w:t>
+                <w:t xml:space="preserve">Dissipation in soil and bioavailability to earthworm of two fungicides: comparison of laboratory and field experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Nelieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Delarue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Amossé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pelosi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Joël Amossé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Symposium on Enchytraeidae</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Versailles, France. , 2018</w:t>
+              <w:t xml:space="preserve">SETAC Europe 28th Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Rome, Italy. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01811625v1</w:t>
+                <w:t xml:space="preserve">hal-02733981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissipation in soil and bioavailability to earthworm of two fungicides: comparison of laboratory and field experiments</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Bart</w:t>
+                <w:t xml:space="preserve">Terrestrial Oligochaeta communities in a world’s unique longterm bare fallow experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gergely Boros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Folkert van Oort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pelosi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SETAC Europe 28th Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Rome, Italy. 2018</w:t>
+              <w:t xml:space="preserve">13th International Symposium on Enchytraeidae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Versailles, France. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02733981v1</w:t>
+                <w:t xml:space="preserve">hal-01811623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disentangling the relative effects of semi-natural elements and organic farming practices to enhance biodiversity in agricultural landscapes</w:t>
               </w:r>
@@ -20308,51 +20308,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d’une méthode multi-résidus par LC-MS/MS pour la quantification de traces de pesticides dans les vers de terre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Gaëlle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Lafay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pelosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20420,77 +20420,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact de deux formulations commerciales de fongicide sur Aporrectodea caliginosa (Savigny, 1826)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Barraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Amossé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre R.R. Pery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20541,90 +20541,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A worm story</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Amossé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre R.R. Pery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pelosi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -20662,64 +20662,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi au champ des effets de fongicides sur les populations d’enchytréides et de vers de terre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Amossé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre R.R. Pery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20764,506 +20764,506 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01607059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of 16 years of repeated organic matter inputs on earthworm burrowing activity: quantification by X-Ray computed tomography imaging and digital processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Vedere</w:t>
+                <w:t xml:space="preserve">An approach to choose the most relevant time of exposure for biomarker measurement in earthworms exposed to pesticides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pelosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId559" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">David Montagne</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Mougin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Cheviron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AG SOERE PRO 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Saint Rémy lès Chevreuse, France. , 2016</w:t>
+              <w:t xml:space="preserve">SETAC Europe 26th Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Nantes, France. , 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01823219v1</w:t>
+                <w:t xml:space="preserve">hal-02798720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of epoxiconazole bioavailability in soil to the earthworm Aporrectodea icterica</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christian Mougin</w:t>
+                <w:t xml:space="preserve">Trace element bioavailability, yield and seed quality of rapeseed (Brassica napus L.) modulated by biochar incorporation into a contaminated technosol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Pelosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Reyes González-Centeno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Ourry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette Morvan-Bertrand A</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SETAC Europe 26th Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Nantes, France. , 2016</w:t>
+              <w:t xml:space="preserve">13th International Phytotechnologies Conference: Plant-Based Solutions for Environmental Problems from Lab to Field</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Hangzhou City, China. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId560" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01532561v1</w:t>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01532682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An approach to choose the most relevant time of exposure for biomarker measurement in earthworms exposed to pesticides</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elodie Ollivier</w:t>
+                <w:t xml:space="preserve">Impact of 16 years of repeated organic matter inputs on earthworm burrowing activity: quantification by X-Ray computed tomography imaging and digital processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Vedere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pelosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Cheviron</w:t>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Pot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Houot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Montagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SETAC Europe 26th Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Nantes, France. , 2016</w:t>
+              <w:t xml:space="preserve">AG SOERE PRO 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Saint Rémy lès Chevreuse, France. , 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId561" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02798720v1</w:t>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01823219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trace element bioavailability, yield and seed quality of rapeseed (Brassica napus L.) modulated by biochar incorporation into a contaminated technosol</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Annette Morvan-Bertrand A</w:t>
+                <w:t xml:space="preserve">Evaluation of epoxiconazole bioavailability in soil to the earthworm Aporrectodea icterica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Nelieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Delarue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Awad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Phytotechnologies Conference: Plant-Based Solutions for Environmental Problems from Lab to Field</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Hangzhou City, China. 2016</w:t>
+              <w:t xml:space="preserve">SETAC Europe 26th Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Nantes, France. , 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId562" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01532682v1</w:t>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01532561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modulation of metal bioavailability for two earthworm species by the use of biochar</w:t>
               </w:r>
@@ -21275,51 +21275,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brunel-Muguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21374,103 +21374,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La biochimie environnementale au service de la Recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cheviron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Grondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Nelieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Crouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Première Journée de l’Infrastructure nationale AnaEE France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2015, Toulouse, France. 2015</w:t>
@@ -21493,493 +21493,493 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02794269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réduire les pesticides pour augmenter les populations de vers de terre dans les champs cultivés</w:t>
+                <w:t xml:space="preserve">What is the most relevant earthworm species for testing pesticide effects? A meta-analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pelosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Joimel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Makowski</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème Séminaire d’Ecotoxicologie de l’INRA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Biarritz, France. 2014, ActesEcotox-2014</w:t>
+              <w:t xml:space="preserve">ISSE 10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Athens, United States. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01173357v1</w:t>
+                <w:t xml:space="preserve">hal-01173300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An exploration of the relationship between the presence of epoxiconazole in soil and its bioavailability for earthworms</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Réduire les pesticides pour augmenter les populations de vers de terre dans les champs cultivés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pelosi</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Chiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Dubs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Hedde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Muratet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th EuCheMS Chemistry Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Istanbul, Turkey. 2014</w:t>
+              <w:t xml:space="preserve">5ème Séminaire d’Ecotoxicologie de l’INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Biarritz, France. 2014, ActesEcotox-2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId569" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02794915v1</w:t>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01173357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduce pesticides to increase earthworm abundance in agricultural systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An exploration of the relationship between the presence of epoxiconazole in soil and its bioavailability for earthworms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Nelieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Delarue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrre Awad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Fraillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pelosi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISSE 10</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Athens, United States. 2014</w:t>
+              <w:t xml:space="preserve">5th EuCheMS Chemistry Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Istanbul, Turkey. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01173299v1</w:t>
+                <w:t xml:space="preserve">hal-02794915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What is the most relevant earthworm species for testing pesticide effects? A meta-analysis</w:t>
+                <w:t xml:space="preserve">Reduce pesticides to increase earthworm abundance in agricultural systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pelosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId573" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Chiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Dubs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Hedde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Muratet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISSE 10</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Athens, United States. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId572" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01173300v1</w:t>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01173299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Positive effects of alternative cultural practices on terrestrial oligochaetes (clitellate annelids)</w:t>
               </w:r>
@@ -22188,437 +22188,437 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01192533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle espèce de vers de terre pour les tests d’homologation des pesticides ? Une méta-analyse</w:t>
+                <w:t xml:space="preserve">Which is the best model species for pesticide homologation tests on earthworms? A meta-analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pelosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Joimel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Makowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">42e congrès du Groupe Français des Pesticides</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Poitiers, France. 2012</w:t>
+              <w:t xml:space="preserve">6th SETAC World Congress/SETAC Europe 22nd Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Berlin, Germany. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01186813v1</w:t>
+                <w:t xml:space="preserve">hal-01186815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BETSI, a complete framework for studying soil invertebrate functional traits</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId145" w:history="1">
+                <w:t xml:space="preserve">Functional traits to explain earthworm community changes under different cropping systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Pey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Pelosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Hedde</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. International Colloquium on Soil Zoology (ICSZ)</w:t>
+              <w:t xml:space="preserve">XVI ICSZ - International Colloquium on Soil Zoology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, Coimbra, Portugal. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01628842v1</w:t>
+                <w:t xml:space="preserve">hal-02745604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Which is the best model species for pesticide homologation tests on earthworms? A meta-analysis</w:t>
+                <w:t xml:space="preserve">Quelle espèce de vers de terre pour les tests d’homologation des pesticides ? Une méta-analyse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pelosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Joimel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Makowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th SETAC World Congress/SETAC Europe 22nd Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Berlin, Germany. 2012</w:t>
+              <w:t xml:space="preserve">42e congrès du Groupe Français des Pesticides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Poitiers, France. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId579" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01186815v1</w:t>
+            <w:hyperlink r:id="rId578" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01186813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId580" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional traits to explain earthworm community changes under different cropping systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">BETSI, a complete framework for studying soil invertebrate functional traits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Hedde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Appoline Auclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Capowiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Cluzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVI ICSZ - International Colloquium on Soil Zoology</w:t>
+              <w:t xml:space="preserve">16. International Colloquium on Soil Zoology (ICSZ)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, Coimbra, Portugal. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId580" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02745604v1</w:t>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01628842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional traits to explain earthworm community changes under different cropping systems</w:t>
               </w:r>
@@ -22630,51 +22630,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pelosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Hedde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVI ICSZ - International Colloquium on Soil Zoology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, Coimbra, Portugal. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -22738,51 +22738,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Barles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Blanchoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrique Barriuso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Gasperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -22863,51 +22863,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Capowiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pelosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert H. Boizard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -22962,340 +22962,340 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nécessité d’essais à long terme pour évaluer l’impact des systèmes de culture sur les vers de terre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pelosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bertrand</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXXXIème édition du congrès du Groupe Français des Pesticides</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, Tours, France. 2011</w:t>
+              <w:t xml:space="preserve">4ème Séminaire d’Ecotoxicologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Saint Lager, France. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01186818v1</w:t>
+                <w:t xml:space="preserve">hal-01186817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nécessité d’essais à long terme pour évaluer l’impact des pesticides et du travail du sol sur les vers de terre</w:t>
+                <w:t xml:space="preserve">Nécessité d’essais à long terme pour évaluer l’impact des systèmes de culture sur les vers de terre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pelosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cheviron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Delarue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Hedde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXXXIème congrès du Groupe Français des Pesticides</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, Orléans, France. 2011</w:t>
+              <w:t xml:space="preserve">XXXXIème édition du congrès du Groupe Français des Pesticides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Tours, France. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01186865v1</w:t>
+                <w:t xml:space="preserve">hal-01186818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nécessité d’essais à long terme pour évaluer l’impact des systèmes de culture sur les vers de terre</w:t>
+                <w:t xml:space="preserve">Nécessité d’essais à long terme pour évaluer l’impact des pesticides et du travail du sol sur les vers de terre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pelosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bertrand</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Cheviron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Delarue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Hedde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème Séminaire d’Ecotoxicologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Saint Lager, France. 2011</w:t>
+              <w:t xml:space="preserve">XXXXIème congrès du Groupe Français des Pesticides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Orléans, France. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01186817v1</w:t>
+                <w:t xml:space="preserve">hal-01186865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -23326,51 +23326,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet du travail du sol sur les populations lombriciennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pelosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Roger-Estrade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -23400,589 +23400,701 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01173685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implantation des cultures et gestion de l'environnement</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">Jean Boiffin, François Laurent, Guy Richard. </w:t>
+                <w:t xml:space="preserve">Des haies pour limiter les impacts des pesticides ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Fritsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Pelosi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Eric Fouilland; Françoise Gourmelon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réussir l’implantation des cultures. Enjeux agroécologiques, itinéraires techniques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Éditions Quæ et Arvalis, pp.440, 2020, 978-2-7592-2955-0</w:t>
+              <w:t xml:space="preserve">Explorer l’environnement – Des solutions pour innover.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId594" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CNRS Editions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.168-171, 2024, 9782271152367</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03938417v1</w:t>
+                <w:t xml:space="preserve">hal-05629481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId598" w:history="1">
+            <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets de l’apport de composts sur la biodiversité des sols</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yvan Capowiez</w:t>
+                <w:t xml:space="preserve">Implantation des cultures et gestion de l'environnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId596" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bruckler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId597" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raluca Ciuraru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId598" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Génermont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Cortet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Céline Pelosi</w:t>
+                <w:t xml:space="preserve">Jean-François Ouvry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean Boiffin, François Laurent, Guy Richard. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le traitement par compostage des déchets organiques</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.664, 2018, Tec &amp; Doc (Lavoisier), 9782743023591</w:t>
+              <w:t xml:space="preserve">Réussir l’implantation des cultures. Enjeux agroécologiques, itinéraires techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions Quæ et Arvalis, pp.440, 2020, 978-2-7592-2955-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId598" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02791646v1</w:t>
+            <w:hyperlink r:id="rId595" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03938417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId601" w:history="1">
+            <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le changement d’échelle de l’individu à la population</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Gaël Dur</w:t>
+                <w:t xml:space="preserve">Effets de l’apport de composts sur la biodiversité des sols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Hedde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Capowiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId601" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Cortet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pelosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les effets écotoxicologiques, de la molécule à la population</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Volume 1, ISTE Editions, pp.149-212, 2017, Collection Système Terre Environnement - Série Ecotoxicologie, 1784052752</w:t>
+              <w:t xml:space="preserve">Le traitement par compostage des déchets organiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId602" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions Lavoisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.664, 2018, Tec &amp; Doc (Lavoisier), 9782743023591</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId601" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02786098v1</w:t>
+            <w:hyperlink r:id="rId600" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02791646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId606" w:history="1">
+            <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le changement d’échelle de l’individu à la population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId604" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remy Beaudouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId605" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Coulaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId606" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId607" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Dur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Pelosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PERY, Alexandre; GARRIC, Jeanne. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les effets écotoxicologiques, de la molécule à la population</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Volume 1, ISTE Editions, pp.149-212, 2017, Collection Système Terre Environnement - Série Ecotoxicologie, 1784052752</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId603" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02786098v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId608" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Impact du travail du sol sur son fonctionnement biologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId607" w:history="1">
+            <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bouthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pelosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId608" w:history="1">
+            <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Villenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId609" w:history="1">
+            <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guenola Peres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Hedde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Faut-il travailler le sol ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId610" w:history="1">
+            <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.85-108, 2014, Savoir Faire (Quae), 9782759221936</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId606" w:history="1">
+            <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01608212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -23992,179 +24104,179 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId611" w:history="1">
+            <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enchytréides : des organismes ingénieurs des sols mal connus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pelosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Amossé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId611" w:history="1">
+            <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01604278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId612" w:history="1">
+            <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utiliser des vers de terre pour homologuer des pesticides : oui mais pas n’importe lesquels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pelosi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId612" w:history="1">
+            <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02803241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -24174,323 +24286,323 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId613" w:history="1">
+            <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le dispositif de veille ECOTOX : point d’étape et perspectives</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bulletin de veille du réseau d'écotoxicologie terrestre et aquatique N°50</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pelosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId616" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soizic Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2021</w:t>
-            </w:r>
+              <w:t xml:space="preserve">2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId617" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15454/m5st-rc67⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId613" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03153623v1</w:t>
+            <w:hyperlink r:id="rId615" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03229060v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId615" w:history="1">
+            <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bulletin de veille du réseau d'écotoxicologie terrestre et aquatique N°50</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le dispositif de veille ECOTOX : point d’étape et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId619" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nancy Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pelosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...11 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2021, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId615" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03229060v2</w:t>
+            <w:hyperlink r:id="rId618" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03153623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId618" w:history="1">
+            <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bulletin de veille du réseau d'écotoxicologie terrestre et aquatique N°51</w:t>
+                <w:t xml:space="preserve">Bulletin de veille du réseau d'écotoxicologie terrestre et aquatique N°49</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -24505,119 +24617,119 @@
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId619" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15454/1eeq-fz05⟩</w:t>
+            <w:hyperlink r:id="rId621" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15454/tzr0-5997⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId618" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03284368v1</w:t>
+            <w:hyperlink r:id="rId620" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03175760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId620" w:history="1">
+            <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bulletin de veille du réseau d'écotoxicologie terrestre et aquatique N°49</w:t>
+                <w:t xml:space="preserve">Bulletin de veille du réseau d'écotoxicologie terrestre et aquatique N°51</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -24632,246 +24744,246 @@
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId621" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15454/tzr0-5997⟩</w:t>
+            <w:hyperlink r:id="rId623" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15454/1eeq-fz05⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId620" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03175760v1</w:t>
+            <w:hyperlink r:id="rId622" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03284368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId622" w:history="1">
+            <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bulletin de veille du réseau d'écotoxicologie terrestre et aquatique N°52</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pélosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId623" w:history="1">
+            <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.15454/64rs-v051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId622" w:history="1">
+            <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03284373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId624" w:history="1">
+            <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bulletin de veille du réseau d'écotoxicologie terrestre et aquatique N°48</w:t>
+                <w:t xml:space="preserve">Bulletin de veille du réseau d'écotoxicologie terrestre et aquatique N°45</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -24886,119 +24998,119 @@
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId625" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15454/zx91-bw13⟩</w:t>
+            <w:hyperlink r:id="rId627" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15454/BGEP-SC64⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId624" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03144190v2</w:t>
+            <w:hyperlink r:id="rId626" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02911011v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId626" w:history="1">
+            <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bulletin de veille du réseau d'écotoxicologie terrestre et aquatique N°45</w:t>
+                <w:t xml:space="preserve">Bulletin de veille du réseau d'écotoxicologie terrestre et aquatique N°48</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -25013,119 +25125,119 @@
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId627" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15454/BGEP-SC64⟩</w:t>
+            <w:hyperlink r:id="rId629" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15454/zx91-bw13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId626" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02911011v2</w:t>
+            <w:hyperlink r:id="rId628" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03144190v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId628" w:history="1">
+            <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bulletin de veille du réseau d'écotoxicologie terrestre et aquatique N°44</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -25140,119 +25252,119 @@
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId629" w:history="1">
+            <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.15454/CMHM-JQ56⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId628" w:history="1">
+            <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02865248v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId630" w:history="1">
+            <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bulletin de veille du réseau d'écotoxicologie terrestre et aquatique N°46</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -25267,246 +25379,246 @@
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId631" w:history="1">
+            <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.15454/9HM9-3C17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId630" w:history="1">
+            <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02988676v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId632" w:history="1">
+            <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bulletin de veille du réseau d'écotoxicologie terrestre et aquatique N°43</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pelosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Crouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId633" w:history="1">
+            <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.15454/S8MJ-FJ72⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId632" w:history="1">
+            <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02865228v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId634" w:history="1">
+            <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bulletin de veille du réseau d'écotoxicologie terrestre et aquatique N°47</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -25521,3841 +25633,3841 @@
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId635" w:history="1">
+            <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.15454/6MQT-0H51⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId634" w:history="1">
+            <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03041889v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId636" w:history="1">
+            <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bulletin de veille du réseau d'écotoxicologie terrestre et aquatique, N°42</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pelosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Crouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId636" w:history="1">
+            <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02860927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId637" w:history="1">
+            <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bulletin de veille du réseau d'écotoxicologie terrestre et aquatique, N°41</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId638" w:history="1">
+            <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Berard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pelosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Crouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId637" w:history="1">
+            <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02790742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId639" w:history="1">
+            <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bulletin de veille du réseau d'écotoxicologie terrestre et aquatique N° 34</w:t>
+                <w:t xml:space="preserve">Bulletin de veille du réseau du réseau d'écotoxicologie terrestre et aquatique, N°31</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pelosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId640" w:history="1">
+            <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Sireyjol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2018, 45 p</w:t>
+              <w:t xml:space="preserve">2018, 49 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId639" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02789335v1</w:t>
+            <w:hyperlink r:id="rId641" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02790327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId641" w:history="1">
+            <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bulletin de veille du réseau du réseau d'écotoxicologie terrestre et aquatique, N°33</w:t>
+                <w:t xml:space="preserve">Bulletin de veille du réseau d'écotoxicologie terrestre et aquatique N° 34</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pelosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Crouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId640" w:history="1">
+            <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Sireyjol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2018, 51 p</w:t>
+              <w:t xml:space="preserve">2018, 45 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId641" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02788849v1</w:t>
+            <w:hyperlink r:id="rId643" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02789335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId642" w:history="1">
+            <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bulletin de veille du réseau du réseau d'écotoxicologie terrestre et aquatique, N°31</w:t>
+                <w:t xml:space="preserve">Bulletin de veille du réseau du réseau d'écotoxicologie terrestre et aquatique, N°33</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pelosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Crouzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId640" w:history="1">
+            <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Sireyjol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2018, 49 p</w:t>
+              <w:t xml:space="preserve">2018, 51 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId642" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02790327v1</w:t>
+            <w:hyperlink r:id="rId644" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02788849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId643" w:history="1">
+            <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bulletin de veille du réseau du réseau d'écotoxicologie terrestre et aquatique, N°32</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pelosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Crouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId640" w:history="1">
+            <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Sireyjol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018, 49 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId643" w:history="1">
+            <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02790187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId644" w:history="1">
+            <w:hyperlink r:id="rId646" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bulletin de veille du réseau du réseau d'écotoxicologie terrestre et aquatique, N°35</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pelosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Crouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId640" w:history="1">
+            <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Sireyjol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018, 44 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId644" w:history="1">
+            <w:hyperlink r:id="rId646" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02788698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId645" w:history="1">
+            <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bulletin de veille du réseau du réseau d'écotoxicologie terrestre et aquatique, N°27</w:t>
+                <w:t xml:space="preserve">Bulletin de veille du réseau du réseau d'écotoxicologie terrestre et aquatique, N°29</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pelosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId640" w:history="1">
+            <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Sireyjol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId646" w:history="1">
+            <w:hyperlink r:id="rId648" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Goulas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2017, 44 p</w:t>
+              <w:t xml:space="preserve">2017, 54 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId645" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02786139v1</w:t>
+            <w:hyperlink r:id="rId647" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02786240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId647" w:history="1">
+            <w:hyperlink r:id="rId649" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bulletin de veille du réseau du réseau d'écotoxicologie terrestre et aquatique, N°30</w:t>
+                <w:t xml:space="preserve">Bulletin de veille du réseau du réseau d'écotoxicologie terrestre et aquatique, N°27</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pelosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId640" w:history="1">
+            <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Sireyjol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId646" w:history="1">
+            <w:hyperlink r:id="rId648" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Goulas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2017, 43 p</w:t>
+              <w:t xml:space="preserve">2017, 44 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId647" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02786131v1</w:t>
+            <w:hyperlink r:id="rId649" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02786139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId648" w:history="1">
+            <w:hyperlink r:id="rId650" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bulletin de veille du réseau du réseau d'écotoxicologie terrestre et aquatique, N°29</w:t>
+                <w:t xml:space="preserve">Bulletin de veille du réseau du réseau d'écotoxicologie terrestre et aquatique, N°30</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pelosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId640" w:history="1">
+            <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Sireyjol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId646" w:history="1">
+            <w:hyperlink r:id="rId648" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Goulas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2017, 54 p</w:t>
+              <w:t xml:space="preserve">2017, 43 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId648" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02786240v1</w:t>
+            <w:hyperlink r:id="rId650" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02786131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId649" w:history="1">
+            <w:hyperlink r:id="rId651" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bulletin de veille du réseau d'écotoxicologie terrestre et aquatique, N°26</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pelosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId640" w:history="1">
+            <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Sireyjol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017, 50 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId649" w:history="1">
+            <w:hyperlink r:id="rId651" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02786140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId650" w:history="1">
+            <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bulletin de veille du Réseau des Ecotoxicologues de l’INRA, N°25</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pelosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId640" w:history="1">
+            <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Sireyjol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017, 53 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId650" w:history="1">
+            <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02786138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId651" w:history="1">
+            <w:hyperlink r:id="rId653" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bulletin de veille du réseau du réseau d'écotoxicologie terrestre et aquatique, N°28</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pelosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId640" w:history="1">
+            <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Sireyjol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId646" w:history="1">
+            <w:hyperlink r:id="rId648" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Goulas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017, 49 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId651" w:history="1">
+            <w:hyperlink r:id="rId653" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02786137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId652" w:history="1">
+            <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bulletin de veille du Réseau des Ecotoxicologues de l’INRA, N°21</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pelosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId640" w:history="1">
+            <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Sireyjol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016, 53 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId652" w:history="1">
+            <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02795392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId653" w:history="1">
+            <w:hyperlink r:id="rId655" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bulletin de veille du Réseau des Ecotoxicologues de l’INRA, N°24</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pelosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId640" w:history="1">
+            <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Sireyjol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016, 41 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId653" w:history="1">
+            <w:hyperlink r:id="rId655" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02795262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId654" w:history="1">
+            <w:hyperlink r:id="rId656" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bulletin de veille du Réseau des Ecotoxicologues de l’INRA, N°22</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pelosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId640" w:history="1">
+            <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Sireyjol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016, 50 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId654" w:history="1">
+            <w:hyperlink r:id="rId656" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02795166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId655" w:history="1">
+            <w:hyperlink r:id="rId657" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bulletin de veille du Réseau des Ecotoxicologues de l’INRA, N°23</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pelosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId640" w:history="1">
+            <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Sireyjol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016, 44 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId655" w:history="1">
+            <w:hyperlink r:id="rId657" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02795261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId656" w:history="1">
+            <w:hyperlink r:id="rId658" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bulletin de veille du Réseau des Ecotoxicologues de l’INRA, N°19</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pelosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId640" w:history="1">
+            <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Sireyjol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016, 50 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId656" w:history="1">
+            <w:hyperlink r:id="rId658" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02795387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId657" w:history="1">
+            <w:hyperlink r:id="rId659" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bulletin de veille du Réseau des Ecotoxicologues de l’INRA, N°20</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pelosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId640" w:history="1">
+            <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Sireyjol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016, 48 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId657" w:history="1">
+            <w:hyperlink r:id="rId659" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02795259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId658" w:history="1">
+            <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bulletin de veille du Réseau des Ecotoxicologues de l’INRA, N°14</w:t>
+                <w:t xml:space="preserve">Bulletin de veille du Réseau des Ecotoxicologues de l’INRA, N°15</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pelosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Hedde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId640" w:history="1">
+            <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Sireyjol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2015, 35 p</w:t>
+              <w:t xml:space="preserve">2015, 32 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId658" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02795258v1</w:t>
+            <w:hyperlink r:id="rId660" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02795255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId659" w:history="1">
+            <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bulletin de veille du Réseau des Ecotoxicologues de l’INRA, N°15</w:t>
+                <w:t xml:space="preserve">Bulletin de veille du Réseau des Ecotoxicologues de l’INRA, N°14</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pelosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Hedde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId640" w:history="1">
+            <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Sireyjol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2015, 32 p</w:t>
+              <w:t xml:space="preserve">2015, 35 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId659" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02795255v1</w:t>
+            <w:hyperlink r:id="rId661" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02795258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId660" w:history="1">
+            <w:hyperlink r:id="rId662" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bulletin de veille du Réseau des Ecotoxicologues de l’INRA, N°18</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pelosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Hedde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId640" w:history="1">
+            <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Sireyjol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015, 37 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId660" w:history="1">
+            <w:hyperlink r:id="rId662" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02795260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId661" w:history="1">
+            <w:hyperlink r:id="rId663" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bulletin de veille du Réseau des Ecotoxicologues de l’INRA, N°17</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pelosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Hedde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId640" w:history="1">
+            <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Sireyjol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015, 35 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId661" w:history="1">
+            <w:hyperlink r:id="rId663" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02795256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId662" w:history="1">
+            <w:hyperlink r:id="rId664" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bulletin de veille du Réseau des Ecotoxicologues de l’INRA, N°16</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pelosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Hedde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId640" w:history="1">
+            <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Sireyjol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015, 37 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId662" w:history="1">
+            <w:hyperlink r:id="rId664" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02799387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId663" w:history="1">
+            <w:hyperlink r:id="rId665" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bulletin de veille du Réseau des Ecotoxicologues de l’INRA, N°13</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pelosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Hedde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId640" w:history="1">
+            <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Sireyjol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015, 40 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId663" w:history="1">
+            <w:hyperlink r:id="rId665" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02800060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId664" w:history="1">
+            <w:hyperlink r:id="rId666" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bulletin de veille du Réseau des Ecotoxicologues de l’INRA, N°12</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pelosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Hedde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId640" w:history="1">
+            <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Sireyjol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId664" w:history="1">
+            <w:hyperlink r:id="rId666" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02793155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId665" w:history="1">
+            <w:hyperlink r:id="rId667" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bulletin de veille du Réseau des Ecotoxicologues de l’INRA, N°8</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pelosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Hedde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId640" w:history="1">
+            <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Sireyjol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId665" w:history="1">
+            <w:hyperlink r:id="rId667" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02793422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId666" w:history="1">
+            <w:hyperlink r:id="rId668" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bulletin de veille du Réseau des Ecotoxicologues de l’INRA, N°10</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pelosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Hedde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId640" w:history="1">
+            <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Sireyjol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId666" w:history="1">
+            <w:hyperlink r:id="rId668" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02792293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId667" w:history="1">
+            <w:hyperlink r:id="rId669" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bulletin de veille du Réseau des Ecotoxicologues de l’INRA, N°11</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pelosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Hedde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId640" w:history="1">
+            <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Sireyjol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId667" w:history="1">
+            <w:hyperlink r:id="rId669" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02793410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId668" w:history="1">
+            <w:hyperlink r:id="rId670" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bulletin de veille du Réseau des Ecotoxicologues de l’INRA, N°7</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pelosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Hedde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId640" w:history="1">
+            <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Sireyjol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId668" w:history="1">
+            <w:hyperlink r:id="rId670" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02793741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId669" w:history="1">
+            <w:hyperlink r:id="rId671" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bulletin de veille du Réseau des Ecotoxicologues de l’INRA, N°9</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pelosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Hedde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId640" w:history="1">
+            <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Sireyjol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId669" w:history="1">
+            <w:hyperlink r:id="rId671" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02793421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId670" w:history="1">
+            <w:hyperlink r:id="rId672" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bulletin de veille du Réseau des Ecotoxicologues de l’INRA, N°6</w:t>
+                <w:t xml:space="preserve">Bulletin de veille du Réseau des Ecotoxicologues de l’INRA, N°5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pelosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Hedde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId640" w:history="1">
+            <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Sireyjol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId670" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02805687v1</w:t>
+            <w:hyperlink r:id="rId672" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02804543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId671" w:history="1">
+            <w:hyperlink r:id="rId673" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bulletin de veille du Réseau des Ecotoxicologues de l’INRA, N°5</w:t>
+                <w:t xml:space="preserve">Bulletin de veille du Réseau des Ecotoxicologues de l’INRA, N°6</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pelosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Hedde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId640" w:history="1">
+            <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Sireyjol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId671" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02804543v1</w:t>
+            <w:hyperlink r:id="rId673" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02805687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId672" w:history="1">
+            <w:hyperlink r:id="rId674" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bulletin de veille du Réseau des Ecotoxicologues de l’INRA, N°2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pelosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Hedde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId640" w:history="1">
+            <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Sireyjol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId672" w:history="1">
+            <w:hyperlink r:id="rId674" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02804769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId673" w:history="1">
+            <w:hyperlink r:id="rId675" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bulletin de veille du Réseau des Ecotoxicologues de l’INRA, N°4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pelosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Hedde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId640" w:history="1">
+            <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Sireyjol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId673" w:history="1">
+            <w:hyperlink r:id="rId675" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02804784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId674" w:history="1">
+            <w:hyperlink r:id="rId676" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bulletin de veille du Réseau des Ecotoxicologues de l’INRA, N°3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pelosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Hedde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId640" w:history="1">
+            <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Sireyjol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId674" w:history="1">
+            <w:hyperlink r:id="rId676" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02805446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId675" w:history="1">
+            <w:hyperlink r:id="rId677" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bulletin de veille du Réseau des Ecotoxicologues de l’INRA, N° 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pelosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Hedde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId640" w:history="1">
+            <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Sireyjol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId675" w:history="1">
+            <w:hyperlink r:id="rId677" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02804771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -29365,147 +29477,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId676" w:history="1">
+            <w:hyperlink r:id="rId678" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biologico “Si”, biologico “No”: una discussione tra specialisti con il Parlamento Italiano nel gioco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId677" w:history="1">
+            <w:hyperlink r:id="rId679" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Banas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId680" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Blouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Bolzonella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId678" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId676" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03044313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -29515,395 +29627,395 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId679" w:history="1">
+            <w:hyperlink r:id="rId681" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts des produits phytopharmaceutiques sur la biodiversité et les services écosystémiques. Synthèse de l’expertise scientifique collective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId680" w:history="1">
+            <w:hyperlink r:id="rId682" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Leenhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Mamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pesce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId683" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Laure Achard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAE; IFREMER Institut Francais de Recherche pour l'Exploitation de la Mer. 2022, 136 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId681" w:history="1">
-              <w:r>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId679" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03759553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId682" w:history="1">
+            <w:hyperlink r:id="rId684" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts des produits phytopharmaceutiques sur la biodiversité et les services écosystémiques. Rapport de l’expertise scientifique collective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Mamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pesce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Amichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Artigas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] INRAE; IFREMER. 2022, 1408 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId682" w:history="1">
+            <w:hyperlink r:id="rId684" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03777257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId683" w:history="1">
+            <w:hyperlink r:id="rId685" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biodiversity in organic and low-input farming systems. Handbook for recording key indicators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId684" w:history="1">
+            <w:hyperlink r:id="rId686" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Dennis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId687" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix Herzog</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId688" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jeanneret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaela Arndorfer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId689" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Bogers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Contract] Alterra Report 2308, Inconnu. 2012, 92 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId685" w:history="1">
-              <w:r>
-[...71 lines deleted...]
-            <w:hyperlink r:id="rId683" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01655404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -29913,100 +30025,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId688" w:history="1">
+            <w:hyperlink r:id="rId690" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de la dynamique d'une population de vers de terre Lumbricus terrestris au champ. Contribution à l'étude de l'impact des systèmes de culture sur les communautés lombriciennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pelosi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de la Terre. AgroParisTech, 2008. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId689" w:history="1">
+            <w:hyperlink r:id="rId691" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2008AGPT0057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId688" w:history="1">
+            <w:hyperlink r:id="rId690" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00336523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -30016,105 +30128,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId690" w:history="1">
+            <w:hyperlink r:id="rId692" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport de l’agroécologie à l’écotoxicologie terrestre: vers une meilleure évaluation du risque environnemental lié à l'utilisation des pesticides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pelosi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université Paris Sud - Paris 11, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId690" w:history="1">
+            <w:hyperlink r:id="rId692" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02786213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId691"/>
+      <w:footerReference w:type="default" r:id="rId693"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -30182,51 +30294,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="58CF84C4"/>
+    <w:nsid w:val="4593A1E2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -30330,51 +30442,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="92672E13"/>
+    <w:nsid w:val="824578AC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -30564,51 +30676,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/celine-pelosi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7100-5760" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/136558003" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://umremmah.fr/recherche/equipes/equipe-discove/membres-de-l-equipe/serbource-cecile" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://umremmah.fr/recherche/equipes/equipe-discove/membres-de-l-equipe/petit-dit-grezeriat-lucas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://umremmah.fr/recherche/equipes/equipe-discove/membres-de-l-equipe/bataille-lea" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05404428v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pelosi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Michel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Beltrame" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Cazaurang" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette B&#233;rard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2025.110057" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05489517v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flor Regus" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayhane Hamrouni" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Laffont-Schwob" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawal Rochdi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01448765.2026.2618775" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05525717v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Eti&#233;vant" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bart" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25674/460" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-05509978v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pesce" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Mamy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Sanchez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Amichot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Artigas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-025-36011-4" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867410v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Serbource" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sammartino" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cornu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Papillon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Adrien" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2024.117150" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04461684v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-024-32145-z" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237045v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chourouk Nebatti Chergui" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjia Saidi Ouahrani" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Pelosi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.5686.2.7" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308271v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen R P Phillips" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Hoeffner" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Muys" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;e-Claire Le Bayon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cluzeau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11252-025-01826-z" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04688746v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Bertrand" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Aviron" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Fabure" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Perchec" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-024-34534-w" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05191409v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bergerot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin R Butt" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain G&#233;rard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2025.106329" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04321892v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bedos" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-023-31032-3" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083391v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-023-26952-z" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04818853v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Deca&#235;ns" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria J I Briones" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Capowiez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2024.110911" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692571v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Tom&#225;s Schoffer" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiama Solari" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Petit-Dit-Gr&#233;z&#233;riat" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosanna Ginocchio" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-024-32078-7" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807776v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Rault" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2024.105745" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703594v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Petit-Dit-Grezeriat" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejsobi.2024.103656" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04379175v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Taschen" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Redecker" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Blouin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2023.109283" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661761v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Neaman" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge-Tom&#225;s Schoffer" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Navarro-Villarroel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Pe&#241;aloza" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17221/501/2023-pse" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04681627v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Vallayer" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejsobi.2024.103654" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04193392v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor Ernst" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica J B Amorim" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Bottoms" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy C Brooks" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark E Hodson" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ieam.4825" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703600v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gavinelli" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Serbource" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.T. Schoffer" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2024.142765" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623177v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bertrand" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gardarin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejsobi.2024.103644" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463774v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia de Lima E Silva" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ieam.4873" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04133539v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Beaumelle" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Tison" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Eisenhauer" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes Hines" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandhya Malladi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.14437" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197360v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Delor" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Louzon" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Maillet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2023.122221" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03713533v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Larras" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Charles" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chaumot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line P&#233;losi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Le Gall" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-022-19111-3" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744197v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Hedde" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Marsden" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Jouquet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04193413v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Fritsch" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Appenzeller" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisiane Burkart" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Coeurdassier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Scheifler" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-19959-y" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04193449v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Speranza C Panico" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelis a M van Gestel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudo A Verweij" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2022.119290" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03741237v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Beaudouin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Berny" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.157003" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04193447v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pelosi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bertrand" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bretagnolle" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coeurdassier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Delhomme" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2022.134672" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04059928v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Thiel" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bart" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Amoss&#233;" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jean-Jacques" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-021-02452-z" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968489v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Daniele" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benoit" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2020.107167" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159318v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Trao" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rumpel" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Capowiez" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2021.103894" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03373341v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Moinard" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Redondi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Etievant" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Savoie" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Duchene" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2021.104149" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03391776v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. L&#233;v&#232;que" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Capowiez" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mazzia" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2020.103816" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03322696v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delhomme" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Rodrigues" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Hernandez" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Supansa Chimjarn" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2021.462339" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499526v2" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Aubert" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Banas" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Bolzonella" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bonneval" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26420/austinanthropol.2020.1012" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634371v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Laurent" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bravin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Crouzet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel E. Tillard" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.135927" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04298821v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gergely Boros" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Folkert van Oort" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf Schmidt" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25674/so92iss2pp129" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02882422v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Nelieu" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lamy" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre R.R. Pery" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-019-06985-z" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03162909v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Baudry" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11252-020-01023-0" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02937897v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Amoss&#233;" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Brulle" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleo Tebby" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2020.110979" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02937907v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Delarue" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-020-10222-3" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02244969v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Barraud" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mougin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2019.06.049" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172492v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cheviron" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.01535" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625042v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pedobi.2019.150592" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273148v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chass&#233;" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Lata" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barot" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2019.02.002" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713776v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18348/opzool.2017.S2.53" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706193v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-018-1895-7" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02290285v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Duce" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Russo" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R. Tine" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. R. Wurm" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2018.09.019" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821842v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher N. Lowe" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-2579-9" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736375v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Roudine" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-1701-3" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655400v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg R&#246;mbke" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2017.05.014" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811624v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lafay" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vulliet" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-018-1151-2" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628085v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shabnam Taheri" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Dupont" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2017.10.030" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530795v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Barriuso" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-8383-0" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530781v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Hossard" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Guichard" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.10.008" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651298v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Marchand" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brunel" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mench" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-017-1862-8" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541227v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Roembke" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#252;diger M. Schmelz" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2017.00020" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530782v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Grandeau" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2016.12.005" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530807v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2017.02.052" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628861v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Ollivier" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Awad" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Fraillon" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5270-4" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605547v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Waligora" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531663v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R&#246;mbke" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2016.06.030" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01216197v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pey" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Caro" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Peign&#233;" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2015.07.016" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532507v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lebrun" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-4845-4" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692268v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisela L&#252;scher" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Ammari" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aljona Andriets" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siyka Angelova" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Arndorfer" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/15-1985.1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690254v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Reyes Gonz&#225;lez-Centeno" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Maillard" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ourry" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2016.04.129" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S5TSG3DG-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173289v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Henneron" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bernard" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Villenave" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-014-0215-8" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581583v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Ricci" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bentze" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Montagne" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Houot" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186907v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jodie Thenard" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2014.12.004" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005001v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Nahmani" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Auclerc" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2014.03.007" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981416v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chiron" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dubs" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ponge" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2014.03.005" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01096882v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2013.10.005" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CX45S9CQ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075572v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ang&#233;lique Laporte" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0108985" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234778v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Vandenbulcke" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-013-0151-z" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690252v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bonthoux" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiana Castellarini" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulard Michel" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ladet" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2014.01.022" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01569368v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Toutous" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chiron" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dubs" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hedde" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904152v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Toutous" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2013.10.003" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000346v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Joimel" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Makowski" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2012.09.034" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-37230PFR-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779839v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirjam Pulleman" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Creamer" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ute Hamer" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Helder" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cosust.2012.10.009" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-15MCZSPQ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930558v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia M&#233;di&#232;ne" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Valantin-Morison" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Sarthou" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane de Tourdonnet" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gosme" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-011-0009-1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665915v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Balent" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2010.09.004" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BMLQWD6M-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173154v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Roger-Estrade" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro/2008069" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886495v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173172v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2008.07.002" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8VPTXNQ4-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186781v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Boizard" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejsobi.2008.09.013" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7VWB98WC-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666066v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Velasquez" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Brunet" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grimaldi" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlucia Martins" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pedobi.2007.01.002" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J4N4Z8PL-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951289v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Putero" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Burle" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Pelosi" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Frigeri" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Chimenti" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249242v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Bataille" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Coulis" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Ch&#233;dru" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;lie Saint-Hilaire" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266605v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Butt" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05376133v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Michel" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Papillon" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Adrien" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664974v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665322v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04672435v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdourahmane Diallo" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Horrigue" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria J.I. Briones" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266772v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665461v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04766926v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04187298v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bispo" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03355538v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785940v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- M.N. Bravin" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786172v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698130v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786154v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Zagatti" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804598v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Thiel" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804597v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690255v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608181v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bartal" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786080v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575016v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Fritsch" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606359v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786079v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03266366v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797985v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gonzalez Centeno" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820567v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603979v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690253v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Legu&#233;dois" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marilleau" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603315v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854201v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maillard" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531648v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628856v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739793v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628862v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628851v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628863v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628857v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Grondin" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173301v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173334v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Muratet" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743240v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620717v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chenu" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606125v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747132v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me J. Cortet" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Deharveng" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803032v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-01004234v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000810v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile L. Toutous" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F. Chiron" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence F. Dubs" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749770v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749998v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Moreau" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana de Oliveira" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean J. Roger-Estrade" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186873v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Guernion" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004244v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744403v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053144v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458564v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Baudry" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752394v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173273v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752002v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821477v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bouchand" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cadoux" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Roger Estrade" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05567113v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Charri&#232;re" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Courault" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Doussan" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pouget" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336611v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04625746v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Doron" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768729v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04672431v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Richard Butt" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634310v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Delor" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Louzon" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Maillet" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664932v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244273v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Millet" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03788931v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04877421v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Coeurdassier" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Raoul" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04877327v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line D&#233;cuq" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Benabdallah" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Esnault" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Durand" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525225v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Ciadamidaro" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811623v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868000v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811625v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733981v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04551454v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bretagnolle" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603789v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Ga&#235;lle" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604927v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530828v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607059v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823219v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Vedere" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Pot" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532561v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798720v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532682v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Morvan-Bertrand A" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532683v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brunel-Muguet" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Zang" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794269v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173357v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794915v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrre Awad" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173299v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173300v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Joimel" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192478v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192533v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186813v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628842v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Appoline Auclerc" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186815v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745604v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805237v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190385v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Barles" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Blanchoud" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Gasperi" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749662v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert H. Boizard" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186818v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186865v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186817v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173685v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03938417v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruckler" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca Ciuraru" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie G&#233;nermont" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ouvry" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791646v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cortet" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.lavoisier.fr/environnement/compostage-et-composts/de-guardia/tec-et-doc/environnement/livre/9782743023591#" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786098v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Beaudouin" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Coulaud" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Devillers" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Dur" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608212v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouthier" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Villenave" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guenola Peres" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r3905-faut-il-travailler-le-sol-.html" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604278v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803241v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03153623v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Nicolas" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03229060v2" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Morin" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/m5st-rc67" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03284368v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1eeq-fz05" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03175760v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/tzr0-5997" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03284373v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/64rs-v051" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03144190v2" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/zx91-bw13" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02911011v2" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/BGEP-SC64" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02865248v2" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/CMHM-JQ56" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02988676v2" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/9HM9-3C17" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02865228v2" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/S8MJ-FJ72" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03041889v2" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/6MQT-0H51" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02860927v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790742v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Berard" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789335v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Sireyjol" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788849v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790327v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790187v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788698v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786139v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Goulas" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786131v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786240v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786140v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786138v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786137v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795392v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795262v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795166v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795261v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795387v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795259v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795258v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795255v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795260v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795256v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799387v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800060v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793155v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793422v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792293v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793410v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793741v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793421v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805687v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804543v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804769v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804784v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805446v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804771v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044313v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Aubert" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernier" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03759553v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Leenhardt" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Achard" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03777257v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655404v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Dennis" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Herzog" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jeanneret" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bogers" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00336523v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2008AGPT0057" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02786213v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/celine-pelosi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7100-5760" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/136558003" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://umremmah.fr/recherche/equipes/equipe-discove/membres-de-l-equipe/serbource-cecile" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://umremmah.fr/recherche/equipes/equipe-discove/membres-de-l-equipe/petit-dit-grezeriat-lucas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://umremmah.fr/recherche/equipes/equipe-discove/membres-de-l-equipe/bataille-lea" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05404428v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pelosi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Michel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Beltrame" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Cazaurang" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette B&#233;rard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2025.110057" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05489517v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flor Regus" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayhane Hamrouni" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Laffont-Schwob" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawal Rochdi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01448765.2026.2618775" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04461684v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pesce" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Mamy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Sanchez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Artigas" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-024-32145-z" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867410v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Serbource" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sammartino" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cornu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Papillon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Adrien" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2024.117150" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05525717v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Eti&#233;vant" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bart" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25674/460" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-05509978v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Amichot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-025-36011-4" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237045v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chourouk Nebatti Chergui" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjia Saidi Ouahrani" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Pelosi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.5686.2.7" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308271v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen R P Phillips" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Hoeffner" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Muys" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;e-Claire Le Bayon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cluzeau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11252-025-01826-z" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04688746v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Bertrand" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Aviron" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Fabure" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Perchec" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-024-34534-w" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04321892v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bedos" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-023-31032-3" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05191409v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bergerot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin R Butt" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain G&#233;rard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2025.106329" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083391v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-023-26952-z" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04818853v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Deca&#235;ns" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria J I Briones" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Capowiez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2024.110911" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692571v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Tom&#225;s Schoffer" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiama Solari" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Petit-Dit-Gr&#233;z&#233;riat" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosanna Ginocchio" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-024-32078-7" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807776v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Rault" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2024.105745" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703594v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Petit-Dit-Grezeriat" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejsobi.2024.103656" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04379175v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Taschen" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Redecker" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Blouin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2023.109283" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661761v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Neaman" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge-Tom&#225;s Schoffer" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Navarro-Villarroel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Pe&#241;aloza" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17221/501/2023-pse" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04681627v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Vallayer" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejsobi.2024.103654" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04193392v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor Ernst" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica J B Amorim" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Bottoms" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy C Brooks" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark E Hodson" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ieam.4825" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623177v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bertrand" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gardarin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejsobi.2024.103644" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703600v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gavinelli" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Serbource" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.T. Schoffer" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2024.142765" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463774v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia de Lima E Silva" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ieam.4873" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197360v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Delor" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Louzon" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Maillet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2023.122221" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04133539v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Beaumelle" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Tison" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Eisenhauer" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes Hines" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandhya Malladi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.14437" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744197v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Hedde" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Marsden" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Jouquet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03713533v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Larras" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Charles" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chaumot" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line P&#233;losi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Le Gall" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-022-19111-3" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04193413v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Fritsch" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Appenzeller" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisiane Burkart" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Coeurdassier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Scheifler" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-19959-y" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04193449v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Speranza C Panico" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelis a M van Gestel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudo A Verweij" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2022.119290" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03741237v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Beaudouin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Berny" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.157003" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04193447v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pelosi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bertrand" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bretagnolle" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coeurdassier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Delhomme" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2022.134672" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159318v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Trao" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rumpel" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Capowiez" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2021.103894" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04059928v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Thiel" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bart" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Amoss&#233;" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jean-Jacques" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-021-02452-z" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968489v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Daniele" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benoit" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2020.107167" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03373341v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Moinard" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Redondi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Etievant" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Savoie" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Duchene" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2021.104149" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03391776v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. L&#233;v&#232;que" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Capowiez" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mazzia" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2020.103816" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03322696v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delhomme" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Rodrigues" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Hernandez" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Supansa Chimjarn" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2021.462339" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04298821v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gergely Boros" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Folkert van Oort" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf Schmidt" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25674/so92iss2pp129" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499526v2" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Aubert" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Banas" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Bolzonella" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bonneval" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26420/austinanthropol.2020.1012" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634371v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Laurent" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bravin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Crouzet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel E. Tillard" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.135927" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02882422v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Nelieu" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lamy" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre R.R. Pery" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-019-06985-z" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02937897v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Amoss&#233;" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Brulle" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleo Tebby" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2020.110979" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03162909v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Baudry" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11252-020-01023-0" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02937907v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Delarue" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-020-10222-3" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172492v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Barraud" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cheviron" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.01535" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02244969v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mougin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2019.06.049" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625042v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pedobi.2019.150592" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273148v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chass&#233;" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Lata" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barot" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2019.02.002" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713776v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18348/opzool.2017.S2.53" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706193v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-018-1895-7" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02290285v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Duce" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Russo" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R. Tine" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. R. Wurm" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2018.09.019" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736375v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Roudine" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-1701-3" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821842v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher N. Lowe" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-2579-9" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655400v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg R&#246;mbke" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2017.05.014" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628085v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shabnam Taheri" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Dupont" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2017.10.030" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811624v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lafay" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vulliet" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-018-1151-2" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530781v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Hossard" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Guichard" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.10.008" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530795v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Barriuso" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-8383-0" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651298v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Marchand" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brunel" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mench" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-017-1862-8" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541227v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Roembke" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#252;diger M. Schmelz" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2017.00020" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530782v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Grandeau" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2016.12.005" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530807v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2017.02.052" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531663v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R&#246;mbke" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2016.06.030" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628861v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Ollivier" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Awad" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Fraillon" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5270-4" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605547v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Waligora" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01216197v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pey" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Caro" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Peign&#233;" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2015.07.016" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692268v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisela L&#252;scher" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Ammari" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aljona Andriets" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siyka Angelova" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Arndorfer" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/15-1985.1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690254v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Reyes Gonz&#225;lez-Centeno" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Maillard" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ourry" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2016.04.129" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S5TSG3DG-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532507v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lebrun" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-4845-4" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173289v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Henneron" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bernard" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Villenave" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-014-0215-8" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581583v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Ricci" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bentze" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Montagne" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Houot" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186907v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jodie Thenard" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2014.12.004" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005001v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Nahmani" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Auclerc" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2014.03.007" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981416v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chiron" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dubs" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ponge" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2014.03.005" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075572v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ang&#233;lique Laporte" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0108985" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01096882v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2013.10.005" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CX45S9CQ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234778v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Vandenbulcke" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-013-0151-z" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690252v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bonthoux" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiana Castellarini" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulard Michel" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ladet" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2014.01.022" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01569368v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Toutous" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chiron" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dubs" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hedde" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904152v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Toutous" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2013.10.003" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000346v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Joimel" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Makowski" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2012.09.034" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-37230PFR-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779839v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirjam Pulleman" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Creamer" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ute Hamer" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Helder" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cosust.2012.10.009" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-15MCZSPQ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930558v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia M&#233;di&#232;ne" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Valantin-Morison" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Sarthou" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane de Tourdonnet" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gosme" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-011-0009-1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665915v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Balent" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2010.09.004" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BMLQWD6M-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173154v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Roger-Estrade" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro/2008069" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886495v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173172v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2008.07.002" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8VPTXNQ4-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186781v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Boizard" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejsobi.2008.09.013" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7VWB98WC-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666066v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Velasquez" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Brunet" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grimaldi" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlucia Martins" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pedobi.2007.01.002" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J4N4Z8PL-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951289v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Putero" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Burle" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Pelosi" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Frigeri" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Chimenti" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249242v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Bataille" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Coulis" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Ch&#233;dru" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;lie Saint-Hilaire" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266605v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Butt" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05376133v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Michel" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Papillon" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Adrien" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04672435v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdourahmane Diallo" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Horrigue" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria J.I. Briones" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665322v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664974v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266772v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665461v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04766926v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04187298v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bispo" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03355538v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785940v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- M.N. Bravin" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786172v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698130v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786154v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Zagatti" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804598v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Thiel" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804597v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575016v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Fritsch" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690255v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608181v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bartal" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786080v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606359v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786079v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03266366v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820567v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797985v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gonzalez Centeno" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690253v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Legu&#233;dois" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marilleau" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603979v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603315v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854201v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maillard" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531648v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628856v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628863v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628851v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739793v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628862v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628857v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Grondin" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173301v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173334v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Muratet" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743240v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606125v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620717v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chenu" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803032v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747132v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me J. Cortet" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Deharveng" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-01004234v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000810v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile L. Toutous" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F. Chiron" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence F. Dubs" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749770v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749998v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Moreau" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana de Oliveira" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean J. Roger-Estrade" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186873v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Guernion" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004244v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744403v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053144v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458564v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Baudry" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752394v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173273v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752002v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821477v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bouchand" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cadoux" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Roger Estrade" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05567113v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Charri&#232;re" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Courault" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Doussan" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pouget" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336611v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04672431v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Richard Butt" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04625746v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Doron" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768729v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634310v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Delor" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Louzon" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Maillet" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664932v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244273v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Millet" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03788931v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04877421v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Coeurdassier" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Raoul" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04877327v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line D&#233;cuq" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Benabdallah" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Esnault" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Durand" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525225v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Ciadamidaro" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868000v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811625v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733981v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811623v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04551454v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bretagnolle" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603789v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Ga&#235;lle" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604927v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530828v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607059v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798720v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532682v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Morvan-Bertrand A" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823219v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Vedere" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Pot" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532561v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532683v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brunel-Muguet" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Zang" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794269v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173300v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Joimel" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173357v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794915v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrre Awad" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173299v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192478v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192533v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186815v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745604v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186813v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628842v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Appoline Auclerc" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805237v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190385v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Barles" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Blanchoud" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Gasperi" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749662v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert H. Boizard" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186817v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186818v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186865v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173685v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05629481v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/ecologie-environnement-sciences-de-la-terre/explorer-l-environnement/" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03938417v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruckler" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca Ciuraru" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie G&#233;nermont" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ouvry" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791646v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cortet" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.lavoisier.fr/environnement/compostage-et-composts/de-guardia/tec-et-doc/environnement/livre/9782743023591#" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786098v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Beaudouin" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Coulaud" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Devillers" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Dur" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608212v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouthier" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Villenave" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guenola Peres" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r3905-faut-il-travailler-le-sol-.html" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604278v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803241v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03229060v2" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Morin" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/m5st-rc67" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03153623v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Nicolas" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03175760v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/tzr0-5997" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03284368v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1eeq-fz05" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03284373v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/64rs-v051" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02911011v2" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/BGEP-SC64" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03144190v2" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/zx91-bw13" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02865248v2" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/CMHM-JQ56" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02988676v2" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/9HM9-3C17" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02865228v2" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/S8MJ-FJ72" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03041889v2" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/6MQT-0H51" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02860927v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790742v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Berard" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790327v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Sireyjol" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789335v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788849v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790187v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788698v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786240v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Goulas" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786139v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786131v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786140v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786138v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786137v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795392v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795262v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795166v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795261v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795387v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795259v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795255v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795258v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795260v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795256v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799387v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800060v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793155v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793422v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792293v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793410v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793741v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793421v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804543v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805687v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804769v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804784v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805446v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804771v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044313v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Aubert" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernier" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03759553v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Leenhardt" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Achard" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03777257v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655404v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Dennis" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Herzog" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jeanneret" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bogers" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00336523v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2008AGPT0057" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02786213v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>