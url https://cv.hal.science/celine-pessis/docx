--- v0 (2026-03-23)
+++ v1 (2026-04-21)
@@ -100,187 +100,187 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des bourbakistes en politique. Le mouvement Survivre et Vivre : de la « science pure » à l’écologie politique (1970-1975)</w:t>
+                <w:t xml:space="preserve">Introduction: Silent Springs. Global histories of pesticides and our toxic world(s)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marin Coudreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pessis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Gazette de la Société mathématique de France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Global Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 17 (2), pp.186 - 199. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3828/whpge.63837646622488⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04996918v1</w:t>
+                <w:t xml:space="preserve">hal-04664036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction: Silent Springs. Global histories of pesticides and our toxic world(s)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Des bourbakistes en politique. Le mouvement Survivre et Vivre : de la « science pure » à l’écologie politique (1970-1975)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pessis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Environment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">La Gazette de la Société mathématique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 182, pp.38-49</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3828/whpge.63837646622488⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04664036v1</w:t>
+                <w:t xml:space="preserve">hal-04996918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safer than in the USA? The Reception of &amp;lt;i&amp;gt;Silent Spring&amp;lt;/i&amp;gt; in France and the Difficulties in Achieving European Regulations on Pesticides, 1962–1976</w:t>
               </w:r>
@@ -292,51 +292,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bleuen Merrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Dedieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pessis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bonneuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -383,51 +383,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Défendre les sols vivants. Résistances face à l'industrialisation de l'agriculture (interview par Alice Tillier-Chevallier)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pessis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RetroNews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, pp.46-52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -452,51 +452,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les leçons de l'agriculture américaine ? Motorisation et souci du sol sous la IVe République</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pessis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Mouvement social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 227 (4), pp.67-82. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
@@ -530,51 +530,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Histoire des « sols vivants ». Genèse, projets et oublis d’une catégorie actuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pessis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 14 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
@@ -608,51 +608,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre occultation volontaire et régulation publique : les petites morts de la critique radicale des sciences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pessis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Angeli Aguiton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -699,51 +699,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre occultation volontaire et régulation publique : les petites morts de la critique radicale des sciences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pessis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Angeli Aguiton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -794,51 +794,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improbables mais fécondes : les rencontres entre scientifiques critiques et syndicalistes dans les « années 1968 »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Bécot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pessis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 80 (4), pp.51-66. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
@@ -872,51 +872,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les sols sénégalais malades de l'arachide, 1944-1952</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pessis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monde(s). Histoire, Espaces, Relations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, pp.127-144. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
@@ -976,51 +976,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Mahrane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianna Fenzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pessis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bonneuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1099,51 +1099,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Critique des sciences dans les années 68 et naissance de l’écologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pessis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32èmes Journées Scientifiques de l'Environnement - Le rôle des sciences face aux crises environnementales : philosophie, responsabilités et engagements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2021, Créteil (visioconférence), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1239,51 +1239,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Brunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Kotras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pessis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Pinaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1344,398 +1344,398 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction à l'ouvrage Comment les machines ont pris la terre</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Les pesticides agricoles sont-ils dangereux ? La réception du livre Silent Spring de Rachel Carson en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bleuen Merrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Dedieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pessis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bonneuil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Stéphanie Lachaud, Corinne Marache et Fabien Knittel (dir.). </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comment les machines ont pris la terre</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Sciences, techniques et agriculture. Des Lumières au XXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Univ. de Bordeaux, pp.193-211, 2025, 979-10-300-1127-2</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05400671v1</w:t>
+                <w:t xml:space="preserve">halshs-05547768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des exploitations familiales suréquipées ? Gouverner la motorisation de l’agriculture dans les années 1950</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Introduction à l'ouvrage Comment les machines ont pris la terre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Angeli Aguiton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Brunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Kotras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pessis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...27 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Pinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comment les machines ont pris la terre. Approches sociologiques et historiques des trajectoires de mécanisation de l’agriculture (1945-2021)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comment les machines ont pris la terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENS Éditions, pp.7-29, 2025, 979-10-362-0855-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/14q3d⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05547698v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05400671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les pesticides agricoles sont-ils dangereux ? La réception du livre Silent Spring de Rachel Carson en France</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Des exploitations familiales suréquipées ? Gouverner la motorisation de l’agriculture dans les années 1950</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pessis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Thubières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bonneuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Stéphanie Lachaud, Corinne Marache et Fabien Knittel (dir.). </w:t>
+              <w:t xml:space="preserve">S Angeli Aguiton, S. Brunier, B. Kotras, C. Pessis et S Pinaud. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences, techniques et agriculture. Des Lumières au XXe siècle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Univ. de Bordeaux, pp.193-211, 2025, 979-10-300-1127-2</w:t>
+              <w:t xml:space="preserve">Comment les machines ont pris la terre. Approches sociologiques et historiques des trajectoires de mécanisation de l’agriculture (1945-2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de l'ENS, pp.235-259, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05547768v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05547698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la« croisade pour l’humus » à l’ « agriculture biologique ». Alertes savantes et mouvements paysans face à la dégradation des sols (1948-1958)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pessis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">M. Lyautey; L. Humbert; C. Bonneuil. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire des modernisations agricoles au XXe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -1777,51 +1777,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The tractor as a tool of development? The mythologies and legacies of mechanised tropical agriculture in French Africa, 1944 -56</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pessis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew Vester</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1872,51 +1872,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction générale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pessis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Survivre et Vivre. Critique de la science, naissance de l’écologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Echappée, p. 7-72, 2014, 978-29158307-1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1941,51 +1941,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour en finir avec les « Trente Glorieuses ». Vers une nouvelle histoire de la France des décennies d’après-guerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pessis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sezin Topçu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2049,51 +2049,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction. Pour en finir avec les &amp;quot;Trente Glorieuses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bonneuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pessis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sezin Topçu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2317,51 +2317,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996918v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pessis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04664036v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Coudreau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3828/whpge.63837646622488" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786364v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bleuen Merrer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dedieu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bonneuil" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3828/whpge.63837646622494" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03876843v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599284v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms1.277.0067" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164374v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rac.12437" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023446v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Angeli Aguiton" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecopo.051.0093" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009609v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02275595v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud B&#233;cot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.080.0051" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582191v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mond.132.0127" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04164522v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Mahrane" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Fenzi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vin.113.0127" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03184990v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-05282411v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Brunier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Kotras" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Pinaud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400671v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14q3d" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05547698v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Thubi&#232;res" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05547768v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582156v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pur-editions.fr/product/6532/histoire-des-modernisations-agricoles-au-xxe-siecle" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599289v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Vester" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7228/manchester/9780719091803.003.0008" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04164469v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436567v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sezin Top&#231;u" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599440v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsladecouverte.fr/une_autre_histoire_des__trente_glorieuses_-9782707175472" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04664036v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Coudreau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pessis" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3828/whpge.63837646622488" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996918v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786364v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bleuen Merrer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dedieu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bonneuil" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3828/whpge.63837646622494" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03876843v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599284v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms1.277.0067" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164374v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rac.12437" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023446v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Angeli Aguiton" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecopo.051.0093" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009609v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02275595v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud B&#233;cot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.080.0051" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582191v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mond.132.0127" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04164522v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Mahrane" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Fenzi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vin.113.0127" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03184990v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-05282411v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Brunier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Kotras" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Pinaud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05547768v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400671v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14q3d" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05547698v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Thubi&#232;res" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582156v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pur-editions.fr/product/6532/histoire-des-modernisations-agricoles-au-xxe-siecle" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599289v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Vester" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7228/manchester/9780719091803.003.0008" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04164469v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436567v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sezin Top&#231;u" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599440v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsladecouverte.fr/une_autre_histoire_des__trente_glorieuses_-9782707175472" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>