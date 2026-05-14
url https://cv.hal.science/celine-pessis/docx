--- v1 (2026-04-21)
+++ v2 (2026-05-14)
@@ -100,187 +100,187 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction: Silent Springs. Global histories of pesticides and our toxic world(s)</w:t>
+                <w:t xml:space="preserve">Des bourbakistes en politique. Le mouvement Survivre et Vivre : de la « science pure » à l’écologie politique (1970-1975)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pessis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Environment</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La Gazette de la Société mathématique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 182, pp.38-49</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04664036v1</w:t>
+                <w:t xml:space="preserve">hal-04996918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des bourbakistes en politique. Le mouvement Survivre et Vivre : de la « science pure » à l’écologie politique (1970-1975)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Introduction: Silent Springs. Global histories of pesticides and our toxic world(s)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marin Coudreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pessis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Gazette de la Société mathématique de France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Global Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 17 (2), pp.186 - 199. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3828/whpge.63837646622488⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04996918v1</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04664036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safer than in the USA? The Reception of &amp;lt;i&amp;gt;Silent Spring&amp;lt;/i&amp;gt; in France and the Difficulties in Achieving European Regulations on Pesticides, 1962–1976</w:t>
               </w:r>
@@ -292,51 +292,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bleuen Merrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Dedieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pessis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bonneuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -383,51 +383,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Défendre les sols vivants. Résistances face à l'industrialisation de l'agriculture (interview par Alice Tillier-Chevallier)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pessis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RetroNews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, pp.46-52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -452,51 +452,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les leçons de l'agriculture américaine ? Motorisation et souci du sol sous la IVe République</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pessis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Mouvement social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 227 (4), pp.67-82. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
@@ -530,51 +530,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Histoire des « sols vivants ». Genèse, projets et oublis d’une catégorie actuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pessis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 14 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
@@ -608,51 +608,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre occultation volontaire et régulation publique : les petites morts de la critique radicale des sciences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pessis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Angeli Aguiton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -699,51 +699,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre occultation volontaire et régulation publique : les petites morts de la critique radicale des sciences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pessis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Angeli Aguiton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -794,51 +794,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improbables mais fécondes : les rencontres entre scientifiques critiques et syndicalistes dans les « années 1968 »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Bécot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pessis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 80 (4), pp.51-66. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
@@ -872,51 +872,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les sols sénégalais malades de l'arachide, 1944-1952</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pessis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monde(s). Histoire, Espaces, Relations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, pp.127-144. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
@@ -976,51 +976,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Mahrane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianna Fenzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pessis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bonneuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1099,51 +1099,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Critique des sciences dans les années 68 et naissance de l’écologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pessis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32èmes Journées Scientifiques de l'Environnement - Le rôle des sciences face aux crises environnementales : philosophie, responsabilités et engagements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2021, Créteil (visioconférence), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1239,51 +1239,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Brunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Kotras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pessis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Pinaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1344,155 +1344,142 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les pesticides agricoles sont-ils dangereux ? La réception du livre Silent Spring de Rachel Carson en France</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Des exploitations familiales suréquipées ? Gouverner la motorisation de l’agriculture dans les années 1950</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pessis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Thubières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bonneuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Stéphanie Lachaud, Corinne Marache et Fabien Knittel (dir.). </w:t>
+              <w:t xml:space="preserve">S Angeli Aguiton, S. Brunier, B. Kotras, C. Pessis et S Pinaud. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences, techniques et agriculture. Des Lumières au XXe siècle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Univ. de Bordeaux, pp.193-211, 2025, 979-10-300-1127-2</w:t>
+              <w:t xml:space="preserve">Comment les machines ont pris la terre. Approches sociologiques et historiques des trajectoires de mécanisation de l’agriculture (1945-2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de l'ENS, pp.235-259, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05547768v1</w:t>
+                <w:t xml:space="preserve">halshs-05547698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction à l'ouvrage Comment les machines ont pris la terre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Angeli Aguiton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1501,241 +1488,254 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Brunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Kotras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pessis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Pinaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comment les machines ont pris la terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ENS Éditions, pp.7-29, 2025, 979-10-362-0855-3. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/14q3d⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05400671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des exploitations familiales suréquipées ? Gouverner la motorisation de l’agriculture dans les années 1950</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Les pesticides agricoles sont-ils dangereux ? La réception du livre Silent Spring de Rachel Carson en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bleuen Merrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Dedieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pessis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bonneuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">S Angeli Aguiton, S. Brunier, B. Kotras, C. Pessis et S Pinaud. </w:t>
+              <w:t xml:space="preserve">Stéphanie Lachaud, Corinne Marache et Fabien Knittel (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comment les machines ont pris la terre. Approches sociologiques et historiques des trajectoires de mécanisation de l’agriculture (1945-2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de l'ENS, pp.235-259, 2025</w:t>
+              <w:t xml:space="preserve">Sciences, techniques et agriculture. Des Lumières au XXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Univ. de Bordeaux, pp.193-211, 2025, 979-10-300-1127-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05547698v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05547768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la« croisade pour l’humus » à l’ « agriculture biologique ». Alertes savantes et mouvements paysans face à la dégradation des sols (1948-1958)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pessis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">M. Lyautey; L. Humbert; C. Bonneuil. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire des modernisations agricoles au XXe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -1777,51 +1777,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The tractor as a tool of development? The mythologies and legacies of mechanised tropical agriculture in French Africa, 1944 -56</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pessis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew Vester</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1872,51 +1872,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction générale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pessis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Survivre et Vivre. Critique de la science, naissance de l’écologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Echappée, p. 7-72, 2014, 978-29158307-1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1941,51 +1941,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour en finir avec les « Trente Glorieuses ». Vers une nouvelle histoire de la France des décennies d’après-guerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pessis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sezin Topçu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2049,51 +2049,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction. Pour en finir avec les &amp;quot;Trente Glorieuses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bonneuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pessis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sezin Topçu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2317,51 +2317,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04664036v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Coudreau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pessis" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3828/whpge.63837646622488" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996918v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786364v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bleuen Merrer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dedieu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bonneuil" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3828/whpge.63837646622494" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03876843v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599284v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms1.277.0067" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164374v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rac.12437" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023446v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Angeli Aguiton" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecopo.051.0093" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009609v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02275595v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud B&#233;cot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.080.0051" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582191v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mond.132.0127" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04164522v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Mahrane" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Fenzi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vin.113.0127" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03184990v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-05282411v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Brunier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Kotras" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Pinaud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05547768v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400671v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14q3d" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05547698v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Thubi&#232;res" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582156v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pur-editions.fr/product/6532/histoire-des-modernisations-agricoles-au-xxe-siecle" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599289v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Vester" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7228/manchester/9780719091803.003.0008" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04164469v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436567v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sezin Top&#231;u" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599440v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsladecouverte.fr/une_autre_histoire_des__trente_glorieuses_-9782707175472" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996918v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pessis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04664036v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Coudreau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3828/whpge.63837646622488" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786364v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bleuen Merrer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dedieu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bonneuil" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3828/whpge.63837646622494" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03876843v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599284v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms1.277.0067" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164374v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rac.12437" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023446v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Angeli Aguiton" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecopo.051.0093" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009609v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02275595v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud B&#233;cot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.080.0051" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582191v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mond.132.0127" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04164522v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Mahrane" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Fenzi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vin.113.0127" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03184990v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-05282411v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Brunier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Kotras" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Pinaud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05547698v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Thubi&#232;res" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400671v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14q3d" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05547768v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582156v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pur-editions.fr/product/6532/histoire-des-modernisations-agricoles-au-xxe-siecle" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599289v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Vester" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7228/manchester/9780719091803.003.0008" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04164469v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436567v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sezin Top&#231;u" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599440v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsladecouverte.fr/une_autre_histoire_des__trente_glorieuses_-9782707175472" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>