--- v1 (2026-03-27)
+++ v2 (2026-04-30)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (21)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (20)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -217,1871 +217,1789 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05340108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse du processus d’admission en L1 dans les filières universitaires non sélectives : l’intervention humaine en question</w:t>
-[...80 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">La lutte contre l'échec scolaire : bilan et nouvelles perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Piquée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Notes du conseil scientifique de la FCPE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02169375v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...17 lines deleted...]
-            </w:pPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fréquentation des dispositifs d’aide aux élèves en difficulté au cours préparatoire : un révélateur de l’organisation scolaire contemporaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Piquée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Viriot-Goeldel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de pédagogie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 194, pp.47-70</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02567673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Efficacité et équité dans l’enseignement de la lecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...9 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette Jarlegan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Piquée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annette Jarlegan</w:t>
+                <w:t xml:space="preserve">Valérie Fontanieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Goigoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de pédagogie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 3 (196), pp.7-22. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rfp.5070⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01683290v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...39 lines deleted...]
-                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lire et écrire au cours préparatoire : nouvelles perspectives pour la mesure du temps scolaire et de ses effets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Piquée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Viriot-Goeldel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de pédagogie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01692436v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...17 lines deleted...]
-            </w:pPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’usage du numérique à l’école élémentaire en France : résultats de l’étude « Lire-écrire au CP »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Viriot-Goeldel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Caroline Viriot-Goeldel</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Crinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Piquée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Marin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouveaux cahiers de la recherche en éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01797906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mixité sociale à l’école. Tensions, enjeux, perspectives par Choukri Ben Ayed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Piquée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Education et Sociétés : Revue internationale de sociologie de l'éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, pp.210-212</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01692808v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...17 lines deleted...]
-            </w:pPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Évaluer l’influence des pratiques d’enseignement du lire-écrire sur les apprentissages des élèves : enjeux et choix méthodologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Goigoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
-              <w:r>
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Jarlégan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Piquée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches en Didactiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 17, pp.33-52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01136873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’enseignement de la compréhension dans les classes de CP aujourd’hui : temps consacré et choix didactiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...9 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Bishop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Cèbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Piquée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Repères : Recherches en didactique du français langue maternelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Lecture et écriture : le choix des enseignants au début de l'école élémentaire, 52, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/reperes.927⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01235694v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
-              <w:r>
-[...39 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des classes à efficacité contrastée : quelles différences dans les pratiques enseignantes à l'égard des élèves en difficulté au cours préparatoire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Piquée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de pédagogie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 170, pp.43-60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00633853v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Varier sa pratique de classe : Quels effets sur les progrès des élèves au cours préparatoire?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Piquée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Education Didactique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 2 (2), pp.119-137</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00856419v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...17 lines deleted...]
-            </w:pPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lecture au cours préparatoire : une analyse empirique de l'influence des choix pédagogiques et didactiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Piquée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
-              <w:r>
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Sensevy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Repères : Recherches en didactique du français langue maternelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 36, pp.231-252</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00856420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La mobilisation des élèves. Déterminants sociaux ou expérience subjective de l'école ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
-              <w:r>
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Merle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Piquée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carrefours de l'éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 22, pp.95-110</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00856421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mixité sociale à l'école primaire : incidences sur l'expérience et la réussite scolaires des élèves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Piquée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de pédagogie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 151, pp.75-89. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/rfp.2005.3277⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01692504v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...36 lines deleted...]
-            </w:pPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un maître supplémentaire dans la classe. Quels effets sur les progressions au cycle III ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Piquée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
-              <w:r>
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Suchaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de pédagogie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 146, pp.91-103</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00004916v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tonalité sociale du contexte et expérience scolaire des élèves au lycée et à l'école primaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Duru-Bellat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Le Bastard-Landrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Piquée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
-              <w:r>
-[...73 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Suchaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de sociologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 45 (3), pp.441-468</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00004922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aimer ou non l'école. Ce que déclarent les élèves de l'école élémentaire et pourquoi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
-              <w:r>
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leroy-Audouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Piquée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Education et Sociétés : Revue internationale de sociologie de l'éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 13, pp.209-226</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00005225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Public, modes de fonctionnement et efficacité pédagogique de l'accompagnement à la scolarité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Piquée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VEI enjeux : migrants formation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 132, pp.188-203</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00006821v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">halshs-00006821v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les élèves en accompagnement scolaire : adéquation entre public visé et public accueilli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Piquée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Orientation scolaire et professionnelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 31 (2), pp.223-240</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00004849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les opinions des acteurs confrontées à l'évaluation externe : le cas d'une action d'accompagnement scolaire au CP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Piquée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Suchaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Sciences de l'éducation pour l'ère nouvelle : revue internationale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 35 (3), pp.103-126</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00004851v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-00004849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (30)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ethnographie d’une politique de l’enseignement supérieur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Masy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Piquée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esther Geuring</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
-              <w:r>
-[...51 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Hoareau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Égalité(s) vers et dans l’enseignement supérieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Égalisup, Jul 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05313720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les filières refuge de l’université à l’ère de Parcoursup.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Masy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2123,57 +2041,126 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les XVIIes Rencontres du REF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Namur, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03736593v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">halshs-03736593v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interroger les implications des croisements quali-quanti à diverses étapes de l’enquête</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Piquée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Hybridations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CREAD, Université Rennes 2 / Université de Bretagne Occidentale, Jun 2021, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04101409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les déterminants de l'admission en L1 à l'Université : le poids des commissions d'examen des vœux en question</w:t>
               </w:r>
@@ -2235,96 +2222,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03455571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interroger les implications des croisements quali-quanti à diverses étapes de l’enquête</w:t>
+                <w:t xml:space="preserve">Associer les approches et les disciplines pour monter en validité : De la volonté à la pratique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Piquée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Hybridations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CREAD, Université Rennes 2 / Université de Bretagne Occidentale, Jun 2021, Rennes, France</w:t>
+              <w:t xml:space="preserve">La question de la preuve dans les recherches didactiques : comparer les approches, prouver par comparaison</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association pour des recherches comparatives en didactique et Revue Education et Didactique, ENS Lyon,, Oct 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04101409v1</w:t>
+                <w:t xml:space="preserve">hal-04101412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le temps d'enseignement de la lecture au CP et ses effets sur les apprentissages des élèves</w:t>
               </w:r>
@@ -2373,1980 +2360,1911 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02169380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Associer les approches et les disciplines pour monter en validité : De la volonté à la pratique</w:t>
-[...59 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">Effets des pratiques d'enseignement de la lecture-écriture sur les apprentissages des élèves les plus faibles dans les cours préparatoires français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Viriot-Goeldel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Crinon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Piquée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
-              <w:r>
-[...51 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Riou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium International sur la Littéracie à l'Ecole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SILE, Jun 2017, Ajaccio, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02169368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Formation en entreprise et pratiques d'auto-formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
-              <w:r>
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Eneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Piquée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'étude : Les PME bretonnes et le numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Région Bretagne, Apr 2016, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02169372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptations curriculaires et aide aux élèves en difficulté : quels effets sur les apprentissages ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Piquée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Viriot-Goeldel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium Adaptations contextualisées du curriculum et construction des inégalités scolaires du Colloque International « Penser les nouvelles problématiques éducatives dans une perspective internationale. Recherches en éducation et recomposition des espaces scolaires et éducatifs»</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UPEC-OUIEP, 2016, Créteil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01692721v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...17 lines deleted...]
-            </w:pPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les liens entre les caractéristiques socio-scolaires des adolescents, leurs pratiques culturelles et leurs loisirs : déterminants individuels et contextuels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Grimault-Leprince</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Piquée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque International Inégalités éducatives et espaces de vie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01692728v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficacité des pratiques d’enseignement de la lecture et de l’écriture au cours préparatoire : climat, engagement et différenciation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Piquée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Viriot-Goeldel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque national Lire-Ecrire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IFE; ENS, Sep 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01692765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...12 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...66 lines deleted...]
-                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficacité des pratiques d’enseignement de la lecture et de l’écriture au cours préparatoire : problématique, méthodologie et premiers résultats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Goigoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Piquée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque national Lire-Ecrire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IFE; ENS, Sep 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01692769v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...20 lines deleted...]
-                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les caractéristiques du public accueilli dans les dispositifs d’aide aux élèves en difficulté : un révélateur de la structuration de l’offre scolaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Viriot-Goeldel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Piquée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium International sur la Littératie à l’Ecole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Sherbrooke, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01692731v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...20 lines deleted...]
-                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport à la norme scolaire et pratiques sociales des collégiens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Grimault-Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Merle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Piquée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5ème congrès de l’Association française de sociologie « Les dominations »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Française de Sociologie, Sep 2013, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01151097v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...17 lines deleted...]
-            </w:pPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les capacités à agir : les effets des enseignants sur les élèves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Piquée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
-              <w:r>
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Safourcade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international Formes d'éducation et processus d'émancipation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CREAD, May 2012, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01692739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiques déclarées des enseignants et progrès des élèves au cours préparatoire : une analyse empirique des effets de choix pédagogiques et didactiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Piquée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire du réseau RESEIDA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01692778v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">hal-01692778v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les conditions de l'efficacité de l'accompagnement à la scolarité : à la frontière entre « à l'école » et « hors l'école »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Piquée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Symposium Logique cognitives et logiques sociales du travail hors la classe. Actes (en cours de publication) du colloque International « Efficacité et équité en éducation »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CREAD; AECSE, Nov 2008, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01692528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les effets-maîtres à l'école primaire : focus sur les élèves en difficulté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Piquée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque "Ce que l'école fait aux individus"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFS; CENS; CREN, Jun 2008, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01692578v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effective versus ineffective classes at elementary school: observable differences in teachers' practices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Piquée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECER international congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Göteborg, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01692748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...67 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets des pratiques à l’égard des élèves en difficulté au cours préparatoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Piquée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès international de l’Actualité de la recherche en Éducation et en Formation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AREF, Aug 2007, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01692541v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lecture au cours préparatoire : influence des choix didactiques sur les progrès des élèves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Piquée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international « Les effets des pratiques enseignantes sur les apprentissages des élèves »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IUFM du Pôle Nord Est, Mar 2007, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01692529v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...20 lines deleted...]
-                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mixité sociale : au-delà des principes, quels effets sur les élèves au niveau de l’école primaire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Duru-Bellat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Piquée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biennale de l'éducation et de la formation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2004, Lyon, France. http://www.inrp.fr/biennale/7biennale/Contrib/longue/7067.pdf</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01692788v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...20 lines deleted...]
-                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le degré d'implication des familles dans l'accompagnement scolaire : mesure et effets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Piquée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Suchaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">École / parents : un dialogue en devenir ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IUFM de Bourgogne, Jan 2002, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01692794v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...17 lines deleted...]
-            </w:pPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Évaluation des effets de certains dispositifs : les cas de l'accompagnement scolaire et de l'aide individualisée en seconde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
-              <w:r>
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Landrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Piquée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouveaux dispositifs d'enseignement en mathématiques dans les collèges et les lycées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IREM, May 2002, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04101406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'évaluation externe au service d'une politique locale. L'exemple d'un dispositif d'accompagnement scolaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Piquée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Suchaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de la Société Française de l'Évaluation « L'évaluation au service de la stratégie publique »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2002, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01692555v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...17 lines deleted...]
-            </w:pPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Évaluer l'accompagnement scolaire : comment la pratique de formation agit sur la pratique d'évaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Piquée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
-              <w:r>
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Jarousse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14ème colloque de l'Admée-Europe « Les interactions entre formation et évaluation »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Admée-Europe, Jan 2001, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01692556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'accompagnement scolaire : arbitrage entre efficacité et équité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Piquée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">« Équité du système éducatif »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, RAPPE, Jun 2001, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01692797v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les effets de l'accompagnement scolaire sur la scolarité des élèves : à qui profitent les dispositifs ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Piquée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quatrième Congrès international d'actualité de la recherche en éducation et formation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AECSE, Sep 2001, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01692561v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficacité des écoles et autonomie des établissements scolaires : l'état de la recherche en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Piquée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'étude « Valutare l’efficacia della scuola »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IRRSAE, May 2001, Venise, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01692592v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...17 lines deleted...]
-            </w:pPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'IREDU et ses principaux axes de recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
-              <w:r>
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Oget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Piquée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les sciences de l'éducation : quel avenir ? pour qui ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AJCSE, Jun 1999, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01692602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4356,95 +4274,95 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inégalités (lutte contre les)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Piquée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaire de Rennes. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (dictionnaire, encyclopédie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04101419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4454,249 +4372,249 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyser quantitativement les régimes de savoir et de travail et leurs différences selon le contexte social.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Piquée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
-              <w:r>
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion van Brederode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">In E. Bautier &amp; M. Van Broderode (Dir.) Des différences curriculaires en classe de 6ème. Une analyse de cahiers d’élèves d’établissements socialement différenciés. Presses Universitaires de Rennes.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 9782753594548</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04101399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’enfant et ses milieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Piquée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> In J.-P. Jarry (dir.), Epreuve orale d’entretien</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nathan, pp.206-238, 2009, Collection Concours professeur des écoles</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01692852v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La lutte contre les inégalités de réussite : bilan de recherches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Piquée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Obstacles et succès scolaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de l'Université de Lille 3, 2005, Collection Recherche</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01692517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4706,205 +4624,205 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les effets de la composition scolaire et sociale du public d'élèves sur leur réussite et leurs attitudes : évaluation externe et explorations qualitatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Duru-Bellat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...9 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Danner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Duru-Bellat</w:t>
+                <w:t xml:space="preserve">Séverine Le Bastard-Landrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Piquée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2003, http://iredu.u-bourgogne.fr/images/stories/Documents/Publications_iredu/Cahiers_iredu/cahier65.pdf</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01389677v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">Magali Danner</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les dispositifs d'accompagnement à la scolarité. Fonctionnement, public, efficacité et équité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Piquée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">2003, http://iredu.u-bourgogne.fr/images/stories/Documents/Publications_iredu/Cahiers_iredu/cahier65.pdf</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Suchaut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...74 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03212542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4914,50 +4832,116 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pratiques déclarées des enseignants et progrès des élèves au cours préparatoire. Une analyse empirique des effets des choix pédagogiques et didactiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Piquée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] PIREF. 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01692821v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Au quotidien, les pratiques enseignantes à l'égard des élèves en difficulté scolaire : Articulation d'approches quantitative et qualitative pour mieux en apprécier les effets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Piquée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
@@ -4988,259 +4972,193 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01692816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratiques déclarées des enseignants et progrès des élèves au cours préparatoire. Une analyse empirique des effets des choix pédagogiques et didactiques</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] PIREF. 2007</w:t>
+                <w:t xml:space="preserve">Eléments d'analyse de l'efficacité pédagogique du dispositif ARTE (Aide à la réussite de tous les enfants)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Piquée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Suchaut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inspection Académique de Haute-Marne. 2002, pp.28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01692821v1</w:t>
+                <w:t xml:space="preserve">hal-01692841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eléments d'analyse de l'efficacité pédagogique du dispositif ARTE (Aide à la réussite de tous les enfants)</w:t>
+                <w:t xml:space="preserve">Efficacité pédagogique d'une action d'accompagnement scolaire. L'évaluation du &amp;quot;Coup de Pouce&amp;quot; de Colombes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Piquée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Suchaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Inspection Académique de Haute-Marne. 2002, pp.28</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] APFEE (Association Pour Favoriser une Ecole Efficace). 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
-              <w:r>
-[...77 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01692846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId101"/>
+      <w:footerReference w:type="default" r:id="rId100"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5387,51 +5305,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05340108v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Masy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Dirani" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Geuring" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Piqu&#233;e" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48464/ef-108-01" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642752v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169375v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02567673v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Viriot-Goeldel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683290v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Jarlegan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fontanieu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Goigoux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.5070" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692436v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797906v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Crinon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Marin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692808v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136873v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Jarl&#233;gan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235694v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Bishop" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie C&#232;be" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reperes.927" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00633853v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856419v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856420v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Sensevy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856421v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Merle" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692504v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rfp.2005.3277" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004916v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Suchaut" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004922v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Duru-Bellat" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Le Bastard-Landrier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005225v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leroy-Audouin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006821v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004851v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004849v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313720v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Hoareau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03736593v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03455571v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101409v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169380v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101412v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169368v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Riou" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169372v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Eneau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692721v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692765v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692728v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Grimault-Leprince" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692769v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692731v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151097v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692739v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Safourcade" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692778v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692748v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692578v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692528v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692541v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692529v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692788v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692794v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101406v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Landrier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692555v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692556v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Jarousse" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692797v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692561v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692592v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692602v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Oget" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101419v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101399v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion van Brederode" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692852v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692517v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389677v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Danner" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212542v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692816v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692821v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692841v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692846v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05340108v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Masy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Dirani" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Geuring" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Piqu&#233;e" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48464/ef-108-01" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169375v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02567673v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Viriot-Goeldel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683290v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Jarlegan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fontanieu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Goigoux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.5070" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692436v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797906v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Crinon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Marin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692808v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136873v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Jarl&#233;gan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235694v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Bishop" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie C&#232;be" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reperes.927" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00633853v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856419v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856420v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Sensevy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856421v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Merle" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692504v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rfp.2005.3277" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004916v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Suchaut" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004922v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Duru-Bellat" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Le Bastard-Landrier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005225v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leroy-Audouin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006821v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004849v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004851v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313720v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Hoareau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03736593v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101409v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03455571v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101412v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169380v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169368v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Riou" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169372v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Eneau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692721v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692728v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Grimault-Leprince" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692765v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692769v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692731v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151097v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692739v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Safourcade" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692778v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692528v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692578v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692748v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692541v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692529v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692788v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692794v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101406v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Landrier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692555v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692556v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Jarousse" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692797v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692561v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692592v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692602v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Oget" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101419v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101399v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion van Brederode" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692852v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692517v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389677v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Danner" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212542v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692821v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692816v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692841v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692846v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>