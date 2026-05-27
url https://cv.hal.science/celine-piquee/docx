--- v2 (2026-04-30)
+++ v3 (2026-05-27)
@@ -290,269 +290,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02169375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La fréquentation des dispositifs d’aide aux élèves en difficulté au cours préparatoire : un révélateur de l’organisation scolaire contemporaine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline Piquée</w:t>
+                <w:t xml:space="preserve">Efficacité et équité dans l’enseignement de la lecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette Jarlegan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Caroline Viriot-Goeldel</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Piquée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Fontanieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Goigoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de pédagogie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 194, pp.47-70</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2016, 3 (196), pp.7-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rfp.5070⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02567673v1</w:t>
-[...35 lines deleted...]
-                <w:t xml:space="preserve">Annette Jarlegan</w:t>
+                <w:t xml:space="preserve">hal-01683290v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fréquentation des dispositifs d’aide aux élèves en difficulté au cours préparatoire : un révélateur de l’organisation scolaire contemporaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Piquée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Roland Goigoux</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Viriot-Goeldel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de pédagogie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 3 (196), pp.7-22. </w:t>
+              <w:t xml:space="preserve">, 2016, 194, pp.47-70</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02567673v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lire et écrire au cours préparatoire : nouvelles perspectives pour la mesure du temps scolaire et de ses effets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Piquée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
-              <w:r>
-[...66 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Viriot-Goeldel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de pédagogie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -577,51 +577,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’usage du numérique à l’école élémentaire en France : résultats de l’étude « Lire-écrire au CP »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Viriot-Goeldel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Crinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -758,51 +758,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluer l’influence des pratiques d’enseignement du lire-écrire sur les apprentissages des élèves : enjeux et choix méthodologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Goigoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Jarlégan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1672,178 +1672,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00006821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les opinions des acteurs confrontées à l'évaluation externe : le cas d'une action d'accompagnement scolaire au CP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Piquée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Suchaut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Sciences de l'éducation pour l'ère nouvelle : revue internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 35 (3), pp.103-126</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00004851v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les élèves en accompagnement scolaire : adéquation entre public visé et public accueilli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Piquée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Orientation scolaire et professionnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 31 (2), pp.223-240</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00004849v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">halshs-00004851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (30)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2071,178 +2071,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03736593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les déterminants de l'admission en L1 à l'Université : le poids des commissions d'examen des vœux en question</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Piquée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Dirani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'études Parcoursup</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03455571v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Interroger les implications des croisements quali-quanti à diverses étapes de l’enquête</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Piquée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Hybridations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CREAD, Université Rennes 2 / Université de Bretagne Occidentale, Jun 2021, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04101409v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">halshs-03455571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Associer les approches et les disciplines pour monter en validité : De la volonté à la pratique</w:t>
               </w:r>
@@ -2366,51 +2366,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets des pratiques d'enseignement de la lecture-écriture sur les apprentissages des élèves les plus faibles dans les cours préparatoires français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Viriot-Goeldel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Crinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2569,51 +2569,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptations curriculaires et aide aux élèves en difficulté : quels effets sur les apprentissages ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Piquée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Viriot-Goeldel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium Adaptations contextualisées du curriculum et construction des inégalités scolaires du Colloque International « Penser les nouvelles problématiques éducatives dans une perspective internationale. Recherches en éducation et recomposition des espaces scolaires et éducatifs»</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UPEC-OUIEP, 2016, Créteil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2733,51 +2733,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficacité des pratiques d’enseignement de la lecture et de l’écriture au cours préparatoire : climat, engagement et différenciation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Piquée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Viriot-Goeldel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque national Lire-Ecrire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IFE; ENS, Sep 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2802,51 +2802,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficacité des pratiques d’enseignement de la lecture et de l’écriture au cours préparatoire : problématique, méthodologie et premiers résultats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Goigoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Piquée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2884,51 +2884,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les caractéristiques du public accueilli dans les dispositifs d’aide aux élèves en difficulté : un révélateur de la structuration de l’offre scolaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Viriot-Goeldel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Piquée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3206,234 +3206,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01692778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Effective versus ineffective classes at elementary school: observable differences in teachers' practices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Piquée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ECER international congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Göteborg, Sweden</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01692748v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les effets-maîtres à l'école primaire : focus sur les élèves en difficulté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Piquée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque "Ce que l'école fait aux individus"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFS; CENS; CREN, Jun 2008, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01692578v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les conditions de l'efficacité de l'accompagnement à la scolarité : à la frontière entre « à l'école » et « hors l'école »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Piquée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium Logique cognitives et logiques sociales du travail hors la classe. Actes (en cours de publication) du colloque International « Efficacité et équité en éducation »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CREAD; AECSE, Nov 2008, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01692528v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-01692748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets des pratiques à l’égard des élèves en difficulté au cours préparatoire</w:t>
               </w:r>
@@ -4840,159 +4840,159 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Au quotidien, les pratiques enseignantes à l'égard des élèves en difficulté scolaire : Articulation d'approches quantitative et qualitative pour mieux en apprécier les effets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Piquée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] IUFM de Bretagne; Académie de Rennes. 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01692816v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pratiques déclarées des enseignants et progrès des élèves au cours préparatoire. Une analyse empirique des effets des choix pédagogiques et didactiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Piquée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] PIREF. 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01692821v1</w:t>
-              </w:r>
-[...64 lines deleted...]
-                <w:t xml:space="preserve">hal-01692816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléments d'analyse de l'efficacité pédagogique du dispositif ARTE (Aide à la réussite de tous les enfants)</w:t>
               </w:r>
@@ -5305,51 +5305,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05340108v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Masy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Dirani" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Geuring" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Piqu&#233;e" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48464/ef-108-01" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169375v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02567673v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Viriot-Goeldel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683290v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Jarlegan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fontanieu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Goigoux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.5070" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692436v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797906v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Crinon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Marin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692808v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136873v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Jarl&#233;gan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235694v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Bishop" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie C&#232;be" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reperes.927" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00633853v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856419v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856420v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Sensevy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856421v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Merle" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692504v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rfp.2005.3277" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004916v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Suchaut" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004922v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Duru-Bellat" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Le Bastard-Landrier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005225v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leroy-Audouin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006821v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004849v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004851v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313720v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Hoareau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03736593v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101409v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03455571v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101412v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169380v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169368v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Riou" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169372v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Eneau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692721v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692728v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Grimault-Leprince" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692765v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692769v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692731v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151097v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692739v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Safourcade" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692778v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692528v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692578v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692748v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692541v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692529v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692788v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692794v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101406v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Landrier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692555v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692556v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Jarousse" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692797v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692561v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692592v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692602v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Oget" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101419v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101399v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion van Brederode" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692852v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692517v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389677v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Danner" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212542v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692821v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692816v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692841v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692846v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05340108v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Masy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Dirani" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Geuring" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Piqu&#233;e" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48464/ef-108-01" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169375v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683290v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Jarlegan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fontanieu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Goigoux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.5070" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02567673v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Viriot-Goeldel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692436v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797906v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Crinon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Marin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692808v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136873v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Jarl&#233;gan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235694v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Bishop" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie C&#232;be" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reperes.927" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00633853v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856419v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856420v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Sensevy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856421v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Merle" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692504v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rfp.2005.3277" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004916v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Suchaut" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004922v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Duru-Bellat" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Le Bastard-Landrier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005225v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leroy-Audouin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006821v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004851v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004849v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313720v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Hoareau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03736593v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03455571v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101409v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101412v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169380v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169368v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Riou" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169372v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Eneau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692721v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692728v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Grimault-Leprince" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692765v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692769v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692731v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151097v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692739v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Safourcade" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692778v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692748v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692578v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692528v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692541v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692529v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692788v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692794v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101406v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Landrier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692555v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692556v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Jarousse" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692797v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692561v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692592v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692602v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Oget" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101419v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101399v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion van Brederode" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692852v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692517v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389677v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Danner" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212542v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692816v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692821v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692841v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692846v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>