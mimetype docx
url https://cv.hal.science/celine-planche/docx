--- v0 (2026-03-06)
+++ v1 (2026-04-04)
@@ -217,1237 +217,1237 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05529856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unraveling Ice Nucleating Particle Concentration Variability: Insights Into Source Emissions Origin and Parameterizations</w:t>
+                <w:t xml:space="preserve">Impact of Seawater Biological Activity on Sea Spray Aerosols (SSA) Number Concentration and Cloud Properties in WRF‐Chem—Case Studies on the Southern Ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Canzi</w:t>
+                <w:t xml:space="preserve">Clémence Rose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Freney</w:t>
+                <w:t xml:space="preserve">Sandra Banson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Planche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Grzegorczyk</w:t>
+                <w:t xml:space="preserve">Aura Lupascu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Baray</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">L. Lacher</w:t>
+                <w:t xml:space="preserve">Romain Salignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 130 (8), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2024JD041258⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 130 (14), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2024JD042088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05040252v1</w:t>
+                <w:t xml:space="preserve">hal-05175785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Seawater Biological Activity on Sea Spray Aerosols (SSA) Number Concentration and Cloud Properties in WRF‐Chem—Case Studies on the Southern Ocean</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">25-years study (2000–2024) of extreme precipitation following heatwaves in the Middle East: Regional patterns, trends, and atmospheric drivers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elham Ghasemifar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Planche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Baray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mansour Almazroui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémence Rose</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Romain Salignat</w:t>
+                <w:t xml:space="preserve">Irfan Ur Rashid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2024JD042088⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.atmosres.2025.108516⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05175785v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05291100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">25-years study (2000–2024) of extreme precipitation following heatwaves in the Middle East: Regional patterns, trends, and atmospheric drivers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elham Ghasemifar</w:t>
+                <w:t xml:space="preserve">Influence of secondary ice production on cloud and rain properties: analysis of the HYMEX IOP7a heavy-precipitation event</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Grzegorczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolfram Wobrock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Dziduch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Planche</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.atmosres.2025.108516⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 25 (17), pp.10403-10420. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-25-10403-2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05291100v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05251628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of secondary ice production on cloud and rain properties: analysis of the HYMEX IOP7a heavy-precipitation event</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Unraveling Ice Nucleating Particle Concentration Variability: Insights Into Source Emissions Origin and Parameterizations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Canzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Freney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Grzegorczyk</w:t>
+                <w:t xml:space="preserve">P. Grzegorczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wolfram Wobrock</w:t>
+                <w:t xml:space="preserve">J. Baray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aymeric Dziduch</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">L. Lacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 25 (17), pp.10403-10420. </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 130 (8), </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/acp-25-10403-2025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2024JD041258⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05251628v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05040252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling CO2 dispersion in the air during potential limnic eruption at the lake Pavin (France)</w:t>
+                <w:t xml:space="preserve">Arctic mixed-phase clouds simulated by the WRF model: Comparisons with ACLOUD radar and in situ airborne observations and sensitivity of microphysics properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victoria Rafflin</w:t>
+                <w:t xml:space="preserve">Diana Arteaga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Planche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Boudoire</w:t>
+                <w:t xml:space="preserve">Frédéric Tridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silvia Massaro</w:t>
+                <w:t xml:space="preserve">Régis Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel Stocchi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Antonio Costa</w:t>
+                <w:t xml:space="preserve">Antoine Baudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2024.108024⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.atmosres.2024.107471⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04466178v1</w:t>
+                <w:t xml:space="preserve">hal-04574295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arctic mixed-phase clouds simulated by the WRF model: Comparisons with ACLOUD radar and in situ airborne observations and sensitivity of microphysics properties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigating secondary ice production in a deep convective cloud with a 3D bin microphysics model: Part II - Effects on the cloud formation and development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Grzegorczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolfram Wobrock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Canzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diana Arteaga</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Laurence Niquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Tridon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antoine Baudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.atmosres.2024.107471⟩</w:t>
+              <w:t xml:space="preserve">, 2024, pp.107797. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.atmosres.2024.107797⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04574295v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04787194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating secondary ice production in a deep convective cloud with a 3D bin microphysics model: Part II - Effects on the cloud formation and development</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Evaluation of the representation of raindrop self-collection and breakup in two-moment bulk models using a multifrequency radar retrieval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Niquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Tridon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Grzegorczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Tridon</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Causse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Bordet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04787194v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04702615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the representation of raindrop self-collection and breakup in two-moment bulk models using a multifrequency radar retrieval</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Investigating secondary ice production in a deep convective cloud with a 3D bin microphysics model: Part I - Sensitivity study of microphysical processes representations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Grzegorczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolfram Wobrock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Canzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Niquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Tridon</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Bordet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Atmospheric Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.107774. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.atmosres.2024.107774⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04702615v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04775812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating secondary ice production in a deep convective cloud with a 3D bin microphysics model: Part I - Sensitivity study of microphysical processes representations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Tridon</w:t>
+                <w:t xml:space="preserve">Modelling CO2 dispersion in the air during potential limnic eruption at the lake Pavin (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Rafflin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Boudoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Massaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Stocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, pp.107774. </w:t>
+              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 447, pp.108024. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.atmosres.2024.107774⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2024.108024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04775812v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04466178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of Rain Estimates from Several Ground-Based Radar Networks and Satellite Products for Two Cases Observed over France in 2022</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Causse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Planche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1671,64 +1671,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Effect of Using a New Parameterization of Nucleation in the WRF-Chem Model on New Particle Formation in a Passive Volcanic Plume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Somayeh Arghavani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Rose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Banson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelia Lupascu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1792,51 +1792,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of several proxies to estimate sulfuric acid concentration under volcanic plume conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Rose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matti P Rissanen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1920,347 +1920,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03180376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The sensitivity of intense rainfall to aerosol particle loading – a comparison of bin-resolved microphysics modelling with observations of heavy precipitation from HyMeX IOP7a</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation of Two Cloud-Resolving Models Using Bin or Bulk Microphysics Representation for the HyMeX-IOP7a Heavy Precipitation Event</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Arteaga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Planche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Kagkara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfram Wobrock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Banson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/nhess-20-1469-2020⟩</w:t>
+              <w:t xml:space="preserve">Atmosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (11), pp.1177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/atmos11111177⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02904729v1</w:t>
+                <w:t xml:space="preserve">hal-03010814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of Two Cloud-Resolving Models Using Bin or Bulk Microphysics Representation for the HyMeX-IOP7a Heavy Precipitation Event</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Diana Arteaga</w:t>
+                <w:t xml:space="preserve">The sensitivity of intense rainfall to aerosol particle loading – a comparison of bin-resolved microphysics modelling with observations of heavy precipitation from HyMeX IOP7a</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Kagkara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolfram Wobrock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Planche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Flossmann</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmosphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 11 (11), pp.1177. </w:t>
+              <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20 (5), pp.1469-1483. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/atmos11111177⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/nhess-20-1469-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03010814v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02904729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the realism of the rain microphysics representation of a squall line in the WRF model. Part I: Evaluation with multi-frequency cloud radar Doppler spectra observations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Tridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Planche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamil Mroz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Banson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Battaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2324,64 +2324,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the realism of the rain microphysics representation of a squall line in the WRF model. Part II: Sensitivity studies on the rain Drop Size Distributions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Planche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Tridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Banson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Thompson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2873,51 +2873,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Labbouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël van Baelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Tridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Reverdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2994,64 +2994,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The continuous melting process in a cloud-scale model using a bin microphysics scheme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Planche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfram Wobrock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Flossmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quarterly Journal of the Royal Meteorological Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 140 (683), pp.1986 - 1996. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3098,77 +3098,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Small scale topography influence on the formation of three convective systems observed during COPS over the Vosges Mountains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Planche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfram Wobrock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Flossmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Tridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Labbouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3232,77 +3232,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The influence of aerosol particle number and hygroscopicity on the evolution of convective cloud systems and their precipitation: A numerical study based on the COPS observations on 12 August 2007</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Planche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfram Wobrock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Flossmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Tridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël van Baelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3379,64 +3379,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël van Baelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Pointin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfram Wobrock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Flossmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerhard Peters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3532,51 +3532,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Précipitations : observations et prévisions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Planche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Tridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Monier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3993,51 +3993,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529856v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Dommange" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elham Ghasemifar" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Planche" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Baray" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2026.108886" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040252v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Canzi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Freney" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Grzegorczyk" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Baray" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lacher" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024JD041258" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175785v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Rose" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Banson" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aura Lupascu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Salignat" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024JD042088" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291100v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mansour Almazroui" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irfan Ur Rashid" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2025.108516" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251628v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Grzegorczyk" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfram Wobrock" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Dziduch" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-25-10403-2025" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466178v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Rafflin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Boudoire" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Massaro" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Stocchi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Costa" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2024.108024" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574295v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Arteaga" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Tridon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Dupuy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Baudoux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2024.107471" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787194v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Canzi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Niquet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2024.107797" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702615v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Causse" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Bordet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775812v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2024.107774" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306116v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Buisson" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos14121726" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04014814v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Sellegri" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Harvey" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maija Peltola" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Saint-Macary" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theresa Barthelme&#223;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/bams-d-21-0063.1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501935v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somayeh Arghavani" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Lupascu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gouhier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos13010015" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180376v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matti P Rissanen" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siddharth Iyer" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Duplissy" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Yan" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-21-4541-2021" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904729v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Kagkara" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Flossmann" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-20-1469-2020" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03010814v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos11111177" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132651v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamil Mroz" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Battaglia" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/MWR-D-18-0018.1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132274v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Thompson" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Monier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/MWR-D-18-0019.1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076923v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Sahyoun" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Freney" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Brito" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JD028882" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01893498v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Mann" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Carslaw" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohit Dalvi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Marsham" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-17-3371-2017" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01893490v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul R. Field" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth S. Carslaw" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Hill" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.2497" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01893476v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Labbouz" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l van Baelen" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Reverdy" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hagen" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0941-2948/2013/0413" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01893484v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.2265" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01893478v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0941-2948/2013/0402" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01893472v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2010.05.003" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01893509v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Pointin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Peters" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/adgeo-20-25-2009" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893736v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00622980v2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011CLF22136" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03390352v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529856v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Dommange" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elham Ghasemifar" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Planche" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Baray" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2026.108886" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175785v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Rose" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Banson" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aura Lupascu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Salignat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024JD042088" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291100v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mansour Almazroui" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irfan Ur Rashid" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2025.108516" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251628v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Grzegorczyk" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfram Wobrock" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Dziduch" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-25-10403-2025" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040252v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Canzi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Freney" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Grzegorczyk" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Baray" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lacher" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024JD041258" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574295v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Arteaga" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Tridon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Dupuy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Baudoux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2024.107471" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787194v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Canzi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Niquet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2024.107797" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702615v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Causse" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Bordet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775812v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2024.107774" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466178v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Rafflin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Boudoire" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Massaro" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Stocchi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Costa" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2024.108024" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306116v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Buisson" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos14121726" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04014814v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Sellegri" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Harvey" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maija Peltola" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Saint-Macary" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theresa Barthelme&#223;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/bams-d-21-0063.1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501935v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somayeh Arghavani" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Lupascu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gouhier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos13010015" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180376v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matti P Rissanen" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siddharth Iyer" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Duplissy" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Yan" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-21-4541-2021" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03010814v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Kagkara" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos11111177" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904729v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Flossmann" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-20-1469-2020" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132651v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamil Mroz" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Battaglia" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/MWR-D-18-0018.1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132274v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Thompson" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Monier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/MWR-D-18-0019.1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076923v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Sahyoun" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Freney" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Brito" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JD028882" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01893498v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Mann" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Carslaw" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohit Dalvi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Marsham" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-17-3371-2017" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01893490v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul R. Field" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth S. Carslaw" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Hill" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.2497" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01893476v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Labbouz" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l van Baelen" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Reverdy" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hagen" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0941-2948/2013/0413" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01893484v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.2265" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01893478v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0941-2948/2013/0402" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01893472v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2010.05.003" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01893509v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Pointin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Peters" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/adgeo-20-25-2009" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893736v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00622980v2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011CLF22136" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03390352v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>