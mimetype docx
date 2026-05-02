--- v1 (2026-04-04)
+++ v2 (2026-05-02)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (26)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (27)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -217,3285 +217,3419 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05529856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Seawater Biological Activity on Sea Spray Aerosols (SSA) Number Concentration and Cloud Properties in WRF‐Chem—Case Studies on the Southern Ocean</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Widespread extreme precipitation events over Iran: Large-scale patterns and their associated global indices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elham Ghasemifar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémence Rose</w:t>
+                <w:t xml:space="preserve">Irfan Ur Rashid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Planche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Baray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Banson</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Romain Salignat</w:t>
+                <w:t xml:space="preserve">Mansour Almazroui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2024JD042088⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 337, pp.108937. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.atmosres.2026.108937⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05175785v1</w:t>
+                <w:t xml:space="preserve">hal-05593717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">25-years study (2000–2024) of extreme precipitation following heatwaves in the Middle East: Regional patterns, trends, and atmospheric drivers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elham Ghasemifar</w:t>
+                <w:t xml:space="preserve">Impact of Seawater Biological Activity on Sea Spray Aerosols (SSA) Number Concentration and Cloud Properties in WRF‐Chem—Case Studies on the Southern Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Rose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Banson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Planche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mansour Almazroui</w:t>
+                <w:t xml:space="preserve">Aura Lupascu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irfan Ur Rashid</w:t>
+                <w:t xml:space="preserve">Romain Salignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 130 (14), </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.atmosres.2025.108516⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2024JD042088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05291100v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05175785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of secondary ice production on cloud and rain properties: analysis of the HYMEX IOP7a heavy-precipitation event</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aymeric Dziduch</w:t>
+                <w:t xml:space="preserve">25-years study (2000–2024) of extreme precipitation following heatwaves in the Middle East: Regional patterns, trends, and atmospheric drivers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elham Ghasemifar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Planche</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Baray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mansour Almazroui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irfan Ur Rashid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-25-10403-2025⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.atmosres.2025.108516⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05251628v1</w:t>
+                <w:t xml:space="preserve">hal-05291100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unraveling Ice Nucleating Particle Concentration Variability: Insights Into Source Emissions Origin and Parameterizations</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of secondary ice production on cloud and rain properties: analysis of the HYMEX IOP7a heavy-precipitation event</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Grzegorczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolfram Wobrock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Dziduch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Planche</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2024JD041258⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 25 (17), pp.10403-10420. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-25-10403-2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05040252v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05251628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arctic mixed-phase clouds simulated by the WRF model: Comparisons with ACLOUD radar and in situ airborne observations and sensitivity of microphysics properties</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Antoine Baudoux</w:t>
+                <w:t xml:space="preserve">Unraveling Ice Nucleating Particle Concentration Variability: Insights Into Source Emissions Origin and Parameterizations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Canzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Freney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Grzegorczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Baray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.atmosres.2024.107471⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 130 (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2024JD041258⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04574295v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05040252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating secondary ice production in a deep convective cloud with a 3D bin microphysics model: Part II - Effects on the cloud formation and development</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Evaluation of the representation of raindrop self-collection and breakup in two-moment bulk models using a multifrequency radar retrieval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Niquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Tridon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Grzegorczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Tridon</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Causse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Bordet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04787194v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04702615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the representation of raindrop self-collection and breakup in two-moment bulk models using a multifrequency radar retrieval</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigating secondary ice production in a deep convective cloud with a 3D bin microphysics model: Part II - Effects on the cloud formation and development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Grzegorczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolfram Wobrock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Antoine Canzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Laurence Niquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Tridon</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Bordet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Atmospheric Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.107797. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.atmosres.2024.107797⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04702615v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04787194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating secondary ice production in a deep convective cloud with a 3D bin microphysics model: Part I - Sensitivity study of microphysical processes representations</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Arctic mixed-phase clouds simulated by the WRF model: Comparisons with ACLOUD radar and in situ airborne observations and sensitivity of microphysics properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Arteaga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Planche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Tridon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Baudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, pp.107774. </w:t>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.atmosres.2024.107774⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.atmosres.2024.107471⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04775812v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04574295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling CO2 dispersion in the air during potential limnic eruption at the lake Pavin (France)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Antonio Costa</w:t>
+                <w:t xml:space="preserve">Investigating secondary ice production in a deep convective cloud with a 3D bin microphysics model: Part I - Sensitivity study of microphysical processes representations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Grzegorczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolfram Wobrock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Canzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Niquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Tridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2024.108024⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.107774. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.atmosres.2024.107774⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04466178v1</w:t>
+                <w:t xml:space="preserve">hal-04775812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of Rain Estimates from Several Ground-Based Radar Networks and Satellite Products for Two Cases Observed over France in 2022</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Modelling CO2 dispersion in the air during potential limnic eruption at the lake Pavin (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Rafflin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Boudoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Massaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Stocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/atmos14121726⟩</w:t>
+              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 447, pp.108024. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2024.108024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04306116v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04466178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sea2Cloud: From Biogenic Emission Fluxes to Cloud Properties in the Southwest Pacific</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluation of Rain Estimates from Several Ground-Based Radar Networks and Satellite Products for Two Cases Observed over France in 2022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Causse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Planche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Buisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Baray</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of the American Meteorological Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1175/bams-d-21-0063.1⟩</w:t>
+              <w:t xml:space="preserve">Atmosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (12), pp.1726. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/atmos14121726⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">insu-04014814v2</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04306116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Effect of Using a New Parameterization of Nucleation in the WRF-Chem Model on New Particle Formation in a Passive Volcanic Plume</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Gouhier</w:t>
+                <w:t xml:space="preserve">Sea2Cloud: From Biogenic Emission Fluxes to Cloud Properties in the Southwest Pacific</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Sellegri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mike Harvey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maija Peltola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Saint-Macary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theresa Barthelmeß</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/atmos13010015⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of the American Meteorological Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 104 (5), pp.E1017-E1043. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1175/bams-d-21-0063.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03501935v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04014814v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of several proxies to estimate sulfuric acid concentration under volcanic plume conditions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">The Effect of Using a New Parameterization of Nucleation in the WRF-Chem Model on New Particle Formation in a Passive Volcanic Plume</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Somayeh Arghavani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Rose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Chao Yan</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Banson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelia Lupascu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-21-4541-2021⟩</w:t>
+              <w:t xml:space="preserve">Atmosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (1), pp.15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/atmos13010015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03180376v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03501935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of Two Cloud-Resolving Models Using Bin or Bulk Microphysics Representation for the HyMeX-IOP7a Heavy Precipitation Event</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sandra Banson</w:t>
+                <w:t xml:space="preserve">Investigation of several proxies to estimate sulfuric acid concentration under volcanic plume conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Rose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matti P Rissanen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siddharth Iyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Duplissy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chao Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/atmos11111177⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21 (6), pp.4541 - 4560. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-21-4541-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03010814v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03180376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The sensitivity of intense rainfall to aerosol particle loading – a comparison of bin-resolved microphysics modelling with observations of heavy precipitation from HyMeX IOP7a</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">Evaluation of Two Cloud-Resolving Models Using Bin or Bulk Microphysics Representation for the HyMeX-IOP7a Heavy Precipitation Event</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Arteaga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Planche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Kagkara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfram Wobrock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Banson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/nhess-20-1469-2020⟩</w:t>
+              <w:t xml:space="preserve">Atmosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (11), pp.1177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/atmos11111177⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02904729v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03010814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the realism of the rain microphysics representation of a squall line in the WRF model. Part I: Evaluation with multi-frequency cloud radar Doppler spectra observations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Tridon</w:t>
+                <w:t xml:space="preserve">The sensitivity of intense rainfall to aerosol particle loading – a comparison of bin-resolved microphysics modelling with observations of heavy precipitation from HyMeX IOP7a</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Kagkara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolfram Wobrock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Planche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Flossmann</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Weather Review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1175/MWR-D-18-0018.1⟩</w:t>
+              <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20 (5), pp.1469-1483. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/nhess-20-1469-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02132651v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02904729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the realism of the rain microphysics representation of a squall line in the WRF model. Part II: Sensitivity studies on the rain Drop Size Distributions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the realism of the rain microphysics representation of a squall line in the WRF model. Part I: Evaluation with multi-frequency cloud radar Doppler spectra observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Tridon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Planche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamil Mroz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Banson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marie Monier</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Battaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monthly Weather Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1175/MWR-D-18-0019.1⟩</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1175/MWR-D-18-0018.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02132274v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02132651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of new particle formation within Etna and Stromboli volcanic plumes and its parameterization from airborne in‐situ measurements</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Gouhier</w:t>
+                <w:t xml:space="preserve">On the realism of the rain microphysics representation of a squall line in the WRF model. Part II: Sensitivity studies on the rain Drop Size Distributions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Planche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Tridon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Banson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Thompson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Monier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
+              <w:t xml:space="preserve">Monthly Weather Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2018JD028882⟩</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1175/MWR-D-18-0019.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02076923v2</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02132274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial and temporal CCN variations in convection-permitting aerosol microphysics simulations in an idealised marine tropical domain</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">John Marsham</w:t>
+                <w:t xml:space="preserve">Evidence of new particle formation within Etna and Stromboli volcanic plumes and its parameterization from airborne in‐situ measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maher Sahyoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyn Freney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Brito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Duplissy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-17-3371-2017⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2018JD028882⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01893498v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02076923v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Precipitation sensitivity to autoconversion rate in a numerical weather-prediction model</w:t>
+                <w:t xml:space="preserve">Spatial and temporal CCN variations in convection-permitting aerosol microphysics simulations in an idealised marine tropical domain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Planche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graham Mann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Kenneth Carslaw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohit Dalvi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">John Marsham</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Adrian Hill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quarterly Journal of the Royal Meteorological Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/qj.2497⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 17 (5), pp.3371 - 3384. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-17-3371-2017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01893490v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01893498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Precipitation on the lee side of the Vosges Mountains: Multi-instrumental study of one case from the COPS campaign</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Hagen</w:t>
+                <w:t xml:space="preserve">Precipitation sensitivity to autoconversion rate in a numerical weather-prediction model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Planche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Marsham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul R. Field</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenneth S. Carslaw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Hill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meteorologische Zeitschrift</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1127/0941-2948/2013/0413⟩</w:t>
+              <w:t xml:space="preserve">Quarterly Journal of the Royal Meteorological Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 141 (691), pp.2032 - 2044. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/qj.2497⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01893476v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01893490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The continuous melting process in a cloud-scale model using a bin microphysics scheme</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Precipitation on the lee side of the Vosges Mountains: Multi-instrumental study of one case from the COPS campaign</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Labbouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël van Baelen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Tridon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Reverdy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hagen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quarterly Journal of the Royal Meteorological Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 140 (683), pp.1986 - 1996. </w:t>
+              <w:t xml:space="preserve">Meteorologische Zeitschrift</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 22 (4), pp.413 - 432. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/qj.2265⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1127/0941-2948/2013/0413⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01893484v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01893476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Small scale topography influence on the formation of three convective systems observed during COPS over the Vosges Mountains</w:t>
+                <w:t xml:space="preserve">The continuous melting process in a cloud-scale model using a bin microphysics scheme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Planche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfram Wobrock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Flossmann</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meteorologische Zeitschrift</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 22 (4), pp.395 - 411. </w:t>
+              <w:t xml:space="preserve">Quarterly Journal of the Royal Meteorological Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 140 (683), pp.1986 - 1996. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1127/0941-2948/2013/0402⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/qj.2265⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01893478v1</w:t>
+                <w:t xml:space="preserve">hal-01893484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The influence of aerosol particle number and hygroscopicity on the evolution of convective cloud systems and their precipitation: A numerical study based on the COPS observations on 12 August 2007</w:t>
+                <w:t xml:space="preserve">Small scale topography influence on the formation of three convective systems observed during COPS over the Vosges Mountains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Planche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfram Wobrock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Flossmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Tridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Joël van Baelen</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Labbouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 98 (1), pp.40 - 56. </w:t>
+              <w:t xml:space="preserve">Meteorologische Zeitschrift</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 22 (4), pp.395 - 411. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.atmosres.2010.05.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1127/0941-2948/2013/0402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01893472v1</w:t>
+                <w:t xml:space="preserve">hal-01893478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The influence of aerosol particle number and hygroscopicity on the evolution of convective cloud systems and their precipitation: A numerical study based on the COPS observations on 12 August 2007</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Planche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolfram Wobrock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Flossmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Tridon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël van Baelen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atmospheric Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 98 (1), pp.40 - 56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.atmosres.2010.05.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01893472v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Precipitation and microphysical studies with a low cost high resolution X-band radar: an innovative project prospective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël van Baelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Pointin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfram Wobrock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Flossmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerhard Peters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Geosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 20, pp.25-32. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/adgeo-20-25-2009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01893509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3505,137 +3639,137 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Précipitations : observations et prévisions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Planche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Tridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Monier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël van Baelen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Des Volcans aux nuages - L'observatoire de Physique du Globe de Clermont-Ferrand (Vol2)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01893736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3645,100 +3779,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement et évaluation d'un modèle tridimensionnel de nuage mixte à microphysique détaillée : application aux précipitations orographiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Planche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de la Terre. Université Blaise Pascal - Clermont-Ferrand II, 2011. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2011CLF22136⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00622980v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3748,105 +3882,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microphysique des nuages convectifs - Interactions aérosols-nuages-précipitations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Planche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Océan, Atmosphère. Université Clermont Auvergne (UCA), 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03390352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId128"/>
+      <w:footerReference w:type="default" r:id="rId130"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3993,51 +4127,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529856v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Dommange" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elham Ghasemifar" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Planche" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Baray" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2026.108886" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175785v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Rose" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Banson" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aura Lupascu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Salignat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024JD042088" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291100v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mansour Almazroui" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irfan Ur Rashid" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2025.108516" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251628v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Grzegorczyk" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfram Wobrock" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Dziduch" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-25-10403-2025" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040252v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Canzi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Freney" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Grzegorczyk" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Baray" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lacher" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024JD041258" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574295v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Arteaga" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Tridon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Dupuy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Baudoux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2024.107471" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787194v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Canzi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Niquet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2024.107797" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702615v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Causse" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Bordet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775812v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2024.107774" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466178v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Rafflin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Boudoire" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Massaro" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Stocchi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Costa" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2024.108024" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306116v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Buisson" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos14121726" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04014814v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Sellegri" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Harvey" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maija Peltola" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Saint-Macary" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theresa Barthelme&#223;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/bams-d-21-0063.1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501935v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somayeh Arghavani" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Lupascu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gouhier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos13010015" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180376v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matti P Rissanen" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siddharth Iyer" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Duplissy" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Yan" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-21-4541-2021" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03010814v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Kagkara" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos11111177" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904729v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Flossmann" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-20-1469-2020" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132651v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamil Mroz" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Battaglia" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/MWR-D-18-0018.1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132274v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Thompson" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Monier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/MWR-D-18-0019.1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076923v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Sahyoun" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Freney" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Brito" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JD028882" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01893498v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Mann" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Carslaw" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohit Dalvi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Marsham" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-17-3371-2017" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01893490v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul R. Field" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth S. Carslaw" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Hill" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.2497" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01893476v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Labbouz" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l van Baelen" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Reverdy" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hagen" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0941-2948/2013/0413" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01893484v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.2265" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01893478v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0941-2948/2013/0402" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01893472v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2010.05.003" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01893509v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Pointin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Peters" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/adgeo-20-25-2009" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893736v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00622980v2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011CLF22136" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03390352v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529856v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Dommange" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elham Ghasemifar" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Planche" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Baray" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2026.108886" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593717v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irfan Ur Rashid" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mansour Almazroui" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2026.108937" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175785v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Rose" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Banson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aura Lupascu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Salignat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024JD042088" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291100v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2025.108516" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251628v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Grzegorczyk" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfram Wobrock" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Dziduch" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-25-10403-2025" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040252v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Canzi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Freney" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Grzegorczyk" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Baray" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lacher" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024JD041258" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702615v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Niquet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Tridon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Causse" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Bordet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787194v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Canzi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2024.107797" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574295v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Arteaga" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Dupuy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Baudoux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2024.107471" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775812v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2024.107774" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466178v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Rafflin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Boudoire" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Massaro" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Stocchi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Costa" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2024.108024" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306116v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Buisson" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos14121726" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04014814v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Sellegri" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Harvey" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maija Peltola" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Saint-Macary" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theresa Barthelme&#223;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/bams-d-21-0063.1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501935v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somayeh Arghavani" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Lupascu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gouhier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos13010015" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180376v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matti P Rissanen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siddharth Iyer" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Duplissy" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Yan" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-21-4541-2021" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03010814v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Kagkara" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos11111177" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904729v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Flossmann" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-20-1469-2020" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132651v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamil Mroz" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Battaglia" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/MWR-D-18-0018.1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132274v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Thompson" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Monier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/MWR-D-18-0019.1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076923v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Sahyoun" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Freney" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Brito" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JD028882" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01893498v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Mann" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Carslaw" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohit Dalvi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Marsham" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-17-3371-2017" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01893490v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul R. Field" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth S. Carslaw" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Hill" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.2497" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01893476v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Labbouz" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l van Baelen" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Reverdy" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hagen" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0941-2948/2013/0413" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01893484v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.2265" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01893478v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0941-2948/2013/0402" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01893472v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2010.05.003" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01893509v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Pointin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Peters" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/adgeo-20-25-2009" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893736v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00622980v2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011CLF22136" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03390352v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>