--- v2 (2026-05-02)
+++ v3 (2026-05-25)
@@ -100,278 +100,278 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climatology of long-term extreme precipitation using rain gauges data over France</w:t>
+                <w:t xml:space="preserve">Widespread extreme precipitation events over Iran: Large-scale patterns and their associated global indices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Dommange</w:t>
+                <w:t xml:space="preserve">Elham Ghasemifar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elham Ghasemifar</w:t>
+                <w:t xml:space="preserve">Irfan Ur Rashid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Planche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Baray</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mansour Almazroui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, 336, pp.108886. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.atmosres.2026.108886⟩</w:t>
+              <w:t xml:space="preserve">, 2026, 337, pp.108937. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.atmosres.2026.108937⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05529856v1</w:t>
+                <w:t xml:space="preserve">hal-05593717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Widespread extreme precipitation events over Iran: Large-scale patterns and their associated global indices</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Climatology of long-term extreme precipitation using rain gauges data over France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Dommange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elham Ghasemifar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Planche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Baray</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, 337, pp.108937. </w:t>
+              <w:t xml:space="preserve">, 2026, 336, pp.108886. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.atmosres.2026.108937⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.atmosres.2026.108886⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05593717v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05529856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Seawater Biological Activity on Sea Spray Aerosols (SSA) Number Concentration and Cloud Properties in WRF‐Chem—Case Studies on the Southern Ocean</w:t>
               </w:r>
@@ -491,103 +491,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">25-years study (2000–2024) of extreme precipitation following heatwaves in the Middle East: Regional patterns, trends, and atmospheric drivers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elham Ghasemifar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Planche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Baray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mansour Almazroui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irfan Ur Rashid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
@@ -870,420 +870,420 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05040252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the representation of raindrop self-collection and breakup in two-moment bulk models using a multifrequency radar retrieval</w:t>
+                <w:t xml:space="preserve">Arctic mixed-phase clouds simulated by the WRF model: Comparisons with ACLOUD radar and in situ airborne observations and sensitivity of microphysics properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Niquet</w:t>
+                <w:t xml:space="preserve">Diana Arteaga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Planche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Tridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Causse</w:t>
+                <w:t xml:space="preserve">Régis Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Bordet</w:t>
+                <w:t xml:space="preserve">Antoine Baudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Atmospheric Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.atmosres.2024.107471⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04702615v1</w:t>
+                <w:t xml:space="preserve">hal-04574295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating secondary ice production in a deep convective cloud with a 3D bin microphysics model: Part II - Effects on the cloud formation and development</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation of the representation of raindrop self-collection and breakup in two-moment bulk models using a multifrequency radar retrieval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Niquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Tridon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Grzegorczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Tridon</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Causse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Bordet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04787194v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04702615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arctic mixed-phase clouds simulated by the WRF model: Comparisons with ACLOUD radar and in situ airborne observations and sensitivity of microphysics properties</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Céline Planche</w:t>
+                <w:t xml:space="preserve">Investigating secondary ice production in a deep convective cloud with a 3D bin microphysics model: Part II - Effects on the cloud formation and development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Grzegorczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolfram Wobrock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Canzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Niquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Tridon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antoine Baudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">, 2024, pp.107797. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.atmosres.2024.107471⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.atmosres.2024.107797⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04574295v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04787194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating secondary ice production in a deep convective cloud with a 3D bin microphysics model: Part I - Sensitivity study of microphysical processes representations</w:t>
               </w:r>
@@ -1295,64 +1295,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Grzegorczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfram Wobrock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Canzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Niquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Tridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1537,51 +1537,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of Rain Estimates from Several Ground-Based Radar Networks and Satellite Products for Two Cases Observed over France in 2022</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Causse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Planche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2060,51 +2060,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of Two Cloud-Resolving Models Using Bin or Bulk Microphysics Representation for the HyMeX-IOP7a Heavy Precipitation Event</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Arteaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Planche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4127,51 +4127,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529856v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Dommange" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elham Ghasemifar" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Planche" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Baray" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2026.108886" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593717v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irfan Ur Rashid" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mansour Almazroui" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2026.108937" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175785v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Rose" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Banson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aura Lupascu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Salignat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024JD042088" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291100v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2025.108516" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251628v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Grzegorczyk" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfram Wobrock" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Dziduch" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-25-10403-2025" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040252v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Canzi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Freney" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Grzegorczyk" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Baray" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lacher" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024JD041258" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702615v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Niquet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Tridon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Causse" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Bordet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787194v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Canzi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2024.107797" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574295v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Arteaga" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Dupuy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Baudoux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2024.107471" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775812v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2024.107774" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466178v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Rafflin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Boudoire" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Massaro" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Stocchi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Costa" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2024.108024" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306116v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Buisson" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos14121726" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04014814v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Sellegri" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Harvey" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maija Peltola" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Saint-Macary" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theresa Barthelme&#223;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/bams-d-21-0063.1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501935v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somayeh Arghavani" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Lupascu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gouhier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos13010015" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180376v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matti P Rissanen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siddharth Iyer" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Duplissy" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Yan" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-21-4541-2021" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03010814v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Kagkara" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos11111177" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904729v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Flossmann" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-20-1469-2020" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132651v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamil Mroz" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Battaglia" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/MWR-D-18-0018.1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132274v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Thompson" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Monier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/MWR-D-18-0019.1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076923v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Sahyoun" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Freney" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Brito" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JD028882" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01893498v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Mann" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Carslaw" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohit Dalvi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Marsham" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-17-3371-2017" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01893490v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul R. Field" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth S. Carslaw" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Hill" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.2497" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01893476v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Labbouz" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l van Baelen" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Reverdy" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hagen" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0941-2948/2013/0413" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01893484v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.2265" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01893478v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0941-2948/2013/0402" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01893472v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2010.05.003" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01893509v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Pointin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Peters" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/adgeo-20-25-2009" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893736v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00622980v2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011CLF22136" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03390352v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593717v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elham Ghasemifar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irfan Ur Rashid" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Planche" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Baray" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mansour Almazroui" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2026.108937" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529856v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Dommange" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2026.108886" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175785v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Rose" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Banson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aura Lupascu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Salignat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024JD042088" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291100v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2025.108516" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251628v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Grzegorczyk" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfram Wobrock" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Dziduch" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-25-10403-2025" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040252v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Canzi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Freney" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Grzegorczyk" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Baray" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lacher" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024JD041258" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574295v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Arteaga" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Tridon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Dupuy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Baudoux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2024.107471" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702615v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Niquet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Causse" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Bordet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787194v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Canzi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2024.107797" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775812v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2024.107774" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466178v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Rafflin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Boudoire" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Massaro" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Stocchi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Costa" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2024.108024" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306116v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Buisson" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos14121726" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04014814v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Sellegri" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Harvey" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maija Peltola" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Saint-Macary" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theresa Barthelme&#223;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/bams-d-21-0063.1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501935v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somayeh Arghavani" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Lupascu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gouhier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos13010015" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180376v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matti P Rissanen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siddharth Iyer" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Duplissy" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Yan" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-21-4541-2021" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03010814v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Kagkara" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos11111177" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904729v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Flossmann" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-20-1469-2020" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132651v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamil Mroz" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Battaglia" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/MWR-D-18-0018.1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132274v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Thompson" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Monier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/MWR-D-18-0019.1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076923v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Sahyoun" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Freney" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Brito" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JD028882" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01893498v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Mann" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Carslaw" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohit Dalvi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Marsham" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-17-3371-2017" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01893490v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul R. Field" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth S. Carslaw" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Hill" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.2497" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01893476v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Labbouz" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l van Baelen" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Reverdy" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hagen" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0941-2948/2013/0413" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01893484v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.2265" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01893478v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0941-2948/2013/0402" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01893472v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2010.05.003" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01893509v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Pointin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Peters" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/adgeo-20-25-2009" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893736v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00622980v2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011CLF22136" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03390352v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>