--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -1760,559 +1760,559 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03477927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of grape variety, berry maturity and size on the extractability of skin polyphenols during model wine-like maceration experiments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elissa Abi-Habib</w:t>
+                <w:t xml:space="preserve">Structural characteristics of Saccharomyces cerevisiae mannoproteins: Impact of their polysaccharide part</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saul Assunção Bicca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Poncet-Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Carrillo</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Williams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Mekoue Nguela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Doco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Science of Food and Agriculture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jsfa.10955⟩</w:t>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 277, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2021.118758⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03018689v1</w:t>
+                <w:t xml:space="preserve">hal-03428729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural characteristics of Saccharomyces cerevisiae mannoproteins: Impact of their polysaccharide part</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Saul Assunção Bicca</w:t>
+                <w:t xml:space="preserve">Impact of grape variety, berry maturity and size on the extractability of skin polyphenols during model wine-like maceration experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elissa Abi-Habib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Poncet-Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Julie Mekoue Nguela</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Roi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Carrillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Doco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 277, </w:t>
+              <w:t xml:space="preserve">Journal of the Science of Food and Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 101, pp.3257-3269. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2021.118758⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jsfa.10955⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03428729v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03018689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wine Thermosensitive Proteins Adsorb First and Better on Bentonite during Fining: Practical Implications and Proposition of Alternative Heat Tests</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La déstabilisation colloïdale des boissons limpides : recherche sur les mécanismes impliqués et développement d'itinéraires technologiques de prévention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Rémi Bauduin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Poupard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cottereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Eric Meistermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jafc.0c00094⟩</w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 79, pp.49-59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15454/gyp6-wz96⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02888974v1</w:t>
+                <w:t xml:space="preserve">hal-02919985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La déstabilisation colloïdale des boissons limpides : recherche sur les mécanismes impliqués et développement d'itinéraires technologiques de prévention</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rémi Bauduin</w:t>
+                <w:t xml:space="preserve">Wine Thermosensitive Proteins Adsorb First and Better on Bentonite during Fining: Practical Implications and Proposition of Alternative Heat Tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Vernhet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Meistermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Poupard</w:t>
+                <w:t xml:space="preserve">Patrick Chemardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Cottereau</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Celine Poncet-Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 79, pp.49-59. </w:t>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 68 (47), pp.13450-13458. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15454/gyp6-wz96⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jafc.0c00094⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02919985v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02888974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multimethod Approach for Extensive Characterization of Gallnut Tannin Extracts</w:t>
               </w:r>
@@ -2350,51 +2350,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Hallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Meudec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Williams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 68 (47), pp.13426-13438. </w:t>
@@ -2566,64 +2566,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions of grape tannins and wine polyphenols with a yeast protein extract, mannoproteins and β-glucan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Mekoue Nguela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Poncet-Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Sieczkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2677,287 +2677,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01496813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grape seed and apple tannins : Emulsifying and antioxidant properties</w:t>
+                <w:t xml:space="preserve">Protein/polysaccharide interactions and their impact on haze formation in white wines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Cruz Figueroa-Espinoza</w:t>
+                <w:t xml:space="preserve">Marie Dufrechou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Doco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Poncet-Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andréa Zafimahova</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Celine Poncet-Legrand</w:t>
+                <w:t xml:space="preserve">Francois Xavier Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Vernhet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2015.01.056⟩</w:t>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 63 (45), pp.10042-10053. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jafc.5b02546⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01506367v1</w:t>
+                <w:t xml:space="preserve">hal-01506446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protein/polysaccharide interactions and their impact on haze formation in white wines</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Grape seed and apple tannins : Emulsifying and antioxidant properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Cruz Figueroa-Espinoza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andréa Zafimahova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Dufrechou</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Pedro G. Maldonado Alvarado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dubreucq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Poncet-Legrand</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aude Vernhet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 63 (45), pp.10042-10053. </w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 178, pp.38-44. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jafc.5b02546⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2015.01.056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01506446v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01506367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact de l’autoxydation sur les propriétés des tanins</w:t>
               </w:r>
@@ -2969,51 +2969,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Vernhet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Carrillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Poncet-Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française d'Oenologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 271, pp.22-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3051,51 +3051,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprendre les interactions physico-chimiques des tanins et leur impact sur les caractéristiques des vins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Vernhet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Poncet-Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Dossiers d'Agropolis International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 21 (Vigne et Vin), pp.32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3146,51 +3146,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Vernhet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Carrillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Poncet-Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 62 (31), pp.7833-7842. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3224,51 +3224,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pourquoi s’intéresser aux colloïdes et macromolécules en œnologie ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Poncet-Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 41 (151), pp.47-49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3427,103 +3427,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">White wine proteins: how does the pH affect their conformation at room temperature?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Dufrechou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Vernhet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Roblin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Xavier Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Poncet-Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 29 (33), pp.10475-10482. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3557,77 +3557,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stability of white wine proteins: combined effect of pH, ionic strength, and temperature on their aggregation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Dufrechou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Poncet-Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Xavier Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Vernhet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3726,51 +3726,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cabane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fulcrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dubreucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 401 (5), pp.1563-1573. </w:t>
@@ -3820,51 +3820,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tannin oxidation: intra- versus intermolecular reactions.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Poncet-Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cabane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3967,51 +3967,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aggregation of a proline-rich protein induced by epigallocatechin gallate and condensed tannins: Effect of protein glycosylation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Poncet-Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cabane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4083,51 +4083,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions between flavan-3-ols and poly (L-proline) studied by isothermal titration calorimetry: Effect of the tannin structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Poncet-Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4212,77 +4212,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inhibition of grape seed tannin aggregation by wine mannoproteins: effect of polysaccharide molecular weight</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Poncet-Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Doco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Williams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Vernhet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4333,51 +4333,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions between a non glycosylated human proline-rich protein and flavan-3-ols are affected by protein concentration and polyphenol/protein ratio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Poncet-Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Imberty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4492,51 +4492,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drazen Zanchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Vernhet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Poncet-Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Cartalade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4926,51 +4926,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erika Salas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fulcrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Poncet-Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Meudec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5060,51 +5060,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Salas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vessela Atanasova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Poncet-Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Meudec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5180,51 +5180,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure determination and color properties of a new directly linked flavanol-anthocyanin dimer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Poncet-Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erika Salas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5316,315 +5316,315 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02682597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flavan-3-ol aggregation in model ethanolic solutions: incidence of polyphenol structure, concentration, ethanol content and ionic strength</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Properties of a novel magnetized alginate for magnetic resonance imaging.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feng Shen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Poncet-Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sat Somers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Slade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Yip</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/la034927z⟩</w:t>
+              <w:t xml:space="preserve">Biotechnology and Bioengineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 83 (3), pp.282-292. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/bit.10674⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02682601v1</w:t>
+                <w:t xml:space="preserve">hal-02682610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Properties of a novel magnetized alginate for magnetic resonance imaging.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Flavan-3-ol aggregation in model ethanolic solutions: incidence of polyphenol structure, concentration, ethanol content and ionic strength</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Poncet-Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Andrea Slade</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Cartalade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christopher Yip</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Luc Putaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique V. Cheynier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Vernhet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biotechnology and Bioengineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 83 (3), pp.282-292. </w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 19 (26), pp.10563-10572. </w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/bit.10674⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/la034927z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02682610v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02682601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syntheses of raspberrylike silica/polystyrene materials</w:t>
               </w:r>
@@ -5756,51 +5756,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface Modification of colloidal Silica Particles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Poncet-Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Bordes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5872,51 +5872,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solution Properties of Hydrophobically-modified Copolymers of N-Isopropylacrylamide and N-L-Valine Acrylamide: A Study by Fluorescence Spectroscopy and Microcalorimetry.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Poncet-Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fm Winnik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5963,51 +5963,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rheological behaviour of colloidal dispersions of hydrophobic particles stabilised in water by amphiphilic polyelectrolytes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Poncet-Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Lafuma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6118,51 +6118,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.A.M. Besseling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.A. Cohen Stuart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Poncet-Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 209 (1), pp.129-135. </w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6196,51 +6196,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ellipsometric Study of the Adsorption of Hydrophobically Modified Polyacrylates at Hydrophobic Surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Poncet-Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fredrik Tiberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6968,385 +6968,385 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04167508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions Mannoprotéines-Polyphénols: Impact de la structure polysaccharidique?</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The role of the cell wall composition in the extraction of anthocyanins and tannins from grape berries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Boulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elissa Abi-Habib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Carrillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Roi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Verbaere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. Journée Scientifique de la Vigne et du Vin - JSVV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Montpellier, France</w:t>
+              <w:t xml:space="preserve">In Vino Analytica Scientia 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Neustadt, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04167498v1</w:t>
+                <w:t xml:space="preserve">hal-03713022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of aspects of the polysaccharide structure of mannoproteins on their interactions with Enological Tannins</w:t>
+                <w:t xml:space="preserve">Interactions Mannoprotéines-Polyphénols: Impact de la structure polysaccharidique?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saul Assunção Bicca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Poncet-Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Doco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Vernhet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. International Conference Wine Active Compounds. WAC 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Dijon, France</w:t>
+              <w:t xml:space="preserve">13. Journée Scientifique de la Vigne et du Vin - JSVV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04167117v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04167498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of the cell wall composition in the extraction of anthocyanins and tannins from grape berries</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Verbaere</w:t>
+                <w:t xml:space="preserve">Impact of aspects of the polysaccharide structure of mannoproteins on their interactions with Enological Tannins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saul Assunção Bicca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Poncet-Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Sieczkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Mekoue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Doco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In Vino Analytica Scientia 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Neustadt, Germany</w:t>
+              <w:t xml:space="preserve">5. International Conference Wine Active Compounds. WAC 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03713022v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04167117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of grape variety, berry maturity and size on the extractability of skin polyphenols during model wine-like maceration experiments</w:t>
               </w:r>
@@ -7470,77 +7470,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The affinity of white wine proteins for bentonite is dependent on the wine composition and is directly related to their thermal stability / sensitivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Poncet-Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Meistermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Chemardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Vernhet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7578,90 +7578,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Some applications coming from a new method to concentrate proteins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Chemardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Poncet-Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Roi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Xavier Sauvage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. International Symposium on Macromolecules and Secondary Metabolites of Grapevine and Wine (Macrowine 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Changins, Switzerland. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7686,77 +7686,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions of grape proanthocyanidins and wine polyphenols with yeast protein extract, mannoproteins an beta-glucans: isothermal titration calorimetry and dynamic light scattering studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Mekoue Nguela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Vernhet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Poncet-Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Sieczkowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7794,64 +7794,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions of grape proanthocyanidins and wine polyphenols with yeast protein extract</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Mekoue Nguela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Poncet-Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Sieczowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7932,51 +7932,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How do polysaccharides affect tannin/protein interactions: a study by Isothermal Titration Microcalorimetry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wichien Sriwichai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Poncet-Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Vernhet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8008,325 +8008,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01985341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of polysaccharides on tannin/protein interactions: a study by Isothermal Titration Microcalorimetry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wichien Sriwichai</w:t>
+                <w:t xml:space="preserve">Interactions of grape proanthocyanidins and wine polyphenols with yeast extract</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Mekoue Nguela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Poncet-Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Sieczkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Roi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Vernhet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline Poncet-Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Macrowine 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Stellenbosch, South Africa. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02154381v1</w:t>
+                <w:t xml:space="preserve">hal-01985342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions of grape proanthocyanidins and wine polyphenols with yeast extract</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Roi</w:t>
+                <w:t xml:space="preserve">Effect of polysaccharides on tannin/protein interactions: a study by Isothermal Titration Microcalorimetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wichien Sriwichai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Vernhet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Poncet-Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Macrowine 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Stellenbosch, South Africa. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01985342v1</w:t>
+                <w:t xml:space="preserve">hal-02154381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of grape seeds tannins as emulsion stabilisers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Cruz Figueroa-Espinoza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Zafimahova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Gustavo Maldonado-Alvarado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dubreucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Poncet-Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. Tannin Conference/58th International Congress and Annual Meeting of the Society for Medical Plant and Natural Product Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8580,734 +8580,734 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the impact of yeast derivatives on aromatic and sensory profiles of white and red wines: a multifactorial analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurie Favieres</w:t>
+                <w:t xml:space="preserve">Exploring the dynamic between Yeast Mannoproteins Structure and Wine Stability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saul Assunção Bicca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Sieczkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Poncet-Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Valérie Nolleau</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Doco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. In Vino Analytica Scientia (IVAS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Davis, United States</w:t>
+              <w:t xml:space="preserve">45. World Congress of Vine and Wine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04645485v1</w:t>
+                <w:t xml:space="preserve">hal-04947714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the dynamic between Yeast Mannoproteins Structure and Wine Stability</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rémi Schneider</w:t>
+                <w:t xml:space="preserve">Exploring the impact of yeast derivatives on aromatic and sensory profiles of white and red wines: a multifactorial analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Favieres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Poncet-Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thierry Doco</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Vernhet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teddy Godet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Nolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">45. World Congress of Vine and Wine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Dijon, France</w:t>
+              <w:t xml:space="preserve">13. In Vino Analytica Scientia (IVAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Davis, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04947714v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04645485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of enological oak tannin extracts by multi-analytical methods approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Hallé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Pascotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Watrelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aurelie Roland</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Roland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Meudec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congress of the American Society of Enology and Viticulture 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Napa, United States</w:t>
+              <w:t xml:space="preserve">9. International Macrowine Conference on Macromolecules and Secondary Metabolites of Vine and Wine (Oeno Macrowine 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04167956v1</w:t>
+                <w:t xml:space="preserve">hal-04167983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the influence of S. cerevisiae mannoproteins in wine astringency and the impact of their polysaccharide structure</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thierry Doco</w:t>
+                <w:t xml:space="preserve">Characterization of enological oak tannin extracts by multi-analytical methods approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Pascotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Hallé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Watrelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Roland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Meudec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congress of the American Society of Enology and Viticulture 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Napa, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04159223v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04167956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of enological oak tannin extracts by multi-analytical methods approach</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Meudec</w:t>
+                <w:t xml:space="preserve">Exploring the influence of S. cerevisiae mannoproteins in wine astringency and the impact of their polysaccharide structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saul Assunção Bicca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Poncet-Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Williams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Mekoue Nguela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Doco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. International Macrowine Conference on Macromolecules and Secondary Metabolites of Vine and Wine (Oeno Macrowine 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Congress of the American Society of Enology and Viticulture 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Napa, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04167983v1</w:t>
+                <w:t xml:space="preserve">hal-04159223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuning the pH during the fermentation has a strong effect on the wine protein composition and the stability of the resulting white wines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Meistermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Vernhet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cottereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Chemardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. International Symposium on Macromolecules and Secondary Metabolites of Grapevine and Wine (Macrowine 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Online, Italy</w:t>
@@ -9457,77 +9457,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intérêt de l’utilisation des dérivés de levure en œnologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Mekoue Nguela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Sieczkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Poncet-Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Roi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9595,90 +9595,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of grape seeds tannins as emulsion stabilisers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Cruz Figueroa-Espinoza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Zafimahova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Gustavo Maldonado-Alvarado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dubreucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Poncet-Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICP2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Montpellier, France. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10008,51 +10008,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colloïdes et Macromolécules dans le contexte oenologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Poncet-Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre. Université Montpellier 2 (Sciences et Techniques), 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10326,51 +10326,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D07E5ACA"/>
+    <w:nsid w:val="ACE206AC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10557,51 +10557,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/celine-poncet-legrand" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8459-1415" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/164802983" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05082477v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Pascotto" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Hall&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude A Watrelot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Roland" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Meudec" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2025.59.2.8437" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05076552v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saul Assun&#231;&#227;o Bicca" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sieczkowski" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Schneider" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mekoue" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Poncet-Legrand" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2025.123770" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05219753v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Favieres" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bastien" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Doco" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Vernhet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2025.59.3.9264" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04929632v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Boulet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agnes Ducasse" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elissa Abi-Habib" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Gall" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2025.59.1.8286" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04445767v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cheynier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2024.58.1.7793" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04575978v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Scalzini" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Carillo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Roi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric V&#233;ran" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2023.109605" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04189126v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2023.136160" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065678v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenqiang Zhao" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siobhan Staunton" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Quiquampoix" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.2c09310" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03900116v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Carrillo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred&#233;ric Veran" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.12331" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03892028v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Veran" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2022.135023" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855618v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Romat" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03477927v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elissa Abi&#8208;habib" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bodil J&#248;rgensen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.11685" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018689v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.10955" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03428729v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Williams" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mekoue Nguela" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2021.118758" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02888974v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Meistermann" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Charrier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chemardin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Poncet-Legrand" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.0c00094" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02919985v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bauduin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Poupard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cottereau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/gyp6-wz96" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02888982v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Watrelot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Guernev&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.9b08221" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02986712v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Abbal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elissa Abi Habib" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Ducasse" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5073/vitis.2020.59.163-168" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496813v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sieczkowski" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2016.04.050" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506367v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cruz Figueroa-Espinoza" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Zafimahova" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro G. Maldonado Alvarado" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dubreucq" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2015.01.056" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506446v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dufrechou" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Xavier Sauvage" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.5b02546" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121871v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008735v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506338v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf501441j" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985344v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837694v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Laguerre" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Hugouvieux" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuekhet Cavusoglu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Aubert" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lafuma" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2013.10.034" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939684v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roblin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la401524w" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506225v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf204048j" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506067v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dubascoux" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cabane" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fulcrand" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-011-5076-2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A9B3BB039DD931CA5329DF40A41200EC28DDD3A4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661616v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Bel&#233;n Bautista-Ort&#237;n" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Carrillo" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene H. Fulcrand-Hoh" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm100515e" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659563v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Pascal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf800790d" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-L7KF37GS-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668511v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gautier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique V. Cheynier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Imberty" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf071297o" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-34V4Z40R-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661882v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661503v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Manchado-Sarni" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf0704108" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-6FZ5WL9T-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658575v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drazen Zanchi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Cartalade" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tribet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la700694b" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-VBW4RVNV-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663695v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene M.-H. Muller" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Poncet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Prosperi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Santoni" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle J. Ronfort" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2006.02851.x" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3NVWJKDJ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305823v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Edelmann" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Putaux" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2005.06.009" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WVPJ641Z-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677941v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Salas" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kohler" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chromsci/43.9.488" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681173v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Salas" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vessela Atanasova" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Mazauric" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2003.11.084" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FQCJB4K1-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682597v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Guerneve" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2004.09.127" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NC3SVKC3-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682601v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Putaux" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la034927z" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-7NBRB0ST-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682610v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Shen" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sat Somers" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Slade" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Yip" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bit.10674" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XDCZXGC9-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715951v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Reculusa" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Ravaine" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mingotaud" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Duguet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm0116525" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-S48014HS-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678300v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bordes" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lafuma" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s003960000391" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LJH55HWH-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677428v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fm Winnik" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1295/polymj.33.277" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696437v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Audebert" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0927-7757(98)00510-X" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-96C29QTV-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695693v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G. G&#246;bel" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.A.M. Besseling" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Cohen Stuart" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jcis.1998.5853" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698964v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fredrik Tiberg" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la9711443" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-NZW056FR-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04645444v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04957027v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cesson" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sanchez" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05407597v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Roy" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Caboulet" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bolandard" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Cesson" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58233/6qpgsfx7" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04168521v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04167508v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04167498v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04167117v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03713022v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Verbaere" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02922050v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02890873v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Charrier" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985350v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006832v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121870v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sieczowski" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985341v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wichien Sriwichai" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154381v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985342v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753644v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Cruz Figueroa-Espinoza" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Gustavo Maldonado-Alvarado" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758154v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cabane" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762195v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Poncet Legrand" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G.C. Renard" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04645485v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Godet" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Nolleau" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947714v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04167956v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Roland" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04159223v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04167983v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03712957v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02890884v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985349v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Brillouet" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817904v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02967937v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahia Chebloune" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Trabuchet" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cohen-Solal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Verdier" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02936244v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Terrier" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Cheynier" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-74118-5_22" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/650E9436DD423BB38E975332794D1BFD75B01E9F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02810080v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04956825v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58233/XF20pZ5x" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/celine-poncet-legrand" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8459-1415" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/164802983" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05082477v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Pascotto" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Hall&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude A Watrelot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Roland" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Meudec" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2025.59.2.8437" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05076552v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saul Assun&#231;&#227;o Bicca" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sieczkowski" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Schneider" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mekoue" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Poncet-Legrand" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2025.123770" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05219753v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Favieres" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bastien" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Doco" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Vernhet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2025.59.3.9264" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04929632v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Boulet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agnes Ducasse" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elissa Abi-Habib" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Gall" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2025.59.1.8286" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04445767v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cheynier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2024.58.1.7793" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04575978v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Scalzini" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Carillo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Roi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric V&#233;ran" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2023.109605" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04189126v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2023.136160" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065678v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenqiang Zhao" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siobhan Staunton" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Quiquampoix" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.2c09310" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03900116v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Carrillo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred&#233;ric Veran" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.12331" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03892028v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Veran" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2022.135023" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855618v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Romat" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03477927v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elissa Abi&#8208;habib" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bodil J&#248;rgensen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.11685" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03428729v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Williams" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mekoue Nguela" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2021.118758" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018689v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.10955" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02919985v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bauduin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Poupard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cottereau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Charrier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Meistermann" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/gyp6-wz96" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02888974v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chemardin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Poncet-Legrand" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.0c00094" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02888982v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Watrelot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Guernev&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.9b08221" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02986712v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Abbal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elissa Abi Habib" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Ducasse" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5073/vitis.2020.59.163-168" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496813v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sieczkowski" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2016.04.050" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506446v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dufrechou" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Xavier Sauvage" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.5b02546" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506367v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cruz Figueroa-Espinoza" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Zafimahova" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro G. Maldonado Alvarado" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dubreucq" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2015.01.056" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121871v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008735v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506338v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf501441j" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985344v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837694v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Laguerre" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Hugouvieux" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuekhet Cavusoglu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Aubert" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lafuma" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2013.10.034" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939684v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roblin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la401524w" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506225v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf204048j" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506067v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dubascoux" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cabane" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fulcrand" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-011-5076-2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A9B3BB039DD931CA5329DF40A41200EC28DDD3A4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661616v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Bel&#233;n Bautista-Ort&#237;n" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Carrillo" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene H. Fulcrand-Hoh" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm100515e" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659563v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Pascal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf800790d" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-L7KF37GS-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668511v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gautier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique V. Cheynier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Imberty" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf071297o" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-34V4Z40R-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661882v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661503v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Manchado-Sarni" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf0704108" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-6FZ5WL9T-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658575v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drazen Zanchi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Cartalade" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tribet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la700694b" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-VBW4RVNV-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663695v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene M.-H. Muller" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Poncet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Prosperi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Santoni" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle J. Ronfort" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2006.02851.x" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3NVWJKDJ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305823v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Edelmann" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Putaux" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2005.06.009" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WVPJ641Z-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677941v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Salas" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kohler" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chromsci/43.9.488" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681173v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Salas" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vessela Atanasova" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Mazauric" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2003.11.084" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FQCJB4K1-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682597v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Guerneve" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2004.09.127" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NC3SVKC3-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682610v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Shen" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sat Somers" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Slade" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Yip" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bit.10674" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XDCZXGC9-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682601v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Putaux" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la034927z" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-7NBRB0ST-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715951v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Reculusa" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Ravaine" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mingotaud" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Duguet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm0116525" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-S48014HS-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678300v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bordes" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lafuma" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s003960000391" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LJH55HWH-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677428v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fm Winnik" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1295/polymj.33.277" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696437v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Audebert" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0927-7757(98)00510-X" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-96C29QTV-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695693v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G. G&#246;bel" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.A.M. Besseling" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Cohen Stuart" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jcis.1998.5853" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698964v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fredrik Tiberg" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la9711443" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-NZW056FR-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04645444v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04957027v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cesson" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sanchez" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05407597v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Roy" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Caboulet" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bolandard" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Cesson" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58233/6qpgsfx7" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04168521v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04167508v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03713022v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Verbaere" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04167498v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04167117v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02922050v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02890873v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Charrier" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985350v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006832v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121870v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sieczowski" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985341v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wichien Sriwichai" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985342v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154381v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753644v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Cruz Figueroa-Espinoza" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Gustavo Maldonado-Alvarado" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758154v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cabane" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762195v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Poncet Legrand" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G.C. Renard" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947714v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04645485v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Godet" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Nolleau" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04167983v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04167956v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Roland" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04159223v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03712957v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02890884v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985349v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Brillouet" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817904v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02967937v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahia Chebloune" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Trabuchet" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cohen-Solal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Verdier" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02936244v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Terrier" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Cheynier" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-74118-5_22" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/650E9436DD423BB38E975332794D1BFD75B01E9F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02810080v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04956825v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58233/XF20pZ5x" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>