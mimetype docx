--- v1 (2026-04-06)
+++ v2 (2026-05-03)
@@ -178,195 +178,195 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (48)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (49)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation of oenological oak tannin extracts by a multi-analytical approach</w:t>
+                <w:t xml:space="preserve">Effect of mannoproteins on red wine colour stability: new insights from collaborative OIV work</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Pascotto</w:t>
+                <w:t xml:space="preserve">Alessandra Rinaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Hallé</w:t>
+                <w:t xml:space="preserve">Alessandra Luciano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude A Watrelot</w:t>
+                <w:t xml:space="preserve">Stéphanie Carrillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Roland</w:t>
+                <w:t xml:space="preserve">Anne-Laure Gancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Meudec</w:t>
+                <w:t xml:space="preserve">Jordi Gombau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OENO One</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 59 (2), </w:t>
+              <w:t xml:space="preserve">, 2026, 60, </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.20870/oeno-one.2025.59.2.8437⟩</w:t>
+                <w:t xml:space="preserve">⟨10.20870/oeno-one.2026.60.2.9490⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05082477v1</w:t>
+                <w:t xml:space="preserve">hal-05605004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the dynamic between yeast mannoproteins structure and wine stability. Part 1: Polysaccharides part characteristics of S. cerevisiae and non-Saccharomyces mannoproteins</w:t>
               </w:r>
@@ -480,5847 +480,5981 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05076552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the impact of yeast derivatives on aromatic and sensory profiles of white and red wines: a multifactorial study</w:t>
+                <w:t xml:space="preserve">Characterisation of oenological oak tannin extracts by a multi-analytical approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurie Favieres</w:t>
+                <w:t xml:space="preserve">Kevin Pascotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Bastien</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Céline Poncet-Legrand</w:t>
+                <w:t xml:space="preserve">Hélène Hallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Doco</w:t>
+                <w:t xml:space="preserve">Aude A Watrelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude Vernhet</w:t>
+                <w:t xml:space="preserve">Aurélie Roland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Meudec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OENO One</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 59 (3), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.20870/oeno-one.2025.59.3.9264⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 59 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/oeno-one.2025.59.2.8437⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05219753v1</w:t>
+                <w:t xml:space="preserve">hal-05082477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights into multiscale chemical characterisation for the understanding of berry maturation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exploring the impact of yeast derivatives on aromatic and sensory profiles of white and red wines: a multifactorial study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Agnes Ducasse</w:t>
+                <w:t xml:space="preserve">Laurie Favieres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elissa Abi-Habib</w:t>
+                <w:t xml:space="preserve">Marion Bastien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Poncet-Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Le Gall</w:t>
+                <w:t xml:space="preserve">Thierry Doco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Vernhet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OENO One</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 59 (1), pp.8286. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.20870/oeno-one.2025.59.1.8286⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 59 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/oeno-one.2025.59.3.9264⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04929632v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05219753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the role of grape cell wall and yeast polysaccharides in the extraction and stabilisation of anthocyanins and tannins in red wines</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Insights into multiscale chemical characterisation for the understanding of berry maturation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Meudec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Agnes Ducasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elissa Abi-Habib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OENO One</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 58 (1), pp.1-14. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.20870/oeno-one.2024.58.1.7793⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 59 (1), pp.8286. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/oeno-one.2025.59.1.8286⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04445767v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04929632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cell wall polysaccharides, phenolic extractability and mechanical properties of Aleatico winegrapes dehydrated under sun or in controlled conditions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Exploring the role of grape cell wall and yeast polysaccharides in the extraction and stabilisation of anthocyanins and tannins in red wines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Boulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Vernhet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Poncet-Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Cheynier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Doco</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2023.109605⟩</w:t>
+              <w:t xml:space="preserve">OENO One</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 58 (1), pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/oeno-one.2024.58.1.7793⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04575978v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04445767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the influence of S. cerevisiae mannoproteins on wine astringency and color: Impact of their polysaccharide part</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Cell wall polysaccharides, phenolic extractability and mechanical properties of Aleatico winegrapes dehydrated under sun or in controlled conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Scalzini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Vernhet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Carillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Roi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thierry Doco</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Véran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 149, pp.109605. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2023.109605⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2023.136160⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04189126v1</w:t>
+                <w:t xml:space="preserve">hal-04575978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pH-Dependent Changes in Structural Stabilities of Bt Cry1Ac Toxin and Contrasting Model Proteins following Adsorption on Montmorillonite</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wenqiang Zhao</w:t>
+                <w:t xml:space="preserve">Exploring the influence of S. cerevisiae mannoproteins on wine astringency and color: Impact of their polysaccharide part</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saul Assunção Bicca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Poncet-Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Siobhan Staunton</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stéphanie Roi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Mekoue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Doco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.est.2c09310⟩</w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 422, pp.136160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2023.136160⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04065678v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04189126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffusion of phenolic compounds during a model maceration in winemaking: role of flesh and seeds</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">pH-Dependent Changes in Structural Stabilities of Bt Cry1Ac Toxin and Contrasting Model Proteins following Adsorption on Montmorillonite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenqiang Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Poncet-Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siobhan Staunton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Quiquampoix</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Science of Food and Agriculture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jsfa.12331⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 57 (14), pp.5693-5702. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.est.2c09310⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03900116v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04065678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Focus on the relationships between the cell wall composition in the extraction of anthocyanins and tannins from grape berries</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Diffusion of phenolic compounds during a model maceration in winemaking: role of flesh and seeds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elissa Abi-Habib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Vernhet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Roi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Carrillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fréderic Veran</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fredéric Veran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2022.135023⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Science of Food and Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 103, pp.2004-2013. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jsfa.12331⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03892028v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03900116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détermination d'un test de stabilité colloïdale phénolique des vins rouges.</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Focus on the relationships between the cell wall composition in the extraction of anthocyanins and tannins from grape berries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Boulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elissa Abi-Habib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Carrillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Roi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fréderic Veran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 406, pp.135023. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2022.135023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03855618v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03892028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the variety on the adsorption of anthocyanins and tannins on grape flesh cell walls</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Détermination d'un test de stabilité colloïdale phénolique des vins rouges.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Romat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Poncet-Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Doco</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Science of Food and Agriculture</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 185, pp.41-45</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03477927v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03855618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural characteristics of Saccharomyces cerevisiae mannoproteins: Impact of their polysaccharide part</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thierry Doco</w:t>
+                <w:t xml:space="preserve">Impact of the variety on the adsorption of anthocyanins and tannins on grape flesh cell walls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elissa Abi‐habib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Vernhet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Roi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Carrillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bodil Jørgensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2021.118758⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Science of Food and Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 102 (8), pp.3379-3392. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jsfa.11685⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03428729v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03477927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of grape variety, berry maturity and size on the extractability of skin polyphenols during model wine-like maceration experiments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elissa Abi-Habib</w:t>
+                <w:t xml:space="preserve">Structural characteristics of Saccharomyces cerevisiae mannoproteins: Impact of their polysaccharide part</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saul Assunção Bicca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Poncet-Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Williams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Mekoue Nguela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Doco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Science of Food and Agriculture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jsfa.10955⟩</w:t>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 277, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2021.118758⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03018689v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03428729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La déstabilisation colloïdale des boissons limpides : recherche sur les mécanismes impliqués et développement d'itinéraires technologiques de prévention</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Eric Meistermann</w:t>
+                <w:t xml:space="preserve">Impact of grape variety, berry maturity and size on the extractability of skin polyphenols during model wine-like maceration experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elissa Abi-Habib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Poncet-Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Roi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Carrillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Doco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15454/gyp6-wz96⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Science of Food and Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 101, pp.3257-3269. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jsfa.10955⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02919985v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03018689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wine Thermosensitive Proteins Adsorb First and Better on Bentonite during Fining: Practical Implications and Proposition of Alternative Heat Tests</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">La déstabilisation colloïdale des boissons limpides : recherche sur les mécanismes impliqués et développement d'itinéraires technologiques de prévention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Bauduin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Poupard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cottereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Meistermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jafc.0c00094⟩</w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 79, pp.49-59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15454/gyp6-wz96⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02888974v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02919985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multimethod Approach for Extensive Characterization of Gallnut Tannin Extracts</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Wine Thermosensitive Proteins Adsorb First and Better on Bentonite during Fining: Practical Implications and Proposition of Alternative Heat Tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Vernhet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Meistermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Chemardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Poncet-Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 68 (47), pp.13426-13438. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jafc.9b08221⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 68 (47), pp.13450-13458. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jafc.0c00094⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02888982v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02888974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical tests and definition of new indexes of grape berry firmness. Evolution of berry skin hardness during alcoholic fermentation</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multimethod Approach for Extensive Characterization of Gallnut Tannin Extracts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Agnès Ducasse</w:t>
+                <w:t xml:space="preserve">Aude Watrelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Le Guernevé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Hallé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Meudec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Williams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vitis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5073/vitis.2020.59.163-168⟩</w:t>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 68 (47), pp.13426-13438. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jafc.9b08221⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02986712v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02888982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions of grape tannins and wine polyphenols with a yeast protein extract, mannoproteins and β-glucan</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Mechanical tests and definition of new indexes of grape berry firmness. Evolution of berry skin hardness during alcoholic fermentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Abbal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Vernhet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elissa Abi Habib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Carrillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Agnès Ducasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2016.04.050⟩</w:t>
+              <w:t xml:space="preserve">Vitis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 59, pp.163 - 168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5073/vitis.2020.59.163-168⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01496813v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02986712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protein/polysaccharide interactions and their impact on haze formation in white wines</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Interactions of grape tannins and wine polyphenols with a yeast protein extract, mannoproteins and β-glucan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Mekoue Nguela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Poncet-Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Sieczkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Vernhet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 210, pp.671-682. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2016.04.050⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jafc.5b02546⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01506446v1</w:t>
+                <w:t xml:space="preserve">hal-01496813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grape seed and apple tannins : Emulsifying and antioxidant properties</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Impact de l’autoxydation sur les propriétés des tanins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Vernhet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Carrillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Poncet-Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Française d'Oenologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 271, pp.22-24</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01506367v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02121871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de l’autoxydation sur les propriétés des tanins</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Protein/polysaccharide interactions and their impact on haze formation in white wines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Dufrechou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Doco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Poncet-Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Xavier Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Vernhet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Celine Poncet-Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française d'Oenologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 63 (45), pp.10042-10053. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jafc.5b02546⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02121871v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01506446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprendre les interactions physico-chimiques des tanins et leur impact sur les caractéristiques des vins</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Grape seed and apple tannins : Emulsifying and antioxidant properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Cruz Figueroa-Espinoza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andréa Zafimahova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro G. Maldonado Alvarado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dubreucq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Poncet-Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Dossiers d'Agropolis International</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 178, pp.38-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2015.01.056⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02008735v1</w:t>
+                <w:t xml:space="preserve">hal-01506367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Condensed tannin changes induced by autoxidation: effect of the initial degree of polymerization and concentration.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Comprendre les interactions physico-chimiques des tanins et leur impact sur les caractéristiques des vins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Vernhet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Poncet-Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les Dossiers d'Agropolis International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 21 (Vigne et Vin), pp.32</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01506338v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02008735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pourquoi s’intéresser aux colloïdes et macromolécules en œnologie ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Condensed tannin changes induced by autoxidation: effect of the initial degree of polymerization and concentration.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Vernhet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Carrillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Poncet-Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 62 (31), pp.7833-7842. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jf501441j⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01985344v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01506338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing the micellar solubilisation and inter-micellar exchange of polyphenols using the DPPH center dot free radical</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pourquoi s’intéresser aux colloïdes et macromolécules en œnologie ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Poncet-Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 41 (151), pp.47-49</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01837694v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01985344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">White wine proteins: how does the pH affect their conformation at room temperature?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aude Vernhet</w:t>
+                <w:t xml:space="preserve">Probing the micellar solubilisation and inter-micellar exchange of polyphenols using the DPPH center dot free radical</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Laguerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Roblin</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Virginie Hugouvieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuekhet Cavusoglu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Lafuma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/la401524w⟩</w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 149, pp.114-120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2013.10.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00939684v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01837694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability of white wine proteins: combined effect of pH, ionic strength, and temperature on their aggregation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+                <w:t xml:space="preserve">White wine proteins: how does the pH affect their conformation at room temperature?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Dufrechou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Vernhet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Roblin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Xavier Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Poncet-Legrand</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aude Vernhet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jf204048j⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 29 (33), pp.10475-10482. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/la401524w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01506225v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00939684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of oxidized tannins: comparison of depolymerization methods, asymmetric flow field-flow fractionation and small angle X-ray scattering</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Stability of white wine proteins: combined effect of pH, ionic strength, and temperature on their aggregation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Dufrechou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Poncet-Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Xavier Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Vernhet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 60 (5), pp.1308-1319. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jf204048j⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00216-011-5076-2⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01506067v1</w:t>
+                <w:t xml:space="preserve">hal-01506225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tannin oxidation: intra- versus intermolecular reactions.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
+                <w:t xml:space="preserve">Characterization of oxidized tannins: comparison of depolymerization methods, asymmetric flow field-flow fractionation and small angle X-ray scattering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Vernhet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dubascoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cabane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helene H. Fulcrand-Hoh</w:t>
+                <w:t xml:space="preserve">Hélène Fulcrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dubreucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomacromolecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 11 (9), pp.2376-2386. </w:t>
+              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 401 (5), pp.1563-1573. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/bm100515e⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00216-011-5076-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02661616v1</w:t>
+                <w:t xml:space="preserve">hal-01506067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aggregation of a proline-rich protein induced by epigallocatechin gallate and condensed tannins: Effect of protein glycosylation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Tannin oxidation: intra- versus intermolecular reactions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Poncet-Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cabane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana-Belén Bautista-Ortín</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Carrillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene H. Fulcrand-Hoh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jf800790d⟩</w:t>
+              <w:t xml:space="preserve">Biomacromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 11 (9), pp.2376-2386. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/bm100515e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02659563v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02661616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions between flavan-3-ols and poly (L-proline) studied by isothermal titration calorimetry: Effect of the tannin structure</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Aggregation of a proline-rich protein induced by epigallocatechin gallate and condensed tannins: Effect of protein glycosylation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Poncet-Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Anne Imberty</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Cabane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Vernhet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 55 (22), pp.9235-9240. </w:t>
+              <w:t xml:space="preserve">, 2008, 56 (15), pp.6724-6732. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jf071297o⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jf800790d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02668511v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02659563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhibition of grape seed tannin aggregation by wine mannoproteins: effect of polysaccharide molecular weight</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Interactions between flavan-3-ols and poly (L-proline) studied by isothermal titration calorimetry: Effect of the tannin structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Poncet-Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Aude Vernhet</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique V. Cheynier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Imberty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Enology and Viticulture</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 55 (22), pp.9235-9240. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jf071297o⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02661882v1</w:t>
+                <w:t xml:space="preserve">hal-02668511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions between a non glycosylated human proline-rich protein and flavan-3-ols are affected by protein concentration and polyphenol/protein ratio</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Inhibition of grape seed tannin aggregation by wine mannoproteins: effect of polysaccharide molecular weight</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Poncet-Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Doco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Williams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Vernhet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">American Journal of Enology and Viticulture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 58 (1), pp.87-91</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02661503v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02661882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colloidal dispersions of tannins in water-ethanol solutions</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Interactions between a non glycosylated human proline-rich protein and flavan-3-ols are affected by protein concentration and polyphenol/protein ratio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Poncet-Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Damien Cartalade</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Imberty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Tribet</w:t>
+                <w:t xml:space="preserve">Pascale Manchado-Sarni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 23 (20), pp.9949-9959. </w:t>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 55 (12), pp.4895-4901. </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/la700694b⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jf0704108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02658575v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02661503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Domestication history in the Medicago sativa species complex : inferences from nuclear sequence polymorphism</w:t>
+                <w:t xml:space="preserve">Colloidal dispersions of tannins in water-ethanol solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Helene M.-H. Muller</w:t>
+                <w:t xml:space="preserve">Drazen Zanchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Vernhet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Poncet-Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Celine Poncet</w:t>
+                <w:t xml:space="preserve">Damien Cartalade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marie Prosperi</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christophe Tribet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2006.02851.x⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 23 (20), pp.9949-9959. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/la700694b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02663695v1</w:t>
+                <w:t xml:space="preserve">hal-02658575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poly(l-proline) interactions with flavan-3-ols units: Influence of the molecular structure and the polyphenol/protein ratio</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline Poncet-Legrand</w:t>
+                <w:t xml:space="preserve">Domestication history in the Medicago sativa species complex : inferences from nuclear sequence polymorphism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Helene M.-H. Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Poncet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Edelmann</w:t>
+                <w:t xml:space="preserve">Jean-Marie Prosperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.L. Putaux</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sylvain S. Santoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joelle J. Ronfort</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2005.06.009⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 15 (6), pp.1589-1602. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2006.02851.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00305823v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02663695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isolation of flavanol-anthocyanin adducts by countercurrent chromatography</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Meudec</w:t>
+                <w:t xml:space="preserve">Poly(l-proline) interactions with flavan-3-ols units: Influence of the molecular structure and the polyphenol/protein ratio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Poncet-Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Kohler</w:t>
+                <w:t xml:space="preserve">A. Edelmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Putaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Cartalade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Manchado-Sarni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chromatographic Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/chromsci/43.9.488⟩</w:t>
+              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 20 (5), pp.687-697. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2005.06.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02677941v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00305823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demonstration of the occurrence of flavanol–anthocyanin adducts in wine and in model solutions</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Isolation of flavanol-anthocyanin adducts by countercurrent chromatography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erika Salas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Fulcrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Poncet-Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Meudec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean Paul Mazauric</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Kohler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aca.2003.11.084⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chromatographic Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 43 (9), pp.488-493. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/chromsci/43.9.488⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02681173v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02677941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure determination and color properties of a new directly linked flavanol-anthocyanin dimer</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Demonstration of the occurrence of flavanol–anthocyanin adducts in wine and in model solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erika Salas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vessela Atanasova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Poncet-Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Meudec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Paul Mazauric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2004.09.127⟩</w:t>
+              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 513 (1), pp.325-332. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aca.2003.11.084⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02682597v1</w:t>
+                <w:t xml:space="preserve">hal-02681173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Properties of a novel magnetized alginate for magnetic resonance imaging.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Structure determination and color properties of a new directly linked flavanol-anthocyanin dimer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Poncet-Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erika Salas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sat Somers</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christine Le Guerneve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene H. Fulcrand-Hoh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique V. Cheynier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biotechnology and Bioengineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/bit.10674⟩</w:t>
+              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 45 (47), pp.8725-8729. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2004.09.127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02682610v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02682597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flavan-3-ol aggregation in model ethanolic solutions: incidence of polyphenol structure, concentration, ethanol content and ionic strength</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Properties of a novel magnetized alginate for magnetic resonance imaging.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feng Shen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Poncet-Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Damien Cartalade</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sat Somers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Putaux</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Andrea Slade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Yip</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/la034927z⟩</w:t>
+              <w:t xml:space="preserve">Biotechnology and Bioengineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 83 (3), pp.282-292. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/bit.10674⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02682601v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02682610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Syntheses of raspberrylike silica/polystyrene materials</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Céline Poncet-Legrand</w:t>
+                <w:t xml:space="preserve">Flavan-3-ol aggregation in model ethanolic solutions: incidence of polyphenol structure, concentration, ethanol content and ionic strength</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Poncet-Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Cartalade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Ravaine</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Luc Putaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique V. Cheynier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Vernhet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/cm0116525⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 19 (26), pp.10563-10572. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/la034927z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00715951v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02682601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface Modification of colloidal Silica Particles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Celine Poncet-Legrand</w:t>
+                <w:t xml:space="preserve">Syntheses of raspberrylike silica/polystyrene materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Reculusa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Poncet-Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Ravaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Bordes</w:t>
+                <w:t xml:space="preserve">Christophe Mingotaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Lafuma</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Etienne Duguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloid and Polymer Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 279, pp.114-121. </w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 14 (5), pp.2354-2359. </w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s003960000391⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/cm0116525⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02678300v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00715951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solution Properties of Hydrophobically-modified Copolymers of N-Isopropylacrylamide and N-L-Valine Acrylamide: A Study by Fluorescence Spectroscopy and Microcalorimetry.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Surface Modification of colloidal Silica Particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Poncet-Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fm Winnik</w:t>
+                <w:t xml:space="preserve">Bertrand Bordes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Lafuma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Polymer Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1295/polymj.33.277⟩</w:t>
+              <w:t xml:space="preserve">Colloid and Polymer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 279, pp.114-121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s003960000391⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02677428v1</w:t>
+                <w:t xml:space="preserve">hal-02678300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rheological behaviour of colloidal dispersions of hydrophobic particles stabilised in water by amphiphilic polyelectrolytes.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Solution Properties of Hydrophobically-modified Copolymers of N-Isopropylacrylamide and N-L-Valine Acrylamide: A Study by Fluorescence Spectroscopy and Microcalorimetry.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Poncet-Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Roland Audebert</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fm Winnik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">British Polymer Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 33 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1295/polymj.33.277⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0927-7757(98)00510-X⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02696437v1</w:t>
+                <w:t xml:space="preserve">hal-02677428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adsorption of Hydrophobically Modified Polyacrylic Acid on a Hydrophobic Surface: Hysteresis Caused by an Electrostatic Adsorption Barrier.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.G. Göbel</w:t>
+                <w:t xml:space="preserve">Rheological behaviour of colloidal dispersions of hydrophobic particles stabilised in water by amphiphilic polyelectrolytes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Poncet-Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Lafuma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N.A.M. Besseling</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Celine Poncet-Legrand</w:t>
+                <w:t xml:space="preserve">Roland Audebert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 152 (3), pp.251-261. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0927-7757(98)00510-X⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1006/jcis.1998.5853⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02695693v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02696437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Adsorption of Hydrophobically Modified Polyacrylic Acid on a Hydrophobic Surface: Hysteresis Caused by an Electrostatic Adsorption Barrier.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.G. Göbel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.A.M. Besseling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.A. Cohen Stuart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Poncet-Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 209 (1), pp.129-135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1006/jcis.1998.5853⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02695693v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ellipsometric Study of the Adsorption of Hydrophobically Modified Polyacrylates at Hydrophobic Surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Poncet-Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fredrik Tiberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Audebert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 14 (7), pp.1697-1704. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/la9711443⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02698964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6330,51 +6464,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular and functional diversity of S. cerevisiae and non-Saccharomyces mannoproteins induced by the polysaccharide part</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saul Assunção Bicca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6433,457 +6567,457 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. In Vino Analytica Scientia (IVAS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UC Davis, Jul 2024, Davis, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04645444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the oenological potential of varieties resistant to cryptogamic diseases and drought to anticipate varietal selection in Occitanie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Cesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Agnès Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Carillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">45. World Congress of Vine and Wine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IVES, Oct 2024, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04957027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automated red microvinification (1kg) adapted to the needs of varietal innovation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Agnès Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Caboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bolandard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Cesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">45th World Congress of Vine and Wine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Organisation Internationale de la Vigne et du Vin (OIV), Oct 2024, Dijon, France. pp.1-7, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58233/6qpgsfx7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05407597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of cell wall polysaccharides in the extraction of anthocyanins and tannins: results, perspectives of a more positive contribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elissa Abi Habib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Carrillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Roi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fréderic Veran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. International Macrowine Conference on Macromolecules and Secondary Metabolites of Vine and Wine (Oeno Macrowine 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04168521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the influence of S. cerevisiae mannoproteins in wine astringency and the impact of their polysaccharide structure.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saul Assunção Bicca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6892,352 +7026,352 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Poncet-Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Mekoue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Doco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Vernhet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. International Macrowine Conference on Macromolecules and Secondary Metabolites of Vine and Wine (Oeno Macrowine 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04167508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of the cell wall composition in the extraction of anthocyanins and tannins from grape berries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elissa Abi-Habib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Carrillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Roi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Verbaere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">In Vino Analytica Scientia 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Neustadt, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03713022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions Mannoprotéines-Polyphénols: Impact de la structure polysaccharidique?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saul Assunção Bicca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Poncet-Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Doco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Vernhet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. Journée Scientifique de la Vigne et du Vin - JSVV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04167498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of aspects of the polysaccharide structure of mannoproteins on their interactions with Enological Tannins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saul Assunção Bicca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7259,1310 +7393,1310 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Sieczkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Mekoue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Doco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. International Conference Wine Active Compounds. WAC 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04167117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of grape variety, berry maturity and size on the extractability of skin polyphenols during model wine-like maceration experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elissa Abi Habib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Poncet-Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Roi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Carrillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Doco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Symposium on Fruit and Vegetable Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRAE, Nov 2020, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02922050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The affinity of white wine proteins for bentonite is dependent on the wine composition and is directly related to their thermal stability / sensitivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Poncet-Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Meistermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Chemardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Vernhet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OENOIVAS 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Talence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02890873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Some applications coming from a new method to concentrate proteins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Chemardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Poncet-Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Roi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Xavier Sauvage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. International Symposium on Macromolecules and Secondary Metabolites of Grapevine and Wine (Macrowine 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Changins, Switzerland. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01985350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions of grape proanthocyanidins and wine polyphenols with yeast protein extract, mannoproteins an beta-glucans: isothermal titration calorimetry and dynamic light scattering studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Mekoue Nguela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Vernhet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Poncet-Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Sieczkowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. Symposium International d’Œnologie de Bordeaux, Œno2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02006832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions of grape proanthocyanidins and wine polyphenols with yeast protein extract</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Mekoue Nguela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Poncet-Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Sieczowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Carrillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Roi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">In vino analytica Scientia 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Mezzocorona, Italy. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02121870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How do polysaccharides affect tannin/protein interactions: a study by Isothermal Titration Microcalorimetry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wichien Sriwichai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Poncet-Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Vernhet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">In vino analytica Scientia 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Mezzocorona, Italy. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01985341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions of grape proanthocyanidins and wine polyphenols with yeast extract</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Mekoue Nguela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Poncet-Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Sieczkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Roi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Vernhet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Macrowine 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Stellenbosch, South Africa. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01985342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of polysaccharides on tannin/protein interactions: a study by Isothermal Titration Microcalorimetry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wichien Sriwichai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Vernhet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Poncet-Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Macrowine 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Stellenbosch, South Africa. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02154381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of grape seeds tannins as emulsion stabilisers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Cruz Figueroa-Espinoza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Zafimahova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Gustavo Maldonado-Alvarado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dubreucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Poncet-Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. Tannin Conference/58th International Congress and Annual Meeting of the Society for Medical Plant and Natural Product Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02753644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tannin conformation in solution: effects of tannin structure, solvent quality and oxidation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Poncet-Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Cabane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Vernhet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. Tannin Conference / 58. International Congress and Annual Meeting of the Society-for-Medical-Plant-and-Natural</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Berlin, Germany. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02758154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavan-3-ol self-aggregation in model ethanolic solutions: incidence of polyphenol structure, ethanol content and ionic strenght</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Vernhet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Poncet Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.G.C. Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique V. Cheynier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21. Conference on Polyphenols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2002, Marrakech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02762195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8572,51 +8706,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the dynamic between Yeast Mannoproteins Structure and Wine Stability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saul Assunção Bicca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8638,1205 +8772,1205 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Poncet-Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Doco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">45. World Congress of Vine and Wine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04947714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the impact of yeast derivatives on aromatic and sensory profiles of white and red wines: a multifactorial analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Favieres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Poncet-Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Vernhet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Nolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. In Vino Analytica Scientia (IVAS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Davis, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04645485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of enological oak tannin extracts by multi-analytical methods approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Hallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Pascotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Watrelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Roland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Meudec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. International Macrowine Conference on Macromolecules and Secondary Metabolites of Vine and Wine (Oeno Macrowine 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04167983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of enological oak tannin extracts by multi-analytical methods approach</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Meudec</w:t>
+                <w:t xml:space="preserve">Exploring the influence of S. cerevisiae mannoproteins in wine astringency and the impact of their polysaccharide structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saul Assunção Bicca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Poncet-Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Williams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Mekoue Nguela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Doco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congress of the American Society of Enology and Viticulture 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Napa, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04167956v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04159223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the influence of S. cerevisiae mannoproteins in wine astringency and the impact of their polysaccharide structure</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thierry Doco</w:t>
+                <w:t xml:space="preserve">Characterization of enological oak tannin extracts by multi-analytical methods approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Pascotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Hallé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Watrelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Roland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Meudec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congress of the American Society of Enology and Viticulture 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Napa, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04159223v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04167956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuning the pH during the fermentation has a strong effect on the wine protein composition and the stability of the resulting white wines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Meistermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Vernhet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cottereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Chemardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. International Symposium on Macromolecules and Secondary Metabolites of Grapevine and Wine (Macrowine 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Online, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03712957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skin polyphenol extraction during maceration: a quite complex problem ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Roi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Poncet-Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Carrillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Vernhet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elissa Abi Habib</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OENOIVAS 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Talence, France. 2019, Oeno IVAS 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02890884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intérêt de l’utilisation des dérivés de levure en œnologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Mekoue Nguela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Sieczkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Poncet-Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Roi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marc Brillouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. Journée Scientifique Vigne-Vin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Montpellier, France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01985349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of grape seeds tannins as emulsion stabilisers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Cruz Figueroa-Espinoza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Zafimahova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Gustavo Maldonado-Alvarado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dubreucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Poncet-Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICP2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Montpellier, France. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02817904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une méthodologie nouvelle pour détecter les petites délétions ou les modifications de l'ADN : première application à l'étude de la région des gènes de globines humaines de type</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yahia Chebloune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Trabuchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Poncet-Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cohen-Solal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrés d'hémathologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1983, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02967937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9846,145 +9980,145 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavanols, Flavonols and Dihydroflavonols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nancy Terrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Poncet-Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Cheynier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wine Chemistry and Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer New York, pp.463-507, 2009, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-0-387-74118-5_22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02936244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9994,91 +10128,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colloïdes et Macromolécules dans le contexte oenologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Poncet-Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre. Université Montpellier 2 (Sciences et Techniques), 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02810080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10088,177 +10222,177 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the oenological potential of varieties resistant to cryptogamic diseases and drought to anticipate varietal selection in Occitanie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Cesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Agnès Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Carillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">45. World Congress of Vine and Wine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Dijon, France. International Viticulture and Enology Society, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.58233/XF20pZ5x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04956825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId280"/>
+      <w:footerReference w:type="default" r:id="rId285"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10326,51 +10460,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="ACE206AC"/>
+    <w:nsid w:val="C8655A02"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10557,51 +10691,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/celine-poncet-legrand" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8459-1415" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/164802983" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05082477v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Pascotto" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Hall&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude A Watrelot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Roland" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Meudec" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2025.59.2.8437" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05076552v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saul Assun&#231;&#227;o Bicca" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sieczkowski" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Schneider" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mekoue" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Poncet-Legrand" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2025.123770" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05219753v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Favieres" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bastien" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Doco" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Vernhet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2025.59.3.9264" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04929632v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Boulet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agnes Ducasse" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elissa Abi-Habib" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Gall" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2025.59.1.8286" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04445767v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cheynier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2024.58.1.7793" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04575978v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Scalzini" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Carillo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Roi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric V&#233;ran" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2023.109605" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04189126v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2023.136160" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065678v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenqiang Zhao" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siobhan Staunton" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Quiquampoix" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.2c09310" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03900116v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Carrillo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred&#233;ric Veran" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.12331" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03892028v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Veran" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2022.135023" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855618v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Romat" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03477927v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elissa Abi&#8208;habib" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bodil J&#248;rgensen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.11685" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03428729v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Williams" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mekoue Nguela" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2021.118758" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018689v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.10955" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02919985v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bauduin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Poupard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cottereau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Charrier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Meistermann" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/gyp6-wz96" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02888974v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chemardin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Poncet-Legrand" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.0c00094" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02888982v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Watrelot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Guernev&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.9b08221" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02986712v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Abbal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elissa Abi Habib" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Ducasse" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5073/vitis.2020.59.163-168" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496813v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sieczkowski" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2016.04.050" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506446v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dufrechou" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Xavier Sauvage" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.5b02546" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506367v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cruz Figueroa-Espinoza" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Zafimahova" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro G. Maldonado Alvarado" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dubreucq" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2015.01.056" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121871v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008735v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506338v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf501441j" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985344v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837694v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Laguerre" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Hugouvieux" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuekhet Cavusoglu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Aubert" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lafuma" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2013.10.034" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939684v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roblin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la401524w" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506225v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf204048j" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506067v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dubascoux" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cabane" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fulcrand" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-011-5076-2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A9B3BB039DD931CA5329DF40A41200EC28DDD3A4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661616v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Bel&#233;n Bautista-Ort&#237;n" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Carrillo" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene H. Fulcrand-Hoh" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm100515e" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659563v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Pascal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf800790d" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-L7KF37GS-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668511v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gautier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique V. Cheynier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Imberty" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf071297o" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-34V4Z40R-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661882v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661503v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Manchado-Sarni" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf0704108" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-6FZ5WL9T-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658575v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drazen Zanchi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Cartalade" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tribet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la700694b" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-VBW4RVNV-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663695v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene M.-H. Muller" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Poncet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Prosperi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Santoni" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle J. Ronfort" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2006.02851.x" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3NVWJKDJ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305823v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Edelmann" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Putaux" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2005.06.009" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WVPJ641Z-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677941v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Salas" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kohler" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chromsci/43.9.488" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681173v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Salas" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vessela Atanasova" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Mazauric" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2003.11.084" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FQCJB4K1-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682597v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Guerneve" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2004.09.127" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NC3SVKC3-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682610v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Shen" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sat Somers" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Slade" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Yip" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bit.10674" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XDCZXGC9-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682601v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Putaux" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la034927z" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-7NBRB0ST-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715951v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Reculusa" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Ravaine" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mingotaud" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Duguet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm0116525" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-S48014HS-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678300v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bordes" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lafuma" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s003960000391" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LJH55HWH-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677428v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fm Winnik" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1295/polymj.33.277" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696437v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Audebert" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0927-7757(98)00510-X" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-96C29QTV-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695693v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G. G&#246;bel" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.A.M. Besseling" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Cohen Stuart" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jcis.1998.5853" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698964v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fredrik Tiberg" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la9711443" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-NZW056FR-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04645444v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04957027v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cesson" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sanchez" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05407597v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Roy" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Caboulet" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bolandard" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Cesson" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58233/6qpgsfx7" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04168521v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04167508v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03713022v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Verbaere" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04167498v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04167117v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02922050v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02890873v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Charrier" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985350v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006832v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121870v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sieczowski" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985341v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wichien Sriwichai" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985342v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154381v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753644v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Cruz Figueroa-Espinoza" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Gustavo Maldonado-Alvarado" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758154v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cabane" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762195v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Poncet Legrand" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G.C. Renard" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947714v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04645485v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Godet" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Nolleau" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04167983v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04167956v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Roland" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04159223v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03712957v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02890884v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985349v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Brillouet" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817904v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02967937v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahia Chebloune" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Trabuchet" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cohen-Solal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Verdier" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02936244v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Terrier" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Cheynier" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-74118-5_22" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/650E9436DD423BB38E975332794D1BFD75B01E9F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02810080v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04956825v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58233/XF20pZ5x" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/celine-poncet-legrand" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8459-1415" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/164802983" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05605004v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Rinaldi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Luciano" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Carrillo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Gancel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Gombau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2026.60.2.9490" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05076552v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saul Assun&#231;&#227;o Bicca" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sieczkowski" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Schneider" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mekoue" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Poncet-Legrand" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2025.123770" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05082477v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Pascotto" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Hall&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude A Watrelot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Roland" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Meudec" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2025.59.2.8437" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05219753v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Favieres" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bastien" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Doco" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Vernhet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2025.59.3.9264" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04929632v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Boulet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agnes Ducasse" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elissa Abi-Habib" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Gall" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2025.59.1.8286" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04445767v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cheynier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2024.58.1.7793" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04575978v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Scalzini" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Carillo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Roi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric V&#233;ran" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2023.109605" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04189126v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2023.136160" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065678v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenqiang Zhao" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siobhan Staunton" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Quiquampoix" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.2c09310" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03900116v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred&#233;ric Veran" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.12331" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03892028v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Veran" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2022.135023" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855618v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Romat" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03477927v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elissa Abi&#8208;habib" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bodil J&#248;rgensen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.11685" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03428729v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Williams" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mekoue Nguela" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2021.118758" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018689v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.10955" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02919985v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bauduin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Poupard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cottereau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Charrier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Meistermann" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/gyp6-wz96" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02888974v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chemardin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Poncet-Legrand" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.0c00094" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02888982v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Watrelot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Guernev&#233;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.9b08221" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02986712v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Abbal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elissa Abi Habib" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Ducasse" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5073/vitis.2020.59.163-168" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496813v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sieczkowski" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2016.04.050" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121871v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506446v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dufrechou" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Xavier Sauvage" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.5b02546" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506367v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cruz Figueroa-Espinoza" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Zafimahova" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro G. Maldonado Alvarado" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dubreucq" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2015.01.056" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008735v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506338v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf501441j" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985344v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837694v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Laguerre" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Hugouvieux" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuekhet Cavusoglu" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Aubert" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lafuma" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2013.10.034" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939684v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roblin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la401524w" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506225v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf204048j" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506067v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dubascoux" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cabane" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fulcrand" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-011-5076-2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A9B3BB039DD931CA5329DF40A41200EC28DDD3A4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661616v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Bel&#233;n Bautista-Ort&#237;n" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Carrillo" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene H. Fulcrand-Hoh" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm100515e" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659563v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Pascal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf800790d" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-L7KF37GS-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668511v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gautier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique V. Cheynier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Imberty" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf071297o" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-34V4Z40R-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661882v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661503v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Manchado-Sarni" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf0704108" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-6FZ5WL9T-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658575v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drazen Zanchi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Cartalade" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tribet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la700694b" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-VBW4RVNV-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663695v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene M.-H. Muller" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Poncet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Prosperi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Santoni" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle J. Ronfort" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2006.02851.x" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3NVWJKDJ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305823v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Edelmann" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Putaux" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2005.06.009" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WVPJ641Z-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677941v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Salas" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kohler" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chromsci/43.9.488" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681173v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vessela Atanasova" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Mazauric" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2003.11.084" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FQCJB4K1-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682597v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Guerneve" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2004.09.127" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NC3SVKC3-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682610v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Shen" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sat Somers" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Slade" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Yip" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bit.10674" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XDCZXGC9-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682601v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Putaux" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la034927z" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-7NBRB0ST-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715951v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Reculusa" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Ravaine" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mingotaud" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Duguet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm0116525" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-S48014HS-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678300v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bordes" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lafuma" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s003960000391" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LJH55HWH-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677428v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fm Winnik" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1295/polymj.33.277" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696437v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Audebert" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0927-7757(98)00510-X" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-96C29QTV-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695693v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G. G&#246;bel" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.A.M. Besseling" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Cohen Stuart" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jcis.1998.5853" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698964v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fredrik Tiberg" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la9711443" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-NZW056FR-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04645444v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04957027v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cesson" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sanchez" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05407597v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Roy" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Caboulet" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bolandard" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Cesson" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58233/6qpgsfx7" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04168521v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04167508v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03713022v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Verbaere" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04167498v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04167117v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02922050v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02890873v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Charrier" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985350v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006832v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121870v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sieczowski" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985341v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wichien Sriwichai" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985342v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154381v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753644v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Cruz Figueroa-Espinoza" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Gustavo Maldonado-Alvarado" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758154v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cabane" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762195v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Poncet Legrand" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G.C. Renard" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947714v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04645485v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Godet" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Nolleau" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04167983v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04159223v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04167956v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Roland" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03712957v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02890884v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985349v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Brillouet" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817904v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02967937v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahia Chebloune" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Trabuchet" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cohen-Solal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Verdier" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02936244v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Terrier" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Cheynier" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-74118-5_22" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/650E9436DD423BB38E975332794D1BFD75B01E9F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02810080v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04956825v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58233/XF20pZ5x" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>