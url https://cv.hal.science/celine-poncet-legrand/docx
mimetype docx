--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -346,295 +346,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05605004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the dynamic between yeast mannoproteins structure and wine stability. Part 1: Polysaccharides part characteristics of S. cerevisiae and non-Saccharomyces mannoproteins</w:t>
+                <w:t xml:space="preserve">Characterisation of oenological oak tannin extracts by a multi-analytical approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saul Assunção Bicca</w:t>
+                <w:t xml:space="preserve">Kevin Pascotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Sieczkowski</w:t>
+                <w:t xml:space="preserve">Hélène Hallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Schneider</w:t>
+                <w:t xml:space="preserve">Aude A Watrelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Mekoue</w:t>
+                <w:t xml:space="preserve">Aurélie Roland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Poncet-Legrand</w:t>
+                <w:t xml:space="preserve">Emmanuelle Meudec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 363, pp.123770. </w:t>
+              <w:t xml:space="preserve">OENO One</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 59 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2025.123770⟩</w:t>
+                <w:t xml:space="preserve">⟨10.20870/oeno-one.2025.59.2.8437⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05076552v1</w:t>
+                <w:t xml:space="preserve">hal-05082477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation of oenological oak tannin extracts by a multi-analytical approach</w:t>
+                <w:t xml:space="preserve">Exploring the dynamic between yeast mannoproteins structure and wine stability. Part 1: Polysaccharides part characteristics of S. cerevisiae and non-Saccharomyces mannoproteins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Pascotto</w:t>
+                <w:t xml:space="preserve">Saul Assunção Bicca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Hallé</w:t>
+                <w:t xml:space="preserve">Nathalie Sieczkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude A Watrelot</w:t>
+                <w:t xml:space="preserve">Rémi Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Roland</w:t>
+                <w:t xml:space="preserve">Julie Mekoue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Meudec</w:t>
+                <w:t xml:space="preserve">Céline Poncet-Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OENO One</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 59 (2), </w:t>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 363, pp.123770. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.20870/oeno-one.2025.59.2.8437⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2025.123770⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05082477v1</w:t>
+                <w:t xml:space="preserve">hal-05076552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the impact of yeast derivatives on aromatic and sensory profiles of white and red wines: a multifactorial study</w:t>
               </w:r>
@@ -646,51 +646,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Favieres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Bastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Poncet-Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Doco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -767,51 +767,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insights into multiscale chemical characterisation for the understanding of berry maturation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Meudec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Agnes Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -914,51 +914,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Vernhet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Poncet-Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Cheynier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1152,90 +1152,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the influence of S. cerevisiae mannoproteins on wine astringency and color: Impact of their polysaccharide part</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saul Assunção Bicca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Poncet-Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Roi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Mekoue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Doco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1299,51 +1299,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pH-Dependent Changes in Structural Stabilities of Bt Cry1Ac Toxin and Contrasting Model Proteins following Adsorption on Montmorillonite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenqiang Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Poncet-Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siobhan Staunton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1684,51 +1684,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détermination d'un test de stabilité colloïdale phénolique des vins rouges.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Romat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Poncet-Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Doco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1900,64 +1900,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural characteristics of Saccharomyces cerevisiae mannoproteins: Impact of their polysaccharide part</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saul Assunção Bicca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Poncet-Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Williams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2047,51 +2047,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of grape variety, berry maturity and size on the extractability of skin polyphenols during model wine-like maceration experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elissa Abi-Habib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Poncet-Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Roi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2162,291 +2162,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03018689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La déstabilisation colloïdale des boissons limpides : recherche sur les mécanismes impliqués et développement d'itinéraires technologiques de prévention</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Wine Thermosensitive Proteins Adsorb First and Better on Bentonite during Fining: Practical Implications and Proposition of Alternative Heat Tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Vernhet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Bauduin</w:t>
+                <w:t xml:space="preserve">Eric Meistermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Poupard</w:t>
+                <w:t xml:space="preserve">Frederic Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Cottereau</w:t>
+                <w:t xml:space="preserve">Patrick Chemardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Charrier</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Celine Poncet-Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15454/gyp6-wz96⟩</w:t>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 68 (47), pp.13450-13458. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jafc.0c00094⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02919985v1</w:t>
+                <w:t xml:space="preserve">hal-02888974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wine Thermosensitive Proteins Adsorb First and Better on Bentonite during Fining: Practical Implications and Proposition of Alternative Heat Tests</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">La déstabilisation colloïdale des boissons limpides : recherche sur les mécanismes impliqués et développement d'itinéraires technologiques de prévention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Bauduin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Poupard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cottereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Meistermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 68 (47), pp.13450-13458. </w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 79, pp.49-59. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jafc.0c00094⟩</w:t>
+                <w:t xml:space="preserve">⟨10.15454/gyp6-wz96⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02888974v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02919985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multimethod Approach for Extensive Characterization of Gallnut Tannin Extracts</w:t>
               </w:r>
@@ -2458,64 +2458,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Watrelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Le Guernevé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Hallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Meudec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Williams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2713,51 +2713,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions of grape tannins and wine polyphenols with a yeast protein extract, mannoproteins and β-glucan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Mekoue Nguela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Poncet-Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Sieczkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2811,425 +2811,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01496813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de l’autoxydation sur les propriétés des tanins</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">Grape seed and apple tannins : Emulsifying and antioxidant properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Cruz Figueroa-Espinoza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andréa Zafimahova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro G. Maldonado Alvarado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dubreucq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Poncet-Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française d'Oenologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 178, pp.38-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2015.01.056⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02121871v1</w:t>
+                <w:t xml:space="preserve">hal-01506367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protein/polysaccharide interactions and their impact on haze formation in white wines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Dufrechou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Doco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Poncet-Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Xavier Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Vernhet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 63 (45), pp.10042-10053. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.jafc.5b02546⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01506446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grape seed and apple tannins : Emulsifying and antioxidant properties</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">Impact de l’autoxydation sur les propriétés des tanins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Vernhet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Carrillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Poncet-Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Française d'Oenologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 271, pp.22-24</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2015.01.056⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01506367v1</w:t>
+                <w:t xml:space="preserve">hal-02121871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprendre les interactions physico-chimiques des tanins et leur impact sur les caractéristiques des vins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Vernhet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Poncet-Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Dossiers d'Agropolis International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 21 (Vigne et Vin), pp.32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3280,51 +3280,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Vernhet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Carrillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Poncet-Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 62 (31), pp.7833-7842. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3358,51 +3358,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pourquoi s’intéresser aux colloïdes et macromolécules en œnologie ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Poncet-Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 41 (151), pp.47-49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3561,103 +3561,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">White wine proteins: how does the pH affect their conformation at room temperature?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Dufrechou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Vernhet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Roblin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Xavier Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Poncet-Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 29 (33), pp.10475-10482. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3691,77 +3691,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stability of white wine proteins: combined effect of pH, ionic strength, and temperature on their aggregation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Dufrechou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Poncet-Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Xavier Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Vernhet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3860,51 +3860,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cabane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fulcrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dubreucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 401 (5), pp.1563-1573. </w:t>
@@ -3954,51 +3954,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tannin oxidation: intra- versus intermolecular reactions.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Poncet-Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cabane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4101,51 +4101,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aggregation of a proline-rich protein induced by epigallocatechin gallate and condensed tannins: Effect of protein glycosylation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Poncet-Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cabane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4217,51 +4217,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions between flavan-3-ols and poly (L-proline) studied by isothermal titration calorimetry: Effect of the tannin structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Poncet-Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4346,51 +4346,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inhibition of grape seed tannin aggregation by wine mannoproteins: effect of polysaccharide molecular weight</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Poncet-Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Doco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4467,51 +4467,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions between a non glycosylated human proline-rich protein and flavan-3-ols are affected by protein concentration and polyphenol/protein ratio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Poncet-Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Imberty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4626,51 +4626,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drazen Zanchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Vernhet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Poncet-Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Cartalade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4888,51 +4888,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poly(l-proline) interactions with flavan-3-ols units: Influence of the molecular structure and the polyphenol/protein ratio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Poncet-Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Edelmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5060,64 +5060,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erika Salas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fulcrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Poncet-Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Meudec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Kohler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5194,64 +5194,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erika Salas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vessela Atanasova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Poncet-Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Meudec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Paul Mazauric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5314,51 +5314,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure determination and color properties of a new directly linked flavanol-anthocyanin dimer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Poncet-Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erika Salas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5469,51 +5469,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Properties of a novel magnetized alginate for magnetic resonance imaging.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feng Shen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Poncet-Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sat Somers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5602,51 +5602,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavan-3-ol aggregation in model ethanolic solutions: incidence of polyphenol structure, concentration, ethanol content and ionic strength</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Poncet-Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Cartalade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5757,51 +5757,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syntheses of raspberrylike silica/polystyrene materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Reculusa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Poncet-Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Ravaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5890,51 +5890,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface Modification of colloidal Silica Particles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Poncet-Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Bordes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6006,51 +6006,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solution Properties of Hydrophobically-modified Copolymers of N-Isopropylacrylamide and N-L-Valine Acrylamide: A Study by Fluorescence Spectroscopy and Microcalorimetry.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Poncet-Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fm Winnik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6097,51 +6097,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rheological behaviour of colloidal dispersions of hydrophobic particles stabilised in water by amphiphilic polyelectrolytes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Poncet-Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Lafuma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6252,51 +6252,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.A.M. Besseling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.A. Cohen Stuart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Poncet-Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 209 (1), pp.129-135. </w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6330,51 +6330,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ellipsometric Study of the Adsorption of Hydrophobically Modified Polyacrylates at Hydrophobic Surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Poncet-Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fredrik Tiberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6478,103 +6478,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular and functional diversity of S. cerevisiae and non-Saccharomyces mannoproteins induced by the polysaccharide part</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saul Assunção Bicca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Poncet-Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Sieczkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Mekoue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. In Vino Analytica Scientia (IVAS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UC Davis, Jul 2024, Davis, United States</w:t>
@@ -6987,77 +6987,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the influence of S. cerevisiae mannoproteins in wine astringency and the impact of their polysaccharide structure.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saul Assunção Bicca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Poncet-Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Mekoue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Doco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7233,64 +7233,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions Mannoprotéines-Polyphénols: Impact de la structure polysaccharidique?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saul Assunção Bicca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Poncet-Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Doco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7341,90 +7341,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of aspects of the polysaccharide structure of mannoproteins on their interactions with Enological Tannins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saul Assunção Bicca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Poncet-Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Sieczkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Mekoue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Doco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7479,51 +7479,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of grape variety, berry maturity and size on the extractability of skin polyphenols during model wine-like maceration experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elissa Abi Habib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Poncet-Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Roi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7591,90 +7591,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The affinity of white wine proteins for bentonite is dependent on the wine composition and is directly related to their thermal stability / sensitivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Poncet-Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Meistermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Chemardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Vernhet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7712,90 +7712,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Some applications coming from a new method to concentrate proteins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Chemardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Poncet-Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Roi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Xavier Sauvage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. International Symposium on Macromolecules and Secondary Metabolites of Grapevine and Wine (Macrowine 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Changins, Switzerland. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7846,51 +7846,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Mekoue Nguela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Vernhet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Poncet-Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Sieczkowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7941,51 +7941,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions of grape proanthocyanidins and wine polyphenols with yeast protein extract</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Mekoue Nguela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Poncet-Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Sieczowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8066,51 +8066,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How do polysaccharides affect tannin/protein interactions: a study by Isothermal Titration Microcalorimetry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wichien Sriwichai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Poncet-Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Vernhet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8142,325 +8142,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01985341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions of grape proanthocyanidins and wine polyphenols with yeast extract</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Roi</w:t>
+                <w:t xml:space="preserve">Effect of polysaccharides on tannin/protein interactions: a study by Isothermal Titration Microcalorimetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wichien Sriwichai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Vernhet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Poncet-Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Macrowine 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Stellenbosch, South Africa. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01985342v1</w:t>
+                <w:t xml:space="preserve">hal-02154381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of polysaccharides on tannin/protein interactions: a study by Isothermal Titration Microcalorimetry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wichien Sriwichai</w:t>
+                <w:t xml:space="preserve">Interactions of grape proanthocyanidins and wine polyphenols with yeast extract</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Mekoue Nguela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Poncet-Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Sieczkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Roi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Vernhet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline Poncet-Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Macrowine 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Stellenbosch, South Africa. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02154381v1</w:t>
+                <w:t xml:space="preserve">hal-01985342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of grape seeds tannins as emulsion stabilisers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Cruz Figueroa-Espinoza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Zafimahova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Gustavo Maldonado-Alvarado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dubreucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Poncet-Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. Tannin Conference/58th International Congress and Annual Meeting of the Society for Medical Plant and Natural Product Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8485,51 +8485,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tannin conformation in solution: effects of tannin structure, solvent quality and oxidation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Poncet-Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Cabane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8720,90 +8720,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the dynamic between Yeast Mannoproteins Structure and Wine Stability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saul Assunção Bicca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Sieczkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Poncet-Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Doco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8858,51 +8858,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the impact of yeast derivatives on aromatic and sensory profiles of white and red wines: a multifactorial analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Favieres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Poncet-Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Vernhet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8970,103 +8970,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of enological oak tannin extracts by multi-analytical methods approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Hallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Pascotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Watrelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Roland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Meudec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. International Macrowine Conference on Macromolecules and Secondary Metabolites of Vine and Wine (Oeno Macrowine 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Bordeaux, France</w:t>
@@ -9089,359 +9089,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04167983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the influence of S. cerevisiae mannoproteins in wine astringency and the impact of their polysaccharide structure</w:t>
+                <w:t xml:space="preserve">Characterization of enological oak tannin extracts by multi-analytical methods approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saul Assunção Bicca</w:t>
+                <w:t xml:space="preserve">Kevin Pascotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Hallé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Watrelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Roland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Poncet-Legrand</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Thierry Doco</w:t>
+                <w:t xml:space="preserve">Emmanuelle Meudec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congress of the American Society of Enology and Viticulture 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Napa, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04159223v1</w:t>
+                <w:t xml:space="preserve">hal-04167956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of enological oak tannin extracts by multi-analytical methods approach</w:t>
+                <w:t xml:space="preserve">Exploring the influence of S. cerevisiae mannoproteins in wine astringency and the impact of their polysaccharide structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Pascotto</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Aurelie Roland</w:t>
+                <w:t xml:space="preserve">Saul Assunção Bicca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Meudec</w:t>
+                <w:t xml:space="preserve">Céline Poncet-Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Williams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Mekoue Nguela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Doco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congress of the American Society of Enology and Viticulture 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Napa, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04167956v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04159223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuning the pH during the fermentation has a strong effect on the wine protein composition and the stability of the resulting white wines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Meistermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Vernhet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cottereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Chemardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. International Symposium on Macromolecules and Secondary Metabolites of Grapevine and Wine (Macrowine 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Online, Italy</w:t>
@@ -9483,51 +9483,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skin polyphenol extraction during maceration: a quite complex problem ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Roi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Poncet-Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Carrillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9604,64 +9604,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intérêt de l’utilisation des dérivés de levure en œnologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Mekoue Nguela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Sieczkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Poncet-Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Roi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9729,90 +9729,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of grape seeds tannins as emulsion stabilisers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Cruz Figueroa-Espinoza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Zafimahova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Gustavo Maldonado-Alvarado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dubreucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Poncet-Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICP2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Montpellier, France. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9863,51 +9863,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yahia Chebloune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Trabuchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Poncet-Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cohen-Solal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10007,51 +10007,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavanols, Flavonols and Dihydroflavonols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nancy Terrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Poncet-Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Cheynier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10142,51 +10142,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colloïdes et Macromolécules dans le contexte oenologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Poncet-Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre. Université Montpellier 2 (Sciences et Techniques), 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10460,51 +10460,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C8655A02"/>
+    <w:nsid w:val="1A754B4C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10691,51 +10691,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/celine-poncet-legrand" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8459-1415" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/164802983" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05605004v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Rinaldi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Luciano" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Carrillo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Gancel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Gombau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2026.60.2.9490" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05076552v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saul Assun&#231;&#227;o Bicca" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sieczkowski" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Schneider" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mekoue" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Poncet-Legrand" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2025.123770" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05082477v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Pascotto" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Hall&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude A Watrelot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Roland" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Meudec" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2025.59.2.8437" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05219753v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Favieres" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bastien" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Doco" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Vernhet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2025.59.3.9264" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04929632v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Boulet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agnes Ducasse" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elissa Abi-Habib" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Gall" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2025.59.1.8286" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04445767v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cheynier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2024.58.1.7793" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04575978v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Scalzini" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Carillo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Roi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric V&#233;ran" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2023.109605" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04189126v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2023.136160" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065678v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenqiang Zhao" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siobhan Staunton" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Quiquampoix" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.2c09310" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03900116v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred&#233;ric Veran" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.12331" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03892028v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Veran" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2022.135023" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855618v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Romat" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03477927v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elissa Abi&#8208;habib" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bodil J&#248;rgensen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.11685" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03428729v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Williams" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mekoue Nguela" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2021.118758" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018689v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.10955" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02919985v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bauduin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Poupard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cottereau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Charrier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Meistermann" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/gyp6-wz96" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02888974v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chemardin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Poncet-Legrand" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.0c00094" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02888982v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Watrelot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Guernev&#233;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.9b08221" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02986712v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Abbal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elissa Abi Habib" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Ducasse" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5073/vitis.2020.59.163-168" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496813v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sieczkowski" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2016.04.050" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121871v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506446v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dufrechou" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Xavier Sauvage" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.5b02546" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506367v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cruz Figueroa-Espinoza" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Zafimahova" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro G. Maldonado Alvarado" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dubreucq" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2015.01.056" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008735v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506338v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf501441j" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985344v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837694v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Laguerre" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Hugouvieux" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuekhet Cavusoglu" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Aubert" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lafuma" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2013.10.034" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939684v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roblin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la401524w" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506225v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf204048j" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506067v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dubascoux" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cabane" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fulcrand" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-011-5076-2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A9B3BB039DD931CA5329DF40A41200EC28DDD3A4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661616v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Bel&#233;n Bautista-Ort&#237;n" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Carrillo" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene H. Fulcrand-Hoh" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm100515e" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659563v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Pascal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf800790d" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-L7KF37GS-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668511v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gautier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique V. Cheynier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Imberty" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf071297o" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-34V4Z40R-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661882v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661503v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Manchado-Sarni" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf0704108" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-6FZ5WL9T-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658575v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drazen Zanchi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Cartalade" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tribet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la700694b" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-VBW4RVNV-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663695v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene M.-H. Muller" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Poncet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Prosperi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Santoni" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle J. Ronfort" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2006.02851.x" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3NVWJKDJ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305823v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Edelmann" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Putaux" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2005.06.009" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WVPJ641Z-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677941v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Salas" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kohler" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chromsci/43.9.488" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681173v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vessela Atanasova" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Mazauric" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2003.11.084" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FQCJB4K1-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682597v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Guerneve" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2004.09.127" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NC3SVKC3-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682610v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Shen" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sat Somers" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Slade" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Yip" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bit.10674" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XDCZXGC9-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682601v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Putaux" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la034927z" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-7NBRB0ST-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715951v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Reculusa" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Ravaine" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mingotaud" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Duguet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm0116525" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-S48014HS-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678300v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bordes" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lafuma" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s003960000391" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LJH55HWH-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677428v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fm Winnik" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1295/polymj.33.277" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696437v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Audebert" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0927-7757(98)00510-X" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-96C29QTV-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695693v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G. G&#246;bel" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.A.M. Besseling" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Cohen Stuart" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jcis.1998.5853" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698964v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fredrik Tiberg" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la9711443" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-NZW056FR-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04645444v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04957027v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cesson" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sanchez" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05407597v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Roy" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Caboulet" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bolandard" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Cesson" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58233/6qpgsfx7" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04168521v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04167508v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03713022v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Verbaere" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04167498v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04167117v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02922050v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02890873v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Charrier" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985350v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006832v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121870v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sieczowski" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985341v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wichien Sriwichai" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985342v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154381v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753644v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Cruz Figueroa-Espinoza" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Gustavo Maldonado-Alvarado" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758154v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cabane" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762195v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Poncet Legrand" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G.C. Renard" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947714v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04645485v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Godet" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Nolleau" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04167983v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04159223v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04167956v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Roland" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03712957v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02890884v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985349v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Brillouet" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817904v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02967937v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahia Chebloune" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Trabuchet" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cohen-Solal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Verdier" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02936244v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Terrier" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Cheynier" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-74118-5_22" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/650E9436DD423BB38E975332794D1BFD75B01E9F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02810080v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04956825v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58233/XF20pZ5x" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/celine-poncet-legrand" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8459-1415" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/164802983" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05605004v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Rinaldi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Luciano" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Carrillo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Gancel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Gombau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2026.60.2.9490" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05082477v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Pascotto" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Hall&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude A Watrelot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Roland" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Meudec" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2025.59.2.8437" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05076552v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saul Assun&#231;&#227;o Bicca" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sieczkowski" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Schneider" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mekoue" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Poncet-Legrand" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2025.123770" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05219753v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Favieres" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bastien" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Doco" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Vernhet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2025.59.3.9264" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04929632v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Boulet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agnes Ducasse" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elissa Abi-Habib" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Gall" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2025.59.1.8286" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04445767v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cheynier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2024.58.1.7793" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04575978v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Scalzini" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Carillo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Roi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric V&#233;ran" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2023.109605" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04189126v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2023.136160" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065678v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenqiang Zhao" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siobhan Staunton" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Quiquampoix" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.2c09310" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03900116v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred&#233;ric Veran" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.12331" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03892028v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Veran" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2022.135023" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855618v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Romat" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03477927v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elissa Abi&#8208;habib" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bodil J&#248;rgensen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.11685" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03428729v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Williams" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mekoue Nguela" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2021.118758" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018689v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.10955" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02888974v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Meistermann" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Charrier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chemardin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Poncet-Legrand" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.0c00094" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02919985v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bauduin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Poupard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cottereau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/gyp6-wz96" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02888982v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Watrelot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Guernev&#233;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.9b08221" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02986712v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Abbal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elissa Abi Habib" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Ducasse" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5073/vitis.2020.59.163-168" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496813v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sieczkowski" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2016.04.050" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506367v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cruz Figueroa-Espinoza" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Zafimahova" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro G. Maldonado Alvarado" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dubreucq" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2015.01.056" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506446v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dufrechou" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Xavier Sauvage" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.5b02546" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121871v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008735v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506338v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf501441j" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985344v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837694v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Laguerre" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Hugouvieux" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuekhet Cavusoglu" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Aubert" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lafuma" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2013.10.034" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939684v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roblin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la401524w" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506225v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf204048j" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506067v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dubascoux" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cabane" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fulcrand" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-011-5076-2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A9B3BB039DD931CA5329DF40A41200EC28DDD3A4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661616v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Bel&#233;n Bautista-Ort&#237;n" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Carrillo" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene H. Fulcrand-Hoh" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm100515e" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659563v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Pascal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf800790d" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-L7KF37GS-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668511v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gautier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique V. Cheynier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Imberty" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf071297o" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-34V4Z40R-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661882v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661503v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Manchado-Sarni" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf0704108" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-6FZ5WL9T-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658575v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drazen Zanchi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Cartalade" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tribet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la700694b" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-VBW4RVNV-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663695v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene M.-H. Muller" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Poncet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Prosperi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Santoni" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle J. Ronfort" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2006.02851.x" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3NVWJKDJ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305823v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Edelmann" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Putaux" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2005.06.009" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WVPJ641Z-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677941v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Salas" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kohler" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chromsci/43.9.488" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681173v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vessela Atanasova" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Mazauric" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2003.11.084" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FQCJB4K1-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682597v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Guerneve" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2004.09.127" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NC3SVKC3-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682610v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Shen" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sat Somers" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Slade" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Yip" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bit.10674" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XDCZXGC9-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682601v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Putaux" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la034927z" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-7NBRB0ST-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715951v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Reculusa" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Ravaine" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mingotaud" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Duguet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm0116525" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-S48014HS-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678300v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bordes" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lafuma" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s003960000391" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LJH55HWH-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677428v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fm Winnik" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1295/polymj.33.277" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696437v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Audebert" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0927-7757(98)00510-X" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-96C29QTV-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695693v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G. G&#246;bel" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.A.M. Besseling" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Cohen Stuart" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jcis.1998.5853" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698964v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fredrik Tiberg" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la9711443" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-NZW056FR-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04645444v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04957027v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cesson" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sanchez" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05407597v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Roy" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Caboulet" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bolandard" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Cesson" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58233/6qpgsfx7" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04168521v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04167508v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03713022v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Verbaere" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04167498v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04167117v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02922050v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02890873v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Charrier" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985350v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006832v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121870v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sieczowski" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985341v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wichien Sriwichai" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154381v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985342v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753644v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Cruz Figueroa-Espinoza" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Gustavo Maldonado-Alvarado" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758154v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cabane" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762195v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Poncet Legrand" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G.C. Renard" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947714v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04645485v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Godet" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Nolleau" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04167983v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04167956v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Roland" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04159223v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03712957v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02890884v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985349v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Brillouet" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817904v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02967937v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahia Chebloune" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Trabuchet" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cohen-Solal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Verdier" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02936244v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Terrier" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Cheynier" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-74118-5_22" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/650E9436DD423BB38E975332794D1BFD75B01E9F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02810080v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04956825v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58233/XF20pZ5x" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>