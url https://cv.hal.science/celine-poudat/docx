--- v0 (2026-03-18)
+++ v1 (2026-05-02)
@@ -331,241 +331,250 @@
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Poudat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Landragin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...1 lines deleted...]
-              <w:t xml:space="preserve">De Boeck, pp.240, 2017, Champs linguistiques, 978-2807305632</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De Boeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.240, 2017, Champs linguistiques, 978-2807305632</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01373918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proceedings of the 13th International Conference on Textual Data Statistical Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damon Mayaffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Poudat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Vanni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Magri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Follette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
-              <w:r>
-[...76 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03518447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ce qui compte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Poudat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">H. Champion, pp.371, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00660953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -575,504 +584,504 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proceedings of the 11th Conference on CMC and Social Media Corpora for the Humanities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Poudat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Guernut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th Conference on CMC and Social Media Corpora for the Humanities (CMC 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Nice (FRANCE), France. CORLI; Université Côte d’Azur, 2024, 979-10-415-7030-0. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.13897358⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04673776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Closing a gap in the language resources landscape : Groundwork and best practices from projects on computer-mediated communication in four European countries.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Beisswenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabella Chiari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomaž Erjavec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Darja Fišer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CLARIN Annual Conference 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Aix-en-Provence, France. 136, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linköping Electronic Conference Proceedings</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.1-19, 2017, Selected papers from the CLARIN Annual Conference 2016, 978-91-7685-499-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01379621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">JADT 2016 - Statistical Analysis of Textual Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damon Mayaffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Poudat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vanni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Magri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Follette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JADT 2016 - Statistical Analysis of Textual Data</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, Presses de FacImprimeur, 862 p., 2016, 978-2-7466-9067-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01371577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">JADT 2016 - Statistical Analysis of Textual Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damon Mayaffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Poudat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vanni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Magri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Follette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Damon Mayaffre; Céline Poudat; Laurent Vanni; Véronique Magri; Peter Follette. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JADT 2016 - Statistical Analysis of Textual Data</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Nice, France. 1-2, Presse de FacImprimeur, 402/412 p., 2016, JADT 2016 - Statistical Analysis of Textual Data, 978-2-7466-9067-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01361986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1082,1199 +1091,1199 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controverses du changement climatique : la représentation des paroles d’autrui dans les pages de discussion sur Wikipédia francophone et norvégien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Poudat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anje Müller Gjesdal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Øyvind Gjerstad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bergen Language and Linguistics Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 13 (1)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04965471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corpus complexes et standards : un retour sur le projet CoMeRe</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Les corpus de la communication médiée par les réseaux : une introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Poudat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ciara R. Wigham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Céline Poudat</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Liégeois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Corpus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020</w:t>
+              <w:t xml:space="preserve">, 2020, Corpus complexes. Traitements, standardisation et analyse des corpus de communication médiée par les réseaux, 20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02460613v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02930559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les corpus de la communication médiée par les réseaux : une introduction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Corpus complexes et standards : un retour sur le projet CoMeRe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ciara R. Wigham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Poudat</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Loïc Liégeois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Corpus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, Corpus complexes. Traitements, standardisation et analyse des corpus de communication médiée par les réseaux, 20</w:t>
+              <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02930559v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02460613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explorer, mesurer, contextualiser. Quelques apports de la textométrie à l'analyse des discours</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Désaccords et conflits dans le Wikipédia francophone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Poudat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia-Mai Ho-Dac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langue française</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Travaux linguistiques du CerLiCO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Accord et désaccord, 29, pp.155-176</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/lf.203.0101⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02419199v1</w:t>
+                <w:t xml:space="preserve">hal-02048990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Désaccords et conflits dans le Wikipédia francophone</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Explorer, mesurer, contextualiser. Quelques apports de la textométrie à l'analyse des discours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damon Mayaffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Pincemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Poudat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lydia-Mai Ho-Dac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Travaux linguistiques du CerLiCO</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Langue française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Les outils informatiques au service des linguistes, 203, pp.101-115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lf.203.0101⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02048990v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02419199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôles d'auteur et références à d'autres sources. Comparaison entre écrit et oral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Rinck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kjersti Fløttum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Poudat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chimera: Romance Corpora and Linguistic Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 4 (1), pp.117-143</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01880496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The CoMeRe corpus for French: structuring and annotating heterogeneous CMC genres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Poudat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Antoniadis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ciara R. Wigham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal for language technology and computational linguistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 29 (2), pp.1-30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00953507v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cooccurrences des personnes dans le discours de l’enfant : une approche statistique de la construction de l’identité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Poudat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Jean-Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boulard Aurore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Corpus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, La cooccurrence : du fait statistique au fait textuel, 11, pp.55-72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01373928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variations langagières et annotation morphosyntaxique du latin classique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Poudat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Longrée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, vol. 50-2, pp.129-148</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01360267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La négociation des points de vue. Une cartographie sociale des conflits et des querelles dans le Wikipédia francophone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Auray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Hurault-Plantet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Poudat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 154 (2), pp.15-50. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/res.154.0015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00761074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représentation et caractérisation lexicale des sciences dans Wikipédia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Poudat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Loiseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Linguistique Appliquée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 2007 (2), pp.29-44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00378009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catégorisation de textes en domaines et genres : complémentarité des indexations lexicale et morphosyntaxique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Poudat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cleuziou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Clavier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Document numérique - Revue des sciences et technologies de l'information. Série Document numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 9, pp.61-76. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3166/dn.9.1.61-76⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00084803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2284,1051 +2293,1051 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating extreme cases in Wikipedia talk pages: Some insights on user behaviours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Poudat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia-Mai Ho-Dac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Louis Cotgrove; Laura Herzberg; Harald Lüngen. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Exploring digitally-mediated communication with corpora. Methods, analyses, and corpus construction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, De Gruyter, pp.453-474, 2025, 9783111432595. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1515/9783111434018-019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05386075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring interactions in Wikipedia talk pages</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Tanguy</w:t>
+                <w:t xml:space="preserve">To each their own truth: Epistemic regimes on Wikipedia talk pages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Carbou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia-Mai Ho-Dac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Poudat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lydia-Mai Ho-Dac</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Sahut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Céline Poudat; Harald Lüngen; Laura Herzberg. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Investigating Wikipedia: Linguistic corpus building, exploration and analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 121, John Benjamins Publishing Company, pp.235-262, 2024, Studies in Corpus Linguistics, 9789027215963. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1075/scl.121.09car⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John Benjamins</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-04806854v1</w:t>
+                <w:t xml:space="preserve">hal-04916484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">To each their own truth: Epistemic regimes on Wikipedia talk pages</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Exploring interactions in Wikipedia talk pages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Tanguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Poudat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia-Mai Ho-Dac</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gilles Sahut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Céline Poudat; Harald Lüngen; Laura Herzberg. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Investigating Wikipedia: Linguistic corpus building, exploration and analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 121, John Benjamins Publishing Company, pp.235-262, 2024, Studies in Corpus Linguistics, 9789027215963. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Benjamins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Studies in corpus linguistics, 9789027215963</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1075/scl.121.09car⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04916484v1</w:t>
+                <w:t xml:space="preserve">hal-04806854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wikiconflits : un corpus de discussions éditoriales conflictuelles du Wikipédia francophone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Poudat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Grabar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Paloque-Bergès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jin Kun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ciara R. Wigham &amp; Gudrun Ledegen. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Corpus de communication médiée par les réseaux : construction, structuration, analyse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, 2017, 978-2-343-11212-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01485427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring Wikipedia talk pages for conflict detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia-Mai Ho-Dac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronika Laippala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Poudat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Tanguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Darja Fišer and Michael Beißwenger. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Investigating Computer-Mediated Communication: Corpus-Based Approaches to Language in the Digital World</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ljubljana University Press, Faculty of Arts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.146-168, 2017, Translation Studies and Applied Linguistics, 978-961-237-961-2. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4312/9789612379612⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01678227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du corpus au genre : l’exemple de linguistique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Poudat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Documents, textes, œuvres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.193-210, 2014, Rivages linguistiques</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01373951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative approaches to political discourse: corpus linguistics and text statistics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damon Mayaffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Poudat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">FLOTTUM, Kjersti. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Speaking of Europe. Approaches to complexity in European political discourse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, John Benjamins, pp.65-83, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01360264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative approaches to political discourse: corpus linguistics and text statistics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damon Mayaffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Poudat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Kjersti Flottum. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Speaking of Europe. Approaches to complexity in European political discourse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, John Benjamins, pp.65-83, 2013, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1075/dapsac.49.04may⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02471184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corpora and academic writing: A contrastive analysis of research articles in biology and linguistics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Poudat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Follette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alex Boulton, Elizabeth Rowley-Jolivet, Shirley Carter-Thomas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Corpus-Informed Research and Learning in ESP: Issues and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, John Benjamins, pp.167-191, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01358778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Authorial presence in academic genres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Poudat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Loiseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Del Lungo G. &amp; Tognini Bonelli E. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Strategies in Academic Discourse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, John Benjamins, pp.51-68, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00648598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3338,2077 +3347,2051 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Message du troisième type : irruption d'un tiers dans un dialogue en ligne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Poudat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia-Mai Ho-Dac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JADT 2024 - 17es Journées internationales d'Analyse statistique des Données Textuelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04627600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Talking to oneself in CMC: a study of self replies in Wikipedia talk pages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Poudat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia-Mai Ho-Dac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th Conference on CMC and Social Media Corpora for the Humanities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04806696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expression formulaire du désaccord dans les réunions de travail et les fils de discussion Wikipédia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Chandelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Tutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Poudat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9e Congrès Mondial de Linguistique Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, F. Neveu, S. Prévost, A. Montébran, A. Steuckardt, G. Bergounioux et G. Merminod, G. Philippe, Jul 2024, Lausanne ( CH), Suisse. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/shsconf/202419101007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04691851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monologuer dans une discussion en ligne ? Profilage des interactions entre les rédacteurs de la Wikipédia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Tanguy</w:t>
+                <w:t xml:space="preserve">Annotation des idéologies sous-jacentes dans les discussions Wikipedia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Carbou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia-Mai Ho-Dac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Poudat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lydia-Mai Ho-Dac</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Sahut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11e Journées Linguistique de Corpus</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Grenoble, France</w:t>
+              <w:t xml:space="preserve">L’argumentation collaborative : Discussions en ligne et apprentissage de l’esprit critique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CLLE; LERASS, Oct 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04510895v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04279970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specific behaviours in Wikipedia talk pages: some insights from extreme cases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Tanguy</w:t>
+                <w:t xml:space="preserve">CORLI : Un corpus ouvert du français -ou comment travailler à rassembler les briques existantes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parisse Christophe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Poudat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Badin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Benzitoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sascha Diwersy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on CMC and Social Media Corpora for the Humanities (CMC-Corpora 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Mannheim, Germany</w:t>
+              <w:t xml:space="preserve">Journées de Linguistique de Corpus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04510913v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04255174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un modèle pour décrire et annoter les discours autres</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Specific behaviours in Wikipedia talk pages: some insights from extreme cases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Tanguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Poudat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gabriella de Luca</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia-Mai Ho-Dac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11e Journées de Linguistique de Corpus</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire LIDILEM (UGA); ILCEA4, LIG, Litt&amp;Arts (UGA); DDL, ICAR, Praxiling, CLLE, Jul 2023, Grenoble, France</w:t>
+              <w:t xml:space="preserve">10th International Conference on CMC and Social Media Corpora for the Humanities (CMC-Corpora 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Mannheim, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04299853v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04510913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CORLI : Un corpus ouvert du français -ou comment travailler à rassembler les briques existantes ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Parisse Christophe</w:t>
+                <w:t xml:space="preserve">Monologuer dans une discussion en ligne ? Profilage des interactions entre les rédacteurs de la Wikipédia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Poudat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia-Mai Ho-Dac</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de Linguistique de Corpus</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Grenoble, France</w:t>
+              <w:t xml:space="preserve">11e Journées Linguistique de Corpus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04255174v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04510895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annotation des idéologies sous-jacentes dans les discussions Wikipedia</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Un modèle pour décrire et annoter les discours autres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Poudat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gilles Sahut</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Chandelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriella de Luca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’argumentation collaborative : Discussions en ligne et apprentissage de l’esprit critique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CLLE; LERASS, Oct 2023, Toulouse, France</w:t>
+              <w:t xml:space="preserve">11e Journées de Linguistique de Corpus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire LIDILEM (UGA); ILCEA4, LIG, Litt&amp;Arts (UGA); DDL, ICAR, Praxiling, CLLE, Jul 2023, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04279970v1</w:t>
+                <w:t xml:space="preserve">hal-04299853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partage des connaissances à travers CLARIN : le Centre de connaissance français CORLI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efstathia Soroli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Frontini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Poudat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Parisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International conference Humanistica 2022. Association francophone des humanités numériques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04377959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annoter, visualiser et spécifier les textes et les genres avec les marqueurs de RDA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Poudat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarra El Ayari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Représentation du discours autre et genres de discours : de l’annotation aux enjeux communicatifs et éducatifs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Créteil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03594460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annoter, partager et comparer avec Glozz, Inception et TXM-URS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lydia-Mai Ho-Dac</w:t>
+                <w:t xml:space="preserve">Mise en place d’un centre Clarin de type K (knowledge)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Parisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Poudat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plate-forme collaborative et participative de transcription, relecture et annotation de corpus (CORLI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">Rencontres Huma-Num</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03560281v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03527605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dix ans avec CORLI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Parisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Poudat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Assemblée générale du consortium CAHIER</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03527608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linguistic expression of conflicts in Wikipedia talks : a pragmatic annotation of disagreements and attacks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Annoter, partager et comparer avec Glozz, Inception et TXM-URS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia-Mai Ho-Dac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Poudat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Chandelier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Pragmatics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Winterthur, Switzerland</w:t>
+              <w:t xml:space="preserve">Plate-forme collaborative et participative de transcription, relecture et annotation de corpus (CORLI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03527601v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03560281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en place d’un centre Clarin de type K (knowledge)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Linguistic expression of conflicts in Wikipedia talks : a pragmatic annotation of disagreements and attacks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Poudat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Chandelier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Huma-Num</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Lyon, France</w:t>
+              <w:t xml:space="preserve">17th International Pragmatics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Winterthur, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03527605v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03527601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprendre et mesurer la conflictualité avec le deep learning ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Poudat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JADT 2020 - 15èmes Journées Internationales d'Analyse statistique des Données Textuelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03234268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CORLI: The French Knowledge-Centre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efstathia Soroli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Poudat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Badin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Balvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Delais-Roussarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CLARIN Annual Conference Proceedings. ISSN 2773-2177</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Virtual event, France. pp.19-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03091629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Explorer les pages de discussions Wikipedia pour la détection de conflit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia-Mai Ho-Dac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronika Laippala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Poudat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Tanguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop Controverse 2019 : Détection de la controverse dans les medias sociaux afin d’étudier les déterminants de la qualité de vie et l’utilisation d’interventions non médicamenteuses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03560259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Building community” at the national and/or international level in the context of the Digital Humanities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Joffres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mike Priddy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Morselli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lebarbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Granier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Digital Humanities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Utrecht, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02182752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Explorer les désaccords dans les fils de discussion du Wikipédia francophone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Poudat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JADT 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Rome, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02006771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CORLI: A Linguistic Consortium for Corpus, Language and Interaction</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Désaccords et conflits dans le Wikipédia francophone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Poudat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Jacobson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Loïc Liégeois</w:t>
+                <w:t xml:space="preserve">Camille Bouzereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia-Mai Ho-Dac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLARIN Annual Conference 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">Colloque CerLICO, « Accord, non accord et… désaccord »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01636943v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02048838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Connecting Resources: Which Issues Have to be Solved to Integrate CMC Corpora from Heterogeneous Sources and for Different Languages?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Beisswenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ciara Wigham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Darja Fišer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holger Grumt Suárez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th Conference on CMC and Social Media Corpora for the Humanities (cmccorpora17)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Bolzano, Italy. pp.52-55</w:t>
@@ -5423,2802 +5406,2828 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01918880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Désaccords et conflits dans le Wikipédia francophone</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CORLI: A Linguistic Consortium for Corpus, Language and Interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Parisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Poudat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Lydia-Mai Ho-Dac</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ciara Wigham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Jacobson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Liégeois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque CerLICO, « Accord, non accord et… désaccord »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Poitiers, France</w:t>
+              <w:t xml:space="preserve">CLARIN Annual Conference 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02048838v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01636943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">French Wikipedia Talk Pages: Profiling and Conflict Detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia-Mai Ho-Dac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronika Laippala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Poudat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Tanguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th Conference on CMC and Social Media Corpora for the Humanities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Ljubljana, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01378349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to explore conflicts in French Wikipedia talk pages?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Poudat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vanni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Grabar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Statistics Analysis of Textual Data</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Nice, France. pp.645-656</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01359416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TEI across corpora, languages and genres: Towards a standard for the representation of social media and computer-mediated communication</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">The CoMeRe French CMC corpora and their modeling in TEI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Poudat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ciara Wigham</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Text Encoding Initiative: connect, animate, innovate. 2015 Annual Conference and Members’ Meeting of the TEI Consortium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, TEI Consortium, Oct 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">ird-cmc-rennes: Social Media and CMC Corpora for the eHumanities.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01222982v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01222979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The French CoMeRe Wikiconflits subcorpus</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">TEI across corpora, languages and genres: Towards a standard for the representation of social media and computer-mediated communication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Beisswenger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chanier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Ehrhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Herold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harald Lüngen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médias sociaux et corpus de communication médiée par les réseaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Rennes, France</w:t>
+              <w:t xml:space="preserve">Text Encoding Initiative: connect, animate, innovate. 2015 Annual Conference and Members’ Meeting of the TEI Consortium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, TEI Consortium, Oct 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01373969v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01222982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The CoMeRe French CMC corpora and their modeling in TEI</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The French CoMeRe Wikiconflits subcorpus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Poudat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ciara Wigham</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Grabar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Paloque-Bergès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ird-cmc-rennes: Social Media and CMC Corpora for the eHumanities.</w:t>
+              <w:t xml:space="preserve">Médias sociaux et corpus de communication médiée par les réseaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01222979v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01373969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Corpus numérisé de la Presse francophone - un outil pour l'analyse à dominante inductive de la variation en français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sascha Diwersy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Issac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Poudat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Δια ii : les variations diasystémiques et leurs interdépendances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Copenhague, Danemark. pp.101-120</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00772030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Building a database of French frozen adverbial phrases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Grezka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Poudat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Conference on Language Resources and Evaluation (LREC'12)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Istanbul, Turkey. pp.685-692</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03710182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les taggers comme indicateurs de distances intertextuelles : l'exemple des corpus latins du LASLA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Poudat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international pour les cinquante ans du LASLA, Langues anciennes et analyse statistique : cinquante ans après - Distances textuelles et intertextualités, Academia Belgica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Rome, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00660992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genres and text types in academic discourse: analysis of a corpus of research articles in biology and linguistics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Poudat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CERLIS 2011 Genre Variation in Academic Communication. Emerging Trends and Disciplinary Insights</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Bergame, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00660995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corpora and academic writing: A contrastive analysis of research articles in biology and linguistics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Poudat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Follette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genre Variation in English Academic Communication (Cerlis 2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Bergamo, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01360426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les taggers, auxiliaires heuristiques en ADT?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Longrée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Poudat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Mellet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JADT 2010 : 10èmes Journées internationales en Analyse statistique des Données Textuelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La Sapienza, Università di Roma, Jun 2010, Rome, Italie. pp.vol 2, 1195-1206</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01360266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La cooccurrence, une relation asymétrique?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuan Luong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damon Mayaffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Longrée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Mellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JADT 2010 : 10èmes Journées internationales d'Analyse statistique des Données Textuelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La Sapienza, Università di Roma, Jun 2010, Rome, Italie. pp.321-331</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01362720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do Biology and Linguistics Belong to the Same Academic Discourse ? A Corpus-Based Contrastive Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Poudat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Follette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GERAS (31e) « À l'intersection des discours de spécialité : hétérogénéité et unité »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2010, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01359290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linguistic taggers and syntactic parsers for Classical and post-Classical Latin : the new projects of the LASLA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Longrée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Poudat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVe Colloque international de Linguistique latine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2009, Innsbruck, Austria. à paraître (en 2009)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01360261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anglais scientifique et genres de discours : caractérisation en corpus de l'article scientifique de linguistique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Poudat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GERAS « Du non spécialisé au spécialisé : les différentes voies menant à la spécialisation de l'anglais »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2009, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01360430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capturing the generic structure of French linguistic articles with a focus on the core features of the genre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Poudat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Corpus Linguistics Conference 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2009, Liverpool, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01360269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the annotation of genres by training taggers. Report of an experiment based on a comparable corpus of scientific articles</w:t>
+                <w:t xml:space="preserve">Issues and methods of political logometry: an application to the French presidential discourse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Poudat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damon Mayaffre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Corpus linguistics. Some issues on annotation (workshop)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Paris 13, France</w:t>
+              <w:t xml:space="preserve">EURLING Political discourse on the European Union in a multidisciplinary perspective</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2009, Maison des Sciences de l'Homme, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01360428v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01360429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Issues and methods of political logometry: an application to the French presidential discourse</w:t>
+                <w:t xml:space="preserve">On the annotation of genres by training taggers. Report of an experiment based on a comparable corpus of scientific articles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Poudat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Damon Mayaffre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURLING Political discourse on the European Union in a multidisciplinary perspective</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2009, Maison des Sciences de l'Homme, Paris, France</w:t>
+              <w:t xml:space="preserve">Corpus linguistics. Some issues on annotation (workshop)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Paris 13, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01360429v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01360428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Latin du Haut Moyen Age et annotation morphosyntaxique automatique : quelles perspectives ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Longrée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Poudat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IXe Colloque international « Latin vulgaire - Latin tardif » (LVLT9)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Lyon, France. à paraître (en 2009)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01360262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annoter un corpus d'articles scientifiques. Choix d'encodage et pouvoir heuristique de la TEI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Poudat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'étude « L'intégration et l'interopérabilité des ressources numériques dans les SHS : TEI - l'outil d'avenir du chercheur SHS ? »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, IHPST, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01360431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classification de textes en domaines et en genres en combinant morphosyntaxe et lexique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Cleuziou</w:t>
+                <w:t xml:space="preserve">La fiabilité des informations sur le web. Le cas de Wikipédia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Jacquemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Lauf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Poudat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Hurault-Plantet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Auray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Défi Fouille de Textes (TALN'2008)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Actes de la 5e Conférence en Recherche d’Information et Applications (CORIA 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Trégastel, France. pp.449-456, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24348/coria.2008.449⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00466059v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00283569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation lexicale des contributions clients agents dans un corpus de conversations téléphoniques retranscrites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frederik Cailliau</w:t>
+                <w:t xml:space="preserve">Classification de textes en domaines et en genres en combinant morphosyntaxe et lexique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cleuziou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Poudat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9e Journées internationales d'Analyse statistique des Données Textuelles (JADT 2008)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2008, Lyon, France. pp.267-276</w:t>
+              <w:t xml:space="preserve">Défi Fouille de Textes (TALN'2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00715904v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00466059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Managing conflicts between users in Wikipedia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Jacquemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Lauf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Poudat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Jacquemin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Céline Poudat</w:t>
+                <w:t xml:space="preserve">Martine Hurault-Plantet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Auray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Business Information Systems BIS 2008 Workshops Proceedings: Social Aspects of the Web SAW 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Poznań University of Economics, May 2008, Innsbruck, Austria. pp.81-93</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00283608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fusion de ressources hétérogènes pour la recherche d'information</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
+                <w:t xml:space="preserve">Caractérisation lexicale des contributions clients agents dans un corpus de conversations téléphoniques retranscrites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederik Cailliau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Poudat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aude Giraudel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5e COnférence en Recherche d'Information et Applications (CORIA 2008)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2008, Trégastel, France. pp.433-440</w:t>
+              <w:t xml:space="preserve">9e Journées internationales d'Analyse statistique des Données Textuelles (JADT 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Lyon, France. pp.267-276</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00715960v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00715904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La fiabilité des informations sur le web. Le cas de Wikipédia</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Lauf</w:t>
+                <w:t xml:space="preserve">Fusion de ressources hétérogènes pour la recherche d'information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederik Cailliau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Poudat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Auray</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Giraudel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes de la 5e Conférence en Recherche d’Information et Applications (CORIA 2008)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">5e COnférence en Recherche d'Information et Applications (CORIA 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Trégastel, France. pp.433-440</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.24348/coria.2008.449⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00283569v1</w:t>
+                <w:t xml:space="preserve">hal-00715960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the impact of Lexical and Linguistic features in Genre and Domain-Based Text Categorization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cleuziou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Poudat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Conference on Intelligent Text Processing and Computational Linguistic (CICLING'2007)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Mexico. pp.599-610</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00466015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrastes internes et variations stylistiques du genre de l'article en linguistique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Poudat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Rinck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8èmes Journées d'analyse des données textuelles (JADT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2006, Besançon, France. pp.785-796</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00418166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration contrastive de trois corpus de sciences humaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Poudat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driss Ablali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8ème Journées d'analyse des données textuelles (JADT 2006)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Besançon, France. pp.631-643</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00724963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genres scientifiques et styles d'auteur : des variations stylistiques de l'article de revue linguistique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Poudat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Rinck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4èmes Journées Linguistique de corpus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2005, Lorient, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00418186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genre and Domain Processing in an Information Retrieval Perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cleuziou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Poudat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2003, pp.399 - 402</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00085008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8228,275 +8237,275 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annotation of attack speech acts in Wikipedia talk pages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Poudat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th Conference on Computer-Mediated Communication (CMC) and Social Media Corpora</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Nijmegen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03527610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The CORLI Consortium: CORpus, Languages and Interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Parisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Poudat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Digital Humanities 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Utrecht, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02337690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corpus DiscoWiki: Un corpus de Discussions Conflictuelles du Wikipédia francophone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia-Mai Ho-Dac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Poudat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'étude CORLI : Traitements et standardisation des corpus multimodaux et web 2.0.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01873824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8506,231 +8515,231 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TACT(EO)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Poudat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Driss Sadoun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05381202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude des interactions et des idéologies dans les discussions Wikipédia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia-Mai Ho-Dac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Poudat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Carbou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Carbou</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Gilles Sahut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04584762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8740,121 +8749,121 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wikiconflits, un corpus extrait de Wikipédia : principe et méthode d'élaboration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Poudat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jin Kun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chanier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport Technique] LRL, Clermont Ferrand, BCL, Nice. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01288038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8864,138 +8873,138 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corpus complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Poudat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ciara R. Wigham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Liégeois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Corpus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 20, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02460624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId190"/>
+      <w:footerReference w:type="default" r:id="rId191"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9142,51 +9151,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04965362v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Poudat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald L&#252;ngen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Herzberg" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/scl" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416659v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Lebart" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Pincemin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puq.ca/catalogue/livres/analyse-des-donnees-textuelles-3651.html" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373918v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Landragin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518447v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damon Mayaffre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vanni" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Magri" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Follette" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00660953v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04673776v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Guernut" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13897358" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379621v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Beisswenger" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chanier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Chiari" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toma&#382; Erjavec" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darja Fi&#353;er" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ep.liu.se/ecp/contents.asp?issue=136" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371577v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361986v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04965471v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anje M&#252;ller Gjesdal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#216;yvind Gjerstad" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02460613v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciara R. Wigham" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930559v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Li&#233;geois" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419199v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.203.0101" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048990v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia-Mai Ho-Dac" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880496v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Rinck" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kjersti Fl&#248;ttum" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00953507v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Sagot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Antoniadis" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373928v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Jean-Marie" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boulard Aurore" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360267v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Longr&#233;e" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761074v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Auray" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Hurault-Plantet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jacquemin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.154.0015" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00378009v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Loiseau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084803v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cleuziou" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Clavier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/dn.9.1.61-76" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-79447V9C-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386075v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Tanguy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783111434018-019" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806854v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://benjamins.com/catalog/scl.121" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916484v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Carbou" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Sahut" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/scl.121.09car" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485427v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Grabar" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Paloque-Berg&#232;s" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Kun" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678227v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Laippala" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ff.uni-lj.si/sites/default/files/Dokumenti/Knjige/e-books/investigating.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4312/9789612379612" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373951v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360264v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471184v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/dapsac.49.04may" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358778v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00648598v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627600v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806696v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691851v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chandelier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Tutin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Etienne" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202419101007" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510895v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510913v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299853v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella de Luca" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04255174v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parisse Christophe" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Badin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Benzitoun" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Diwersy" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279970v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377959v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efstathia Soroli" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Frontini" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Parisse" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594460v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra El Ayari" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560281v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527608v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527601v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527605v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234268v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091629v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Balvet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Delais-Roussarie" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560259v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02182752v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Joffres" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Priddy" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Morselli" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lebarb&#233;" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Granier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006771v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01636943v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciara Wigham" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jacobson" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918880v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Grumt Su&#225;rez" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048838v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bouzereau" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378349v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359416v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01222982v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ehrhardt" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Herold" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373969v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01222979v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00772030v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Issac" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710182v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Grezka" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00660992v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00660995v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360426v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360266v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mellet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01362720v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Luong" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Brunet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359290v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360261v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360430v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360269v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360428v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360429v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360262v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360431v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466059v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715904v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Cailliau" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283608v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Lauf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715960v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Giraudel" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283569v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24348/coria.2008.449" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466015v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00418166v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00724963v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Ablali" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00418186v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085008v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527610v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02337690v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873824v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381202v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bey" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Sadoun" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584762v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288038v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02460624v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04965362v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Poudat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald L&#252;ngen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Herzberg" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/scl" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416659v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Lebart" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Pincemin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puq.ca/catalogue/livres/analyse-des-donnees-textuelles-3651.html" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373918v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Landragin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/livre/9782807305632-explorer-un-corpus-textuel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518447v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damon Mayaffre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vanni" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Magri" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Follette" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00660953v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04673776v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Guernut" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13897358" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379621v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Beisswenger" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chanier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Chiari" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toma&#382; Erjavec" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darja Fi&#353;er" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ep.liu.se/ecp/contents.asp?issue=136" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371577v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361986v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04965471v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anje M&#252;ller Gjesdal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#216;yvind Gjerstad" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930559v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciara R. Wigham" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Li&#233;geois" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02460613v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048990v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia-Mai Ho-Dac" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419199v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.203.0101" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880496v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Rinck" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kjersti Fl&#248;ttum" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00953507v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Sagot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Antoniadis" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373928v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Jean-Marie" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boulard Aurore" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360267v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Longr&#233;e" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761074v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Auray" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Hurault-Plantet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jacquemin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.154.0015" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00378009v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Loiseau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084803v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cleuziou" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Clavier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/dn.9.1.61-76" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-79447V9C-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386075v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Tanguy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783111434018-019" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916484v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Carbou" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Sahut" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/scl.121.09car" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806854v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://benjamins.com/catalog/scl.121" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485427v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Grabar" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Paloque-Berg&#232;s" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Kun" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678227v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Laippala" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ff.uni-lj.si/sites/default/files/Dokumenti/Knjige/e-books/investigating.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4312/9789612379612" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373951v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360264v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471184v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/dapsac.49.04may" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358778v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00648598v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627600v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806696v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691851v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chandelier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Tutin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Etienne" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202419101007" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279970v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04255174v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parisse Christophe" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Badin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Benzitoun" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Diwersy" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510913v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510895v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299853v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella de Luca" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377959v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efstathia Soroli" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Frontini" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Parisse" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594460v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra El Ayari" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527605v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527608v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560281v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527601v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234268v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091629v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Balvet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Delais-Roussarie" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560259v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02182752v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Joffres" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Priddy" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Morselli" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lebarb&#233;" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Granier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006771v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048838v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bouzereau" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918880v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciara Wigham" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Grumt Su&#225;rez" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01636943v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jacobson" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378349v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359416v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01222979v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01222982v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ehrhardt" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Herold" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373969v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00772030v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Issac" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710182v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Grezka" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00660992v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00660995v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360426v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360266v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mellet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01362720v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Luong" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Brunet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359290v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360261v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360430v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360269v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360429v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360428v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360262v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360431v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283569v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Lauf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24348/coria.2008.449" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466059v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283608v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715904v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Cailliau" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715960v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Giraudel" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466015v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00418166v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00724963v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Ablali" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00418186v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085008v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527610v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02337690v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873824v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381202v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bey" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Sadoun" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584762v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288038v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02460624v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>