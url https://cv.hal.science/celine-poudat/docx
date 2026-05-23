--- v1 (2026-05-02)
+++ v2 (2026-05-23)
@@ -3662,260 +3662,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04691851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annotation des idéologies sous-jacentes dans les discussions Wikipedia</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lydia-Mai Ho-Dac</w:t>
+                <w:t xml:space="preserve">CORLI : Un corpus ouvert du français -ou comment travailler à rassembler les briques existantes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parisse Christophe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Poudat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Badin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Benzitoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sascha Diwersy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’argumentation collaborative : Discussions en ligne et apprentissage de l’esprit critique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CLLE; LERASS, Oct 2023, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Journées de Linguistique de Corpus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04279970v1</w:t>
+                <w:t xml:space="preserve">hal-04255174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CORLI : Un corpus ouvert du français -ou comment travailler à rassembler les briques existantes ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Parisse Christophe</w:t>
+                <w:t xml:space="preserve">Annotation des idéologies sous-jacentes dans les discussions Wikipedia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Carbou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia-Mai Ho-Dac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Poudat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Sahut</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de Linguistique de Corpus</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Grenoble, France</w:t>
+              <w:t xml:space="preserve">L’argumentation collaborative : Discussions en ligne et apprentissage de l’esprit critique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CLLE; LERASS, Oct 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04255174v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04279970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Specific behaviours in Wikipedia talk pages: some insights from extreme cases</w:t>
               </w:r>
@@ -4452,191 +4452,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03527605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dix ans avec CORLI</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Parisse</w:t>
+                <w:t xml:space="preserve">Annoter, partager et comparer avec Glozz, Inception et TXM-URS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia-Mai Ho-Dac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Poudat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Assemblée générale du consortium CAHIER</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">Plate-forme collaborative et participative de transcription, relecture et annotation de corpus (CORLI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03527608v1</w:t>
+                <w:t xml:space="preserve">hal-03560281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annoter, partager et comparer avec Glozz, Inception et TXM-URS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lydia-Mai Ho-Dac</w:t>
+                <w:t xml:space="preserve">Dix ans avec CORLI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Parisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Poudat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plate-forme collaborative et participative de transcription, relecture et annotation de corpus (CORLI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">Assemblée générale du consortium CAHIER</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03560281v1</w:t>
+                <w:t xml:space="preserve">hal-03527608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linguistic expression of conflicts in Wikipedia talks : a pragmatic annotation of disagreements and attacks</w:t>
               </w:r>
@@ -4799,51 +4799,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efstathia Soroli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Poudat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Badin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Balvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6059,51 +6059,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Corpus numérisé de la Presse francophone - un outil pour l'analyse à dominante inductive de la variation en français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sascha Diwersy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Issac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6312,178 +6312,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00660992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genres and text types in academic discourse: analysis of a corpus of research articles in biology and linguistics</w:t>
+                <w:t xml:space="preserve">Corpora and academic writing: A contrastive analysis of research articles in biology and linguistics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Poudat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Follette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CERLIS 2011 Genre Variation in Academic Communication. Emerging Trends and Disciplinary Insights</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Bergame, Italy</w:t>
+              <w:t xml:space="preserve">Genre Variation in English Academic Communication (Cerlis 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Bergamo, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00660995v1</w:t>
+                <w:t xml:space="preserve">hal-01360426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corpora and academic writing: A contrastive analysis of research articles in biology and linguistics</w:t>
+                <w:t xml:space="preserve">Genres and text types in academic discourse: analysis of a corpus of research articles in biology and linguistics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Poudat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Peter Follette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genre Variation in English Academic Communication (Cerlis 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Bergamo, Italy</w:t>
+              <w:t xml:space="preserve">CERLIS 2011 Genre Variation in Academic Communication. Emerging Trends and Disciplinary Insights</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Bergame, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01360426v1</w:t>
+                <w:t xml:space="preserve">halshs-00660995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les taggers, auxiliaires heuristiques en ADT?</w:t>
               </w:r>
@@ -6765,398 +6765,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01359290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linguistic taggers and syntactic parsers for Classical and post-Classical Latin : the new projects of the LASLA</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the annotation of genres by training taggers. Report of an experiment based on a comparable corpus of scientific articles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Poudat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVe Colloque international de Linguistique latine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2009, Innsbruck, Austria. à paraître (en 2009)</w:t>
+              <w:t xml:space="preserve">Corpus linguistics. Some issues on annotation (workshop)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Paris 13, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01360261v1</w:t>
+                <w:t xml:space="preserve">hal-01360428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anglais scientifique et genres de discours : caractérisation en corpus de l'article scientifique de linguistique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Linguistic taggers and syntactic parsers for Classical and post-Classical Latin : the new projects of the LASLA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Longrée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Poudat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GERAS « Du non spécialisé au spécialisé : les différentes voies menant à la spécialisation de l'anglais »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, Rennes, France</w:t>
+              <w:t xml:space="preserve">XVe Colloque international de Linguistique latine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Innsbruck, Austria. à paraître (en 2009)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01360430v1</w:t>
+                <w:t xml:space="preserve">hal-01360261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capturing the generic structure of French linguistic articles with a focus on the core features of the genre</w:t>
+                <w:t xml:space="preserve">Anglais scientifique et genres de discours : caractérisation en corpus de l'article scientifique de linguistique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Poudat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Corpus Linguistics Conference 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Liverpool, United Kingdom</w:t>
+              <w:t xml:space="preserve">GERAS « Du non spécialisé au spécialisé : les différentes voies menant à la spécialisation de l'anglais »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01360269v1</w:t>
+                <w:t xml:space="preserve">hal-01360430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Issues and methods of political logometry: an application to the French presidential discourse</w:t>
+                <w:t xml:space="preserve">Capturing the generic structure of French linguistic articles with a focus on the core features of the genre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Poudat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Damon Mayaffre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURLING Political discourse on the European Union in a multidisciplinary perspective</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2009, Maison des Sciences de l'Homme, Paris, France</w:t>
+              <w:t xml:space="preserve">Corpus Linguistics Conference 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Liverpool, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01360429v1</w:t>
+                <w:t xml:space="preserve">hal-01360269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the annotation of genres by training taggers. Report of an experiment based on a comparable corpus of scientific articles</w:t>
+                <w:t xml:space="preserve">Issues and methods of political logometry: an application to the French presidential discourse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Poudat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damon Mayaffre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Corpus linguistics. Some issues on annotation (workshop)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Paris 13, France</w:t>
+              <w:t xml:space="preserve">EURLING Political discourse on the European Union in a multidisciplinary perspective</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2009, Maison des Sciences de l'Homme, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01360428v1</w:t>
+                <w:t xml:space="preserve">hal-01360429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Latin du Haut Moyen Age et annotation morphosyntaxique automatique : quelles perspectives ?</w:t>
               </w:r>
@@ -7417,342 +7417,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00283569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classification de textes en domaines et en genres en combinant morphosyntaxe et lexique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Cleuziou</w:t>
+                <w:t xml:space="preserve">Caractérisation lexicale des contributions clients agents dans un corpus de conversations téléphoniques retranscrites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederik Cailliau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Poudat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Défi Fouille de Textes (TALN'2008)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, France</w:t>
+              <w:t xml:space="preserve">9e Journées internationales d'Analyse statistique des Données Textuelles (JADT 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Lyon, France. pp.267-276</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00466059v1</w:t>
+                <w:t xml:space="preserve">hal-00715904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Managing conflicts between users in Wikipedia</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Lauf</w:t>
+                <w:t xml:space="preserve">Classification de textes en domaines et en genres en combinant morphosyntaxe et lexique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cleuziou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Poudat</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Auray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Business Information Systems BIS 2008 Workshops Proceedings: Social Aspects of the Web SAW 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Poznań University of Economics, May 2008, Innsbruck, Austria. pp.81-93</w:t>
+              <w:t xml:space="preserve">Défi Fouille de Textes (TALN'2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00283608v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00466059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation lexicale des contributions clients agents dans un corpus de conversations téléphoniques retranscrites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frederik Cailliau</w:t>
+                <w:t xml:space="preserve">Managing conflicts between users in Wikipedia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Jacquemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Lauf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Poudat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Hurault-Plantet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Auray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9e Journées internationales d'Analyse statistique des Données Textuelles (JADT 2008)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2008, Lyon, France. pp.267-276</w:t>
+              <w:t xml:space="preserve">Business Information Systems BIS 2008 Workshops Proceedings: Social Aspects of the Web SAW 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Poznań University of Economics, May 2008, Innsbruck, Austria. pp.81-93</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00715904v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00283608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fusion de ressources hétérogènes pour la recherche d'information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederik Cailliau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Poudat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9151,51 +9151,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04965362v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Poudat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald L&#252;ngen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Herzberg" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/scl" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416659v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Lebart" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Pincemin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puq.ca/catalogue/livres/analyse-des-donnees-textuelles-3651.html" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373918v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Landragin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/livre/9782807305632-explorer-un-corpus-textuel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518447v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damon Mayaffre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vanni" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Magri" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Follette" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00660953v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04673776v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Guernut" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13897358" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379621v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Beisswenger" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chanier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Chiari" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toma&#382; Erjavec" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darja Fi&#353;er" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ep.liu.se/ecp/contents.asp?issue=136" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371577v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361986v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04965471v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anje M&#252;ller Gjesdal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#216;yvind Gjerstad" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930559v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciara R. Wigham" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Li&#233;geois" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02460613v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048990v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia-Mai Ho-Dac" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419199v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.203.0101" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880496v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Rinck" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kjersti Fl&#248;ttum" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00953507v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Sagot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Antoniadis" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373928v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Jean-Marie" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boulard Aurore" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360267v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Longr&#233;e" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761074v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Auray" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Hurault-Plantet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jacquemin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.154.0015" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00378009v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Loiseau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084803v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cleuziou" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Clavier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/dn.9.1.61-76" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-79447V9C-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386075v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Tanguy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783111434018-019" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916484v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Carbou" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Sahut" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/scl.121.09car" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806854v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://benjamins.com/catalog/scl.121" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485427v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Grabar" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Paloque-Berg&#232;s" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Kun" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678227v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Laippala" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ff.uni-lj.si/sites/default/files/Dokumenti/Knjige/e-books/investigating.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4312/9789612379612" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373951v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360264v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471184v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/dapsac.49.04may" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358778v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00648598v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627600v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806696v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691851v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chandelier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Tutin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Etienne" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202419101007" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279970v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04255174v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parisse Christophe" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Badin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Benzitoun" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Diwersy" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510913v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510895v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299853v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella de Luca" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377959v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efstathia Soroli" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Frontini" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Parisse" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594460v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra El Ayari" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527605v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527608v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560281v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527601v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234268v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091629v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Balvet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Delais-Roussarie" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560259v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02182752v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Joffres" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Priddy" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Morselli" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lebarb&#233;" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Granier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006771v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048838v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bouzereau" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918880v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciara Wigham" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Grumt Su&#225;rez" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01636943v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jacobson" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378349v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359416v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01222979v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01222982v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ehrhardt" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Herold" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373969v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00772030v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Issac" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710182v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Grezka" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00660992v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00660995v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360426v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360266v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mellet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01362720v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Luong" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Brunet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359290v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360261v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360430v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360269v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360429v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360428v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360262v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360431v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283569v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Lauf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24348/coria.2008.449" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466059v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283608v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715904v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Cailliau" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715960v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Giraudel" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466015v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00418166v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00724963v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Ablali" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00418186v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085008v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527610v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02337690v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873824v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381202v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bey" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Sadoun" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584762v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288038v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02460624v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04965362v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Poudat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald L&#252;ngen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Herzberg" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/scl" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416659v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Lebart" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Pincemin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puq.ca/catalogue/livres/analyse-des-donnees-textuelles-3651.html" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373918v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Landragin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/livre/9782807305632-explorer-un-corpus-textuel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518447v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damon Mayaffre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vanni" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Magri" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Follette" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00660953v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04673776v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Guernut" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13897358" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379621v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Beisswenger" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chanier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Chiari" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toma&#382; Erjavec" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darja Fi&#353;er" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ep.liu.se/ecp/contents.asp?issue=136" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371577v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361986v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04965471v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anje M&#252;ller Gjesdal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#216;yvind Gjerstad" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930559v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciara R. Wigham" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Li&#233;geois" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02460613v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048990v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia-Mai Ho-Dac" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419199v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.203.0101" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880496v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Rinck" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kjersti Fl&#248;ttum" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00953507v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Sagot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Antoniadis" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373928v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Jean-Marie" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boulard Aurore" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360267v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Longr&#233;e" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761074v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Auray" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Hurault-Plantet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jacquemin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.154.0015" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00378009v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Loiseau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084803v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cleuziou" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Clavier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/dn.9.1.61-76" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-79447V9C-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386075v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Tanguy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783111434018-019" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916484v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Carbou" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Sahut" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/scl.121.09car" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806854v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://benjamins.com/catalog/scl.121" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485427v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Grabar" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Paloque-Berg&#232;s" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Kun" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678227v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Laippala" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ff.uni-lj.si/sites/default/files/Dokumenti/Knjige/e-books/investigating.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4312/9789612379612" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373951v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360264v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471184v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/dapsac.49.04may" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358778v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00648598v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627600v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806696v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691851v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chandelier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Tutin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Etienne" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202419101007" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04255174v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parisse Christophe" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Badin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Benzitoun" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Diwersy" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279970v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510913v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510895v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299853v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella de Luca" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377959v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efstathia Soroli" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Frontini" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Parisse" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594460v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra El Ayari" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527605v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560281v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527608v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527601v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234268v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091629v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Balvet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Delais-Roussarie" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560259v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02182752v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Joffres" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Priddy" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Morselli" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lebarb&#233;" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Granier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006771v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048838v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bouzereau" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918880v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciara Wigham" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Grumt Su&#225;rez" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01636943v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jacobson" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378349v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359416v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01222979v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01222982v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ehrhardt" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Herold" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373969v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00772030v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Issac" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710182v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Grezka" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00660992v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360426v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00660995v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360266v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mellet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01362720v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Luong" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Brunet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359290v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360428v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360261v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360430v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360269v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360429v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360262v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360431v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283569v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Lauf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24348/coria.2008.449" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715904v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Cailliau" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466059v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283608v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715960v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Giraudel" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466015v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00418166v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00724963v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Ablali" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00418186v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085008v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527610v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02337690v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873824v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381202v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bey" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Sadoun" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584762v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288038v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02460624v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>