--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -2020,173 +2020,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03836545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sur deux réécritures du Plat pays de Jacques Brel : Dario Fo et Herbert Pagani entre parodie et transposition</w:t>
+                <w:t xml:space="preserve">L’intimo e il politico nella canzone d’autore italiana degli anni Sessanta e Settanta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pruvost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Perle Abbrugiati (dir.). </w:t>
+              <w:t xml:space="preserve">Alessandro Carrera (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réécriture et chanson</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Provence, pp.157-174, 2017</w:t>
+              <w:t xml:space="preserve">La memoria delle canzoni: popular music e identità italiana</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Puntoacapo, pp.16-35, 2017, 9788866790839</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03836556v1</w:t>
+                <w:t xml:space="preserve">hal-04215625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’intimo e il politico nella canzone d’autore italiana degli anni Sessanta e Settanta</w:t>
+                <w:t xml:space="preserve">Sur deux réécritures du Plat pays de Jacques Brel : Dario Fo et Herbert Pagani entre parodie et transposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pruvost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Alessandro Carrera (dir.). </w:t>
+              <w:t xml:space="preserve">Perle Abbrugiati (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La memoria delle canzoni: popular music e identità italiana</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Puntoacapo, pp.16-35, 2017, 9788866790839</w:t>
+              <w:t xml:space="preserve">Réécriture et chanson</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Provence, pp.157-174, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04215625v1</w:t>
+                <w:t xml:space="preserve">hal-03836556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“S’évader de l’évasion” : les chansons de lutte de Cantacronache</w:t>
               </w:r>
@@ -3074,51 +3074,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://comu.u-picardie.fr/celine-pruvost--440686.kjsp" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://comu.u-picardie.fr/medias/fichier/cv-pruvost-31-octobre_1730369228837-pdf?ID_FICHE=42545" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760521v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pruvost" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12fpt" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04215473v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rsh.760" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04215459v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26350/001200_000169" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03836566v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/criminocorpus.6154" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03836578v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nord.072.0079" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03537101v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04215648v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04215635v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesromanes.4094" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04609255v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04609169v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allain Leprest" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pr&#233;vost-Thomas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02152056v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perle Abbrugiati" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chaudier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Jacono" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l July" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Hirschi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05500155v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15mpx" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027232v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Soldini" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04609177v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04215749v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03583561v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03836523v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04215723v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03836531v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04215693v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03836551v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03836545v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03836556v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04215625v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04215671v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04215578v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04215604v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04654204v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03836494v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04215763v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03836828v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Conti" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04609262v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04609270v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco de Marinis" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://comu.u-picardie.fr/celine-pruvost--440686.kjsp" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://comu.u-picardie.fr/medias/fichier/cv-pruvost-31-octobre_1730369228837-pdf?ID_FICHE=42545" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760521v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pruvost" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12fpt" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04215473v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rsh.760" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04215459v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26350/001200_000169" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03836566v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/criminocorpus.6154" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03836578v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nord.072.0079" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03537101v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04215648v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04215635v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesromanes.4094" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04609255v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04609169v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allain Leprest" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pr&#233;vost-Thomas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02152056v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perle Abbrugiati" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chaudier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Jacono" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l July" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Hirschi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05500155v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15mpx" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027232v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Soldini" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04609177v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04215749v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03583561v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03836523v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04215723v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03836531v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04215693v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03836551v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03836545v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04215625v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03836556v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04215671v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04215578v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04215604v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04654204v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03836494v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04215763v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03836828v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Conti" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04609262v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04609270v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco de Marinis" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>