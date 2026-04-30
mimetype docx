--- v1 (2026-04-07)
+++ v2 (2026-04-30)
@@ -2166,173 +2166,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03836556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“S’évader de l’évasion” : les chansons de lutte de Cantacronache</w:t>
+                <w:t xml:space="preserve">La représentation chantée de l’intime face aux évolutions de la société italienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pruvost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Florence Belmonte (dir.); Isabelle Felici (dir.); Philippe Martel (dir.). </w:t>
+              <w:t xml:space="preserve">Joël July (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chanter la lutte : actes du colloque de Montpellier - mars 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Les éditions Atelier de création libertaire, pp.89-104, 2016, 978-2-35104-089-8</w:t>
+              <w:t xml:space="preserve">Chanson : du collectif à l'intime</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Provence, pp.111-126, 2016, Chants Sons, 9791032000717</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04215671v1</w:t>
+                <w:t xml:space="preserve">hal-04215578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La représentation chantée de l’intime face aux évolutions de la société italienne</w:t>
+                <w:t xml:space="preserve">“S’évader de l’évasion” : les chansons de lutte de Cantacronache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pruvost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Joël July (dir.). </w:t>
+              <w:t xml:space="preserve">Florence Belmonte (dir.); Isabelle Felici (dir.); Philippe Martel (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chanson : du collectif à l'intime</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Provence, pp.111-126, 2016, Chants Sons, 9791032000717</w:t>
+              <w:t xml:space="preserve">Chanter la lutte : actes du colloque de Montpellier - mars 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Les éditions Atelier de création libertaire, pp.89-104, 2016, 978-2-35104-089-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04215578v1</w:t>
+                <w:t xml:space="preserve">hal-04215671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chanter, déchanter : le rôle diégétique des chansons dans Les nuits fauves de Cyril Collard</w:t>
               </w:r>
@@ -3074,51 +3074,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://comu.u-picardie.fr/celine-pruvost--440686.kjsp" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://comu.u-picardie.fr/medias/fichier/cv-pruvost-31-octobre_1730369228837-pdf?ID_FICHE=42545" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760521v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pruvost" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12fpt" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04215473v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rsh.760" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04215459v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26350/001200_000169" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03836566v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/criminocorpus.6154" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03836578v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nord.072.0079" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03537101v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04215648v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04215635v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesromanes.4094" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04609255v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04609169v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allain Leprest" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pr&#233;vost-Thomas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02152056v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perle Abbrugiati" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chaudier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Jacono" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l July" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Hirschi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05500155v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15mpx" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027232v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Soldini" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04609177v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04215749v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03583561v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03836523v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04215723v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03836531v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04215693v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03836551v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03836545v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04215625v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03836556v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04215671v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04215578v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04215604v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04654204v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03836494v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04215763v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03836828v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Conti" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04609262v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04609270v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco de Marinis" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://comu.u-picardie.fr/celine-pruvost--440686.kjsp" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://comu.u-picardie.fr/medias/fichier/cv-pruvost-31-octobre_1730369228837-pdf?ID_FICHE=42545" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760521v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pruvost" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12fpt" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04215473v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rsh.760" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04215459v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26350/001200_000169" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03836566v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/criminocorpus.6154" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03836578v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nord.072.0079" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03537101v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04215648v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04215635v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesromanes.4094" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04609255v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04609169v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allain Leprest" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pr&#233;vost-Thomas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02152056v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perle Abbrugiati" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chaudier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Jacono" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l July" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Hirschi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05500155v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15mpx" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027232v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Soldini" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04609177v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04215749v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03583561v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03836523v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04215723v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03836531v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04215693v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03836551v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03836545v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04215625v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03836556v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04215578v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04215671v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04215604v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04654204v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03836494v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04215763v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03836828v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Conti" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04609262v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04609270v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco de Marinis" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>