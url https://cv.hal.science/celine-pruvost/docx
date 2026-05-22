--- v2 (2026-04-30)
+++ v3 (2026-05-22)
@@ -1599,173 +1599,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03836523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction au chapitre 6 « Les terres promises de la chanson »</w:t>
+                <w:t xml:space="preserve">Chansons à voir : faut-il des images pour que vivent les chansons ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pruvost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Perle Abbrugiati (dir.); Stéphane Chaudier (dir.); Stéphane Hirschi (dir.); Jean-Marie Jacono (dir.); Joël July (dir.); Céline Pruvost (dir.). </w:t>
+              <w:t xml:space="preserve">Perle Abbrugiati; Stéphane Chaudier; Stéphane Hirschi; Jean-Marie Jacono; Joël July; Céline Pruvost (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cartographier la chanson contemporaine, actes de la première Biennale internationale d'études sur la chanson</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Provence, pp.409-411, 2019, Chants Sons</w:t>
+              <w:t xml:space="preserve">Cartographier la chanson contemporaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Provence, pp.431-446, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04215723v1</w:t>
+                <w:t xml:space="preserve">hal-03836531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chansons à voir : faut-il des images pour que vivent les chansons ?</w:t>
+                <w:t xml:space="preserve">Introduction au chapitre 6 « Les terres promises de la chanson »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pruvost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Perle Abbrugiati; Stéphane Chaudier; Stéphane Hirschi; Jean-Marie Jacono; Joël July; Céline Pruvost (dir.). </w:t>
+              <w:t xml:space="preserve">Perle Abbrugiati (dir.); Stéphane Chaudier (dir.); Stéphane Hirschi (dir.); Jean-Marie Jacono (dir.); Joël July (dir.); Céline Pruvost (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cartographier la chanson contemporaine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Provence, pp.431-446, 2019</w:t>
+              <w:t xml:space="preserve">Cartographier la chanson contemporaine, actes de la première Biennale internationale d'études sur la chanson</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Provence, pp.409-411, 2019, Chants Sons</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03836531v1</w:t>
+                <w:t xml:space="preserve">hal-04215723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Espaces de la chanson contemporaine</w:t>
               </w:r>
@@ -3074,51 +3074,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://comu.u-picardie.fr/celine-pruvost--440686.kjsp" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://comu.u-picardie.fr/medias/fichier/cv-pruvost-31-octobre_1730369228837-pdf?ID_FICHE=42545" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760521v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pruvost" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12fpt" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04215473v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rsh.760" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04215459v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26350/001200_000169" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03836566v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/criminocorpus.6154" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03836578v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nord.072.0079" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03537101v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04215648v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04215635v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesromanes.4094" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04609255v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04609169v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allain Leprest" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pr&#233;vost-Thomas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02152056v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perle Abbrugiati" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chaudier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Jacono" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l July" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Hirschi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05500155v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15mpx" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027232v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Soldini" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04609177v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04215749v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03583561v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03836523v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04215723v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03836531v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04215693v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03836551v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03836545v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04215625v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03836556v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04215578v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04215671v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04215604v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04654204v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03836494v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04215763v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03836828v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Conti" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04609262v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04609270v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco de Marinis" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://comu.u-picardie.fr/celine-pruvost--440686.kjsp" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://comu.u-picardie.fr/medias/fichier/cv-pruvost-31-octobre_1730369228837-pdf?ID_FICHE=42545" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760521v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pruvost" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12fpt" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04215473v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rsh.760" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04215459v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26350/001200_000169" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03836566v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/criminocorpus.6154" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03836578v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nord.072.0079" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03537101v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04215648v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04215635v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesromanes.4094" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04609255v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04609169v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allain Leprest" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pr&#233;vost-Thomas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02152056v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perle Abbrugiati" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chaudier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Jacono" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l July" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Hirschi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05500155v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15mpx" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027232v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Soldini" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04609177v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04215749v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03583561v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03836523v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03836531v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04215723v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04215693v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03836551v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03836545v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04215625v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03836556v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04215578v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04215671v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04215604v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04654204v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03836494v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04215763v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03836828v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Conti" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04609262v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04609270v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco de Marinis" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>