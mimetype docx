--- v0 (2026-03-16)
+++ v1 (2026-04-11)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Céline Richard-Molard </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (44)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etat d'avancement du projet SILICOL : Définir un idéotype de colza apte à l'association, vigoureux et productif en conduite agroécologique par des approches de modélisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Gérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31ème Carrefour de la Sélection du Colza</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Terres Inovia; SELEOPRO, Jan 2025, Bruz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05219878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méta-modélisation des interactions plante-plante en 3D : application à l'association colza-féverole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meije Gawinowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques 2025 du PEPR Agroécologie et Numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agnès Redon, Institut Agro Dijon, Jan 2025, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04936942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avancement du projet SILICOL : Définir un idéotype de colza apte à l'association, vigoureux et productif en conduite agroécologique par des approches de modélisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Gérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30ème Carrefour de la Sélection du Colza</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SELEOPRO; Terres Inovia, Jan 2024, Bruz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05228345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling carbon and nitrogen exchanges at the soil-root interface: from local exchanges to whole-plant architecture growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Gérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. International Society of Root Research Symposium (ISRR 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society of Root Research; Helmholtz Centre for Environmental Research (UFZ); Rhizosphere Spatiotemporal Organisation (SPP 2089); Deutsche Forschungsgemeinschaft (DFG, German Research Foundation), Jun 2024, Leipzig, Germany. pp.31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05217051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorisation des digestats par extraction des fractions biostimulantes et évaluation de leurs effets sur la croissance des plantes et la biodiversité du sol (Projet ValoDig)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Chaves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vieublé Gonod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thevenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Lot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Recherche Innovation Biogaz Méthanisation (JRI 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Pau (FRA), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04650517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meta-modelling of FSPMs to study plant-plant interactions in rapeseed and fababean mixtures: from plant to plot scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meije Gawinowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop OpenAlea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04936935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling as a tool for identifying root architecture traits defining root systems adapted to a nitrogen-limited environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lecarpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Pagès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Rapeseed Congress (IRC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Sydney (Australia), Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04239779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative importance of various rhizodeposition processes: lessons from a mechanistic functional-structural root model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FSPM 2023 - 10. International Conference on Functional-Structural Plant Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04098521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How can local sugar concentrations in roots regulate the exchanges of C & N between shoots, roots and soil ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Gérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Workshop Carbon Allocation in Plants : Advances in carbon allocation and acquisition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Nov 2023, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04914142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Winter Rapeseed - Faba-bean intercrop and litter mulch on soil Nitrogen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moza Al Naemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union, Apr 2023, Vienna, Austria. pp.EGU23-14362, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-14362⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04273715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of shoot architectural traits to promote winter oilseed rape vigour during the vegetative growth: a simulation approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IRC 2023 - 16. International Rapeseed Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04263001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du projet SILICOL : Simuler l'association Colza-Féverole pour définir un idéotype de colza apte à l'association, vigoureux et productif en conduite agroécologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Personeni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28ème Carrefour de la Sélection du Colza</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SELEOPRO; Terres Inovia, Jan 2022, Visio Conférence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05228469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the spatial and temporal evolution of rhizodeposition as a function of plant’s carbon balance and soil properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. World Congress of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03526231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on rendre compte de la variabilité intraspécifique de l'architecture racinaire du colza par modélisation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lecarpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire INRAE-CIRAD de Modélisation du Fonctionnement des Peuplements Cultivés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE-CIRAD, Dec 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03526136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling plant growth and rhizodeposition based on the distribution of sugars within the plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Workshop Carbon Allocation in Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05217036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une modélisation mécaniste des interactions trophiques entre racines et microorganismes du sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Interdisciplinaires (Rhizos)PHARE 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comité Scientifique d’Organisation du projet PHARE, Nov 2021, Sophia-Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05217050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RhizoDep - A 3D root functional model to simulate rhizodeposition processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Pages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iCROPM 2020 - Side event "Phenotyping and modeling of plant anchorage and physiology"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Christophe Pradal, Feb 2020, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02958910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Sillico prospections to define rapeseed root system ideotypes adapted to low nitrogen environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lecarpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Pagès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functionnal Structural Plant Modelling 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Hannover, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03194019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genotypic Diversity and Plasticity of Root System Architecture in response to Nitrogen Availability in Winter Oilseed Rape (Brassica napus).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lecarpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Rapeseed Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03322740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modéliser la rhizodéposition pour mieux comprendre le cycle du carbone dans les systèmes sol-plante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Root Days 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05217029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering the response of winter oilseed rape to nitrogen inputs: fine roots do matter in Nitrogen Use Efficiency!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Vazquez-Carrasquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bissuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Laperche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Chelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Rapeseed Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03322728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhizodeposition processes as a major lever for soil carbon sequestration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Symposium on Soil Organic Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Adelaide, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02947443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phénotypage des systèmes racinaires assisté par modèle : application au colza. Variabilité génétique et plasticité de l’architecture racinaire du colza : vers l’identification de critères de sélection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lecarpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Laperche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de l'Association des Sélectionneurs Français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new 3D shoot-root model for simulating rhizodeposition processes in the context of whole plant growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Pages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society of Experimental Biology Annual Main Meeting (SEB 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Sevilla, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02947440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of plant traits related to the tolerance of WOSR to pollen beetle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Pinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Fortineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Jullien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Rapeseed Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03322711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering the genetic diversity of WOSR seed yield elaboration and NUE in the field: what is the relative contribution of plant growth, leaf area dynamics, N uptake and N use efficiencies during the crop cycle?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bissuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Kutelmach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alina Tolleneare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Allirand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Rapeseed Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03322726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenotyping nitrogen use efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Laperche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bissuel-Belaygue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Leport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maja Musse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Avice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Abiotic Stresses International Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03456892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New tools and technologies for Nitrogen Use Efficiency Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Laperche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bissuel-Belaygue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Leport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Avice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium du GIS-BV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03456905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How does earthworm functional diversity affect rapeseed-weeds interactions ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Zwicke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gardarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Ecological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment la diversité fonctionnelle des vers de terre modifie les interactions entre plantes dans un couvert associé ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Zwicke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gardarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Capowiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TEBIS V, Traits écologiques et biologiques des invertébrés du sol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01795988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering genotypic variability of plant adaptation to N supply by combining a whole plant CN functioning model and a root architecture model on Arabidopsis thaliana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Plant Modelling "Modeling plant development from the organ to the whole plant scale"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agropolis Fondation. FRA., 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de la diversité fonctionnelle dans le sol sur les interactions interspécifiques dans un système de cultures associées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Zwicke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gardarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème réunion du groupe de travail sur les Traits Ecologiques et Biologiques des organismes des Sols (TEBIS 4)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La modélisation en écophysiologie : définitions, exemples et intérêts pour la sélection variétale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Allirand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22ème Carrefour de la Sélection du Colza</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Promosol, Jan 2015, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05228508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de la régulation de l’absorption d’azote en phase post-floraison chez Arabidopsis thaliana L.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lafouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Allirand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème Carrefour de la Sélection du Colza</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Terres Inovia, Jan 2013, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05245352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of a structural-functional plant model to assess the morphogenetical plasticity. How does variation in phyllochron impact plant growth and development of Brassica napus in the GreenLab model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Qi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Allirand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Symposium PMA 12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute of Electrical and Electronics Engineers (IEEE). USA., Oct 2012, Shanghai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01618402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling winter oilseed rape carbon accumulation during the reproductive phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Allirand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bregeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lafouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. International Rapeseed Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The importance of branching and branches characteristics on oilseed rape genotype x nitrogen interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Allirand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bregeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Pinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. International Rapeseed Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling N nutrition impact on plant functioning and root architecture in various genotypes of Arabidopsis thaliana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Chelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Ney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Main Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society of Experimental Biology, Jun 2009, Glasgow, United Kingdom. pp.S229, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cbpa.2009.04.634⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03258541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling N nutrition impact on plant functioning and architecture in various genotypes of Arabidopsis thaliana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Laperche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Chelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Workshop on Functional-Structural Plant Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Napier, New Zealand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03322834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling N nutrition impact on plant functioning in various genotypes of Arabidopsis thaliana.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Ney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop Nitrogen 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Lancaster, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03372988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic variability of nitrogen use efficiency in Arabidopsis thaliana: Ecophysiological approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Devienne-Barret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain S. Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Daniel-Vedele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Ney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de cloture de l’Action Structurante Ecogène “Approches du fonctionnement des végétaux combinant écophysiologie, génétique et génomique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2003, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03456933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrate nutrition and genotype modulate the quality of Belgian Endive (Cichorium intybus L.): Physiological and Genetic study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Wuillème</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Scheel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter M Gresshoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Morot-Gaudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Symposium on Inorganic Nitrogen Assimilation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1998, Luso, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03407271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing the environmental impact of higher crop yields and increasing the quality of crop products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Morot-Gaudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis-Mohamed Limami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Hirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Brugière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Congress of the Federation of European Societies of Plant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1998, Varna, Bulgaria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03407290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrate effect on 13C-photoassimilate partitioning and inulin accumulation, 15N-nitrogen assimilation and VSP accumulation in chicory (C. intybus L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Améziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Deléens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Morot-Gaudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Limami</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Seminar on Inulin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1996, Braunschweig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03322836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling C and N root-soil exchanges with 3D root and shoot growth based on plant ecophysiology: the Wheat-BRIDGES approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Gérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rhizosphere 6 - Rooting for Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Edinburgh, United Kingdom. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05218470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying C and N root-soil exchanges within a mixture of winter oilseed rape and faba bean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Personeni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issaga Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Gérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Houdeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rhizosphere 6</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Edinburgh, United Kingdom. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05218469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early vigor in rapeseed and its associated QTLs differed between spring and winter types, as a result of two different selection processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Laurençon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Alix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Carillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenn Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference of Quantitative Genetics ICQG7</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05228653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do mixed-species agricultural systems increase root C stock and C sequestration in subsoil? New data from across Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Detrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabin Piton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Antonio Navarro-Cano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Abalos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdulkadir Bal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. International Society of Root Research Symposium (ISRR 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Leipzig, Germany. pp.141, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04665309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorisation des digestats par extraction des fractions biostimulantes - Effets sur la croissance du seigle d’hiver et la biodiversité du sol (Projet ValoDig)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Chaves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vieublé-Gonod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thevenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Lot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16èmes rencontres Comifer-Gemas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04273775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIMBAL: A structural-functional plant model to simulate C and N dynamics andshoot-root architecture of winter oilseed rape associated with legumes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cornilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tsu-Wei Chen; Andreas Fricke; Katrin Kahlen; Susann Müller; Hartmut Stützel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FSPM 2023 - 10. International Conference on Functional-Structural Plant Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Berlin, Germany. 2023, Book of Abstracts of the 10th International Conference on Functional-Structural Plant Models</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04262992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biostimulant extraction from digestates and their impact on soil biodiversity and plant growth (ValoDig)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Chaves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vieublé-Gonod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thevenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Lot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque AdeBiotech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Romainville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04273766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leaf cover dynamics highlighted old spring germplasm as promising resources to improve early vigour in oilseed rape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Laurençon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Alix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Carillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenn Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Rapeseed Congress (IRC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04263005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des effets de l’association d’espèces sur les interactions aérien/racinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Daviet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cornilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée annuelle du réseau Agroécologie du labEx BASC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03526203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulation of shoot branching by light competition in WOSR: how to disentangle the respective effects of light intensity and light spectrum (Red:Far-red ratio) in dense crops?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Fortineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Demotes-Mainard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Bertheloot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Rapeseed Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03322722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Winter Oilseed Rape plasticity in response to adverse conditions at different stages of plants growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Fortineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Allirand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Rapeseed Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03322715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epigenetic for plant improvement : Current knowledge and modeling avenues.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gallusci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhanwu Dai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Génard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Gauffreteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc-Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd annual International Congress of Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Dalian, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03322778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling rhizodeposition with functional-structural plant models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Society on Root Research Conference (ISRR-10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Jerusalem, Israel. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01795992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why does it matter to consider processes instead of variables for deciphering NUE in oilseed rape? The case study of leaf area and whole-plant N quantity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Vazquez-Carrasquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bissuel-Belaygue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Laperche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Chelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Annual Meeting of the RAPSODYN PIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Mondonville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03456856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new method to estimate the nitrogen status of individual plants in canopies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abad Chabbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danilo dos Reis Cardoso Passos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. ESA Congress ESA14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Edinburgh, Royaume Unis, 5-9 septembre 2016, United Kingdom. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Levers of tolerance to floral bud damage in Brassica napus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Pinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Allirand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IRC 2015, 14th International Rapeseed Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Sasktoon, Canada. CanolaCouncil, 542 p., 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03323027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Winter Oilseed Rape response to density and initial conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Allirand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bidon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IRC 2015, 14th International Rapeseed Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Sasktoon, Canada. CanolaCouncil, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03323034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PERISCOPE : a new Phenotyping Experimental device for individual Root and shoot Investigations in reconStructed CanOPy until harvEst, under field-like conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bissuel-Bélaygue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Allirand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Laperche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bidon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenn Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IRC 2015, 14th International Rapeseed Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Sasktoon, Canada. CanolaCouncil, 542 p., 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode de mesure de la photosynthèse sur des plantes d'Arabidopsis thaliana L. en peuplement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Fortineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lafouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIèmes Journées de la Mesure et de la Métrologie (J2M)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Le Croisic, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03323051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the natural variability of nitrogen use efficiency in Arabidopsis thaliana using a whole plant modeling framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Vouillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lafouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Ney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop Nitrogen 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Inuyama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03372900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blue light modifies the response of Arabidopsis thaliana to limiting nitrogen supply</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Chelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Main Meeting of the Society of Experimental Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03372951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling N nutrition impact on plant functioning in various genotypes of Arabidopsis thaliana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Ney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Growth Phenotyping and Imaging in Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03373015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of mechanisms involved in nitrogen deficiency tolerance of wheat using a simplified model of C/N relations and root architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sliman S. Elhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Laperche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Devienne-Barret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier O. Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Growth Phenotyping and Imaging in Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03373035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling N nutrition impact on root architecture of Arabidopsis thaliana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier O. Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Ney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Growth Phenotyping and Imaging in Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03373055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling N nutrition impact on root architecture of Arabidopsis thaliana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier O. Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Ney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop Nitrogen 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Lancaster, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03372999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment réagissent les racines d’une plante à la contrainte en azote? Une vision intégrée de cette réponse adaptative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Devienne-Barret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Laperche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Ney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7èmes Journées d’Ecologie Fonctionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03456921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasted strategies to cope with limiting nitrogen supply in Arabidopsis thaliana: a necessary plant level analysis to understand genetic variability of N acquisition and use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Devienne-Barret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Pollin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Ney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Symposium on Inorganic Nitrogen Assimilation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Wageningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03407259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arabidopsis root growth and morphogenesis in relation to N availability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Devienne-Barret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Ney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Symposium on Inorganic Nitrogen Assimilation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Wageningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03407262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling leaf growth kinetics with contrasting nitrogen availability in Arabidopsis thaliana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safia Mediene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Hillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Allirand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lafouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Workshop on Functional - Structural Plant Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03407266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des interactions entre métabolismes azotés et carbonés pour évaluer le comportement variétal du colza en réponse à la fertilisation azotée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Allirand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lafouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole-chercheur “Intégration de processus à l’échelle de la plante entière. Interaction entre les gestions de l’azote, du carbone et de l’eau : bilan et perspectives”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Saint-Flour, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03457035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration des réponses physiologiques et morphologiques à la contrainte en azote chez Arabidopsis thaliana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain S. Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annemarie Krapp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Ney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Daniel-Vedele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque d’ouverture de l’Action Concertée Incitative Biologie Intégrative. 24-25 Janvier 2002, Paris, France. Poster.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2002, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03457017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrogen-induces changes in bacterial susceptibility and morphological development of Belgian endive (Cichorium intybus L.) are genotype dependent.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter M Gresshoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Scheel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis-Mohamed Limami</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th European Symposium on Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1999, Bonn, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03407268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId183"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Céline Richard-Molard </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (44)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etat d'avancement du projet SILICOL : Définir un idéotype de colza apte à l'association, vigoureux et productif en conduite agroécologique par des approches de modélisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Gérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31ème Carrefour de la Sélection du Colza</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Terres Inovia; SELEOPRO, Jan 2025, Bruz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05219878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méta-modélisation des interactions plante-plante en 3D : application à l'association colza-féverole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meije Gawinowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques 2025 du PEPR Agroécologie et Numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agnès Redon, Institut Agro Dijon, Jan 2025, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04936942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meta-modelling of FSPMs to study plant-plant interactions in rapeseed and fababean mixtures: from plant to plot scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meije Gawinowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop OpenAlea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04936935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorisation des digestats par extraction des fractions biostimulantes et évaluation de leurs effets sur la croissance des plantes et la biodiversité du sol (Projet ValoDig)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Chaves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vieublé Gonod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thevenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Lot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Recherche Innovation Biogaz Méthanisation (JRI 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Pau (FRA), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04650517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avancement du projet SILICOL : Définir un idéotype de colza apte à l'association, vigoureux et productif en conduite agroécologique par des approches de modélisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Gérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30ème Carrefour de la Sélection du Colza</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SELEOPRO; Terres Inovia, Jan 2024, Bruz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05228345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling carbon and nitrogen exchanges at the soil-root interface: from local exchanges to whole-plant architecture growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Gérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. International Society of Root Research Symposium (ISRR 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society of Root Research; Helmholtz Centre for Environmental Research (UFZ); Rhizosphere Spatiotemporal Organisation (SPP 2089); Deutsche Forschungsgemeinschaft (DFG, German Research Foundation), Jun 2024, Leipzig, Germany. pp.31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05217051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative importance of various rhizodeposition processes: lessons from a mechanistic functional-structural root model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FSPM 2023 - 10. International Conference on Functional-Structural Plant Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04098521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling as a tool for identifying root architecture traits defining root systems adapted to a nitrogen-limited environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lecarpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Pagès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Rapeseed Congress (IRC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Sydney (Australia), Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04239779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Winter Rapeseed - Faba-bean intercrop and litter mulch on soil Nitrogen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moza Al Naemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union, Apr 2023, Vienna, Austria. pp.EGU23-14362, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-14362⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04273715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How can local sugar concentrations in roots regulate the exchanges of C & N between shoots, roots and soil ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Gérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Workshop Carbon Allocation in Plants : Advances in carbon allocation and acquisition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Nov 2023, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04914142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of shoot architectural traits to promote winter oilseed rape vigour during the vegetative growth: a simulation approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IRC 2023 - 16. International Rapeseed Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04263001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du projet SILICOL : Simuler l'association Colza-Féverole pour définir un idéotype de colza apte à l'association, vigoureux et productif en conduite agroécologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Personeni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28ème Carrefour de la Sélection du Colza</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SELEOPRO; Terres Inovia, Jan 2022, Visio Conférence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05228469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the spatial and temporal evolution of rhizodeposition as a function of plant’s carbon balance and soil properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. World Congress of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03526231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on rendre compte de la variabilité intraspécifique de l'architecture racinaire du colza par modélisation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lecarpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire INRAE-CIRAD de Modélisation du Fonctionnement des Peuplements Cultivés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE-CIRAD, Dec 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03526136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling plant growth and rhizodeposition based on the distribution of sugars within the plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Workshop Carbon Allocation in Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05217036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une modélisation mécaniste des interactions trophiques entre racines et microorganismes du sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Interdisciplinaires (Rhizos)PHARE 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comité Scientifique d’Organisation du projet PHARE, Nov 2021, Sophia-Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05217050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RhizoDep - A 3D root functional model to simulate rhizodeposition processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Pages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iCROPM 2020 - Side event "Phenotyping and modeling of plant anchorage and physiology"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Christophe Pradal, Feb 2020, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02958910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Sillico prospections to define rapeseed root system ideotypes adapted to low nitrogen environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lecarpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Pagès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functionnal Structural Plant Modelling 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Hannover, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03194019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modéliser la rhizodéposition pour mieux comprendre le cycle du carbone dans les systèmes sol-plante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Root Days 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05217029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genotypic Diversity and Plasticity of Root System Architecture in response to Nitrogen Availability in Winter Oilseed Rape (Brassica napus).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lecarpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Rapeseed Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03322740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering the response of winter oilseed rape to nitrogen inputs: fine roots do matter in Nitrogen Use Efficiency!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Vazquez-Carrasquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bissuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Laperche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Chelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Rapeseed Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03322728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhizodeposition processes as a major lever for soil carbon sequestration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Symposium on Soil Organic Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Adelaide, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02947443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phénotypage des systèmes racinaires assisté par modèle : application au colza. Variabilité génétique et plasticité de l’architecture racinaire du colza : vers l’identification de critères de sélection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lecarpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Laperche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de l'Association des Sélectionneurs Français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new 3D shoot-root model for simulating rhizodeposition processes in the context of whole plant growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Pages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society of Experimental Biology Annual Main Meeting (SEB 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Sevilla, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02947440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of plant traits related to the tolerance of WOSR to pollen beetle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Pinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Fortineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Jullien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Rapeseed Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03322711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering the genetic diversity of WOSR seed yield elaboration and NUE in the field: what is the relative contribution of plant growth, leaf area dynamics, N uptake and N use efficiencies during the crop cycle?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bissuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Kutelmach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alina Tolleneare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Allirand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Rapeseed Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03322726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenotyping nitrogen use efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Laperche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bissuel-Belaygue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Leport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maja Musse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Avice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Abiotic Stresses International Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03456892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How does earthworm functional diversity affect rapeseed-weeds interactions ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Zwicke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gardarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Ecological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New tools and technologies for Nitrogen Use Efficiency Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Laperche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bissuel-Belaygue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Leport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Avice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium du GIS-BV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03456905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment la diversité fonctionnelle des vers de terre modifie les interactions entre plantes dans un couvert associé ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Zwicke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gardarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Capowiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TEBIS V, Traits écologiques et biologiques des invertébrés du sol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01795988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering genotypic variability of plant adaptation to N supply by combining a whole plant CN functioning model and a root architecture model on Arabidopsis thaliana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Plant Modelling "Modeling plant development from the organ to the whole plant scale"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agropolis Fondation. FRA., 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de la diversité fonctionnelle dans le sol sur les interactions interspécifiques dans un système de cultures associées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Zwicke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gardarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème réunion du groupe de travail sur les Traits Ecologiques et Biologiques des organismes des Sols (TEBIS 4)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La modélisation en écophysiologie : définitions, exemples et intérêts pour la sélection variétale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Allirand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22ème Carrefour de la Sélection du Colza</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Promosol, Jan 2015, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05228508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de la régulation de l’absorption d’azote en phase post-floraison chez Arabidopsis thaliana L.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lafouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Allirand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème Carrefour de la Sélection du Colza</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Terres Inovia, Jan 2013, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05245352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of a structural-functional plant model to assess the morphogenetical plasticity. How does variation in phyllochron impact plant growth and development of Brassica napus in the GreenLab model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Qi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Allirand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Symposium PMA 12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute of Electrical and Electronics Engineers (IEEE). USA., Oct 2012, Shanghai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01618402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling winter oilseed rape carbon accumulation during the reproductive phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Allirand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bregeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lafouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. International Rapeseed Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The importance of branching and branches characteristics on oilseed rape genotype x nitrogen interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Allirand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bregeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Pinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. International Rapeseed Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling N nutrition impact on plant functioning and root architecture in various genotypes of Arabidopsis thaliana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Chelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Ney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Main Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society of Experimental Biology, Jun 2009, Glasgow, United Kingdom. pp.S229, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cbpa.2009.04.634⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03258541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling N nutrition impact on plant functioning and architecture in various genotypes of Arabidopsis thaliana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Laperche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Chelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Workshop on Functional-Structural Plant Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Napier, New Zealand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03322834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling N nutrition impact on plant functioning in various genotypes of Arabidopsis thaliana.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Ney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop Nitrogen 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Lancaster, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03372988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic variability of nitrogen use efficiency in Arabidopsis thaliana: Ecophysiological approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Devienne-Barret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain S. Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Daniel-Vedele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Ney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de cloture de l’Action Structurante Ecogène “Approches du fonctionnement des végétaux combinant écophysiologie, génétique et génomique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2003, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03456933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrate nutrition and genotype modulate the quality of Belgian Endive (Cichorium intybus L.): Physiological and Genetic study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Wuillème</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Scheel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter M Gresshoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Morot-Gaudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Symposium on Inorganic Nitrogen Assimilation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1998, Luso, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03407271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing the environmental impact of higher crop yields and increasing the quality of crop products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Morot-Gaudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis-Mohamed Limami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Hirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Brugière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Congress of the Federation of European Societies of Plant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1998, Varna, Bulgaria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03407290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrate effect on 13C-photoassimilate partitioning and inulin accumulation, 15N-nitrogen assimilation and VSP accumulation in chicory (C. intybus L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Améziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Deléens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Morot-Gaudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Limami</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Seminar on Inulin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1996, Braunschweig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03322836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling C and N root-soil exchanges with 3D root and shoot growth based on plant ecophysiology: the Wheat-BRIDGES approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Gérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rhizosphere 6 - Rooting for Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Edinburgh, United Kingdom. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05218470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying C and N root-soil exchanges within a mixture of winter oilseed rape and faba bean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Personeni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issaga Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Gérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Houdeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rhizosphere 6</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Edinburgh, United Kingdom. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05218469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early vigor in rapeseed and its associated QTLs differed between spring and winter types, as a result of two different selection processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Laurençon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Alix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Carillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenn Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference of Quantitative Genetics ICQG7</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05228653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do mixed-species agricultural systems increase root C stock and C sequestration in subsoil? New data from across Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Detrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabin Piton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Antonio Navarro-Cano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Abalos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdulkadir Bal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. International Society of Root Research Symposium (ISRR 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Leipzig, Germany. pp.141, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04665309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIMBAL: A structural-functional plant model to simulate C and N dynamics andshoot-root architecture of winter oilseed rape associated with legumes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cornilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tsu-Wei Chen; Andreas Fricke; Katrin Kahlen; Susann Müller; Hartmut Stützel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FSPM 2023 - 10. International Conference on Functional-Structural Plant Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Berlin, Germany. 2023, Book of Abstracts of the 10th International Conference on Functional-Structural Plant Models</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04262992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorisation des digestats par extraction des fractions biostimulantes - Effets sur la croissance du seigle d’hiver et la biodiversité du sol (Projet ValoDig)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Chaves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vieublé-Gonod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thevenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Lot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16èmes rencontres Comifer-Gemas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04273775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biostimulant extraction from digestates and their impact on soil biodiversity and plant growth (ValoDig)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Chaves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vieublé-Gonod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thevenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Lot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque AdeBiotech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Romainville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04273766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leaf cover dynamics highlighted old spring germplasm as promising resources to improve early vigour in oilseed rape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Laurençon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Alix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Carillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenn Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Rapeseed Congress (IRC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04263005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des effets de l’association d’espèces sur les interactions aérien/racinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Daviet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cornilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée annuelle du réseau Agroécologie du labEx BASC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03526203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulation of shoot branching by light competition in WOSR: how to disentangle the respective effects of light intensity and light spectrum (Red:Far-red ratio) in dense crops?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Fortineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Demotes-Mainard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Bertheloot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Rapeseed Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03322722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Winter Oilseed Rape plasticity in response to adverse conditions at different stages of plants growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Fortineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Allirand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Rapeseed Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03322715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epigenetic for plant improvement : Current knowledge and modeling avenues.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gallusci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhanwu Dai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Génard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Gauffreteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc-Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd annual International Congress of Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Dalian, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03322778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling rhizodeposition with functional-structural plant models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Society on Root Research Conference (ISRR-10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Jerusalem, Israel. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01795992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why does it matter to consider processes instead of variables for deciphering NUE in oilseed rape? The case study of leaf area and whole-plant N quantity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Vazquez-Carrasquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bissuel-Belaygue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Laperche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Chelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Annual Meeting of the RAPSODYN PIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Mondonville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03456856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new method to estimate the nitrogen status of individual plants in canopies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abad Chabbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danilo dos Reis Cardoso Passos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. ESA Congress ESA14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Edinburgh, Royaume Unis, 5-9 septembre 2016, United Kingdom. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PERISCOPE : a new Phenotyping Experimental device for individual Root and shoot Investigations in reconStructed CanOPy until harvEst, under field-like conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bissuel-Bélaygue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Allirand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Laperche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bidon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenn Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IRC 2015, 14th International Rapeseed Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Sasktoon, Canada. CanolaCouncil, 542 p., 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Winter Oilseed Rape response to density and initial conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Allirand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bidon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IRC 2015, 14th International Rapeseed Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Sasktoon, Canada. CanolaCouncil, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03323034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Levers of tolerance to floral bud damage in Brassica napus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Pinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Allirand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IRC 2015, 14th International Rapeseed Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Sasktoon, Canada. CanolaCouncil, 542 p., 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03323027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode de mesure de la photosynthèse sur des plantes d'Arabidopsis thaliana L. en peuplement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Fortineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lafouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIèmes Journées de la Mesure et de la Métrologie (J2M)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Le Croisic, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03323051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the natural variability of nitrogen use efficiency in Arabidopsis thaliana using a whole plant modeling framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Vouillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lafouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Ney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop Nitrogen 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Inuyama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03372900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blue light modifies the response of Arabidopsis thaliana to limiting nitrogen supply</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Chelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Main Meeting of the Society of Experimental Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03372951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling N nutrition impact on root architecture of Arabidopsis thaliana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier O. Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Ney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Growth Phenotyping and Imaging in Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03373055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of mechanisms involved in nitrogen deficiency tolerance of wheat using a simplified model of C/N relations and root architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sliman S. Elhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Laperche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Devienne-Barret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier O. Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Growth Phenotyping and Imaging in Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03373035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling N nutrition impact on plant functioning in various genotypes of Arabidopsis thaliana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Ney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Growth Phenotyping and Imaging in Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03373015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling N nutrition impact on root architecture of Arabidopsis thaliana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier O. Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Ney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop Nitrogen 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Lancaster, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03372999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment réagissent les racines d’une plante à la contrainte en azote? Une vision intégrée de cette réponse adaptative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Devienne-Barret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Laperche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Ney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7èmes Journées d’Ecologie Fonctionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03456921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasted strategies to cope with limiting nitrogen supply in Arabidopsis thaliana: a necessary plant level analysis to understand genetic variability of N acquisition and use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Devienne-Barret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Pollin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Ney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Symposium on Inorganic Nitrogen Assimilation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Wageningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03407259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arabidopsis root growth and morphogenesis in relation to N availability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Devienne-Barret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Ney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Symposium on Inorganic Nitrogen Assimilation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Wageningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03407262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling leaf growth kinetics with contrasting nitrogen availability in Arabidopsis thaliana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safia Mediene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Hillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Allirand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lafouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Workshop on Functional - Structural Plant Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03407266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des interactions entre métabolismes azotés et carbonés pour évaluer le comportement variétal du colza en réponse à la fertilisation azotée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Allirand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lafouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole-chercheur “Intégration de processus à l’échelle de la plante entière. Interaction entre les gestions de l’azote, du carbone et de l’eau : bilan et perspectives”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Saint-Flour, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03457035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration des réponses physiologiques et morphologiques à la contrainte en azote chez Arabidopsis thaliana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain S. Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annemarie Krapp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Ney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Daniel-Vedele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque d’ouverture de l’Action Concertée Incitative Biologie Intégrative. 24-25 Janvier 2002, Paris, France. Poster.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2002, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03457017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrogen-induces changes in bacterial susceptibility and morphological development of Belgian endive (Cichorium intybus L.) are genotype dependent.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter M Gresshoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Scheel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis-Mohamed Limami</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th European Symposium on Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1999, Bonn, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03407268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId183"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05219878v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Richard-Molard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rees" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Perthame" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pradal" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan G&#233;rault" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936942v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meije Gawinowski" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05228345v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05217051v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Barillot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gauthier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04650517v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chaves" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vieubl&#233; Gonod" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thevenin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Lot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936935v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04239779v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lecarpentier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Pag&#232;s" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04098521v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Jullien" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04914142v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04273715v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moza Al Naemi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Garnier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-14362" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04263001v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05228469v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Personeni" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03526231v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Pag&#232;s" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03526136v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05217036v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05217050v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02958910v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Andrieu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Pages" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194019v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03322740v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05217029v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chenu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03322728v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Vazquez-Carrasquer" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bissuel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laperche" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Chelle" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947443v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786146v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947440v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Pages" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03322711v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Pinet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Mathieu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fortineau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03322726v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Kutelmach" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Tolleneare" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Allirand" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03456892v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bissuel-Belaygue" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Leport" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Musse" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Avice" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03456905v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603919v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Zwicke" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gardarin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Hedde" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795988v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Capowiez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535399v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739727v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05228508v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05245352v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lafouge" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618402v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Qi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189546v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bregeon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189502v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03258541v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brun" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Ney" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2009.04.634" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XGPG4WXG-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03322834v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03372988v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03456933v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Devienne-Barret" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Chaillou" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Daniel-Vedele" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03407271v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Wuill&#232;me" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Scheel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter M Gresshoff" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Morot-Gaudry" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03407290v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis-Mohamed Limami" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Hirel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Brugi&#232;re" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03322836v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Am&#233;ziane" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Del&#233;ens" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Limami" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05218470v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05218469v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issaga Diallo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Houdeville" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228653v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Lauren&#231;on" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Alix" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Carillo" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Guichard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jumel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665309v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Detrey" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabin Piton" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Antonio Navarro-Cano" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Abalos" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulkadir Bal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04273775v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vieubl&#233;-Gonod" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04262992v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cornilleau" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04273766v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04263005v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03526203v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Daviet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03322722v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Simon" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Demotes-Mainard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Bertheloot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03322715v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03322778v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gallusci" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanwu Dai" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel G&#233;nard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gauffreteau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leblanc-Fournier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795992v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03456856v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602256v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Moreau" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abad Chabbi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo dos Reis Cardoso Passos" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323027v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Rodrigues" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323034v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bidon" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208794v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bissuel-B&#233;laygue" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03323051v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03372900v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Vouillot" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03372951v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03373015v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03373035v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sliman S. Elhani" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Maury" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03373055v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03372999v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03456921v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03407259v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Pollin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03407262v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03407266v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Mediene" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Hillier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03457035v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Drouet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03457017v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemarie Krapp" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03407268v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cassan" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05219878v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Richard-Molard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rees" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Perthame" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pradal" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan G&#233;rault" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936942v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meije Gawinowski" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936935v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04650517v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chaves" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vieubl&#233; Gonod" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thevenin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Lot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05228345v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05217051v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Barillot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gauthier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04098521v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Jullien" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04239779v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lecarpentier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Pag&#232;s" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04273715v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moza Al Naemi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Garnier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-14362" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04914142v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04263001v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05228469v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Personeni" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03526231v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Pag&#232;s" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03526136v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05217036v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05217050v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02958910v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Andrieu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Pages" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194019v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05217029v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chenu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03322740v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03322728v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Vazquez-Carrasquer" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bissuel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laperche" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Chelle" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947443v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786146v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947440v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Pages" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03322711v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Pinet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Mathieu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fortineau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03322726v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Kutelmach" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Tolleneare" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Allirand" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03456892v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bissuel-Belaygue" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Leport" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Musse" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Avice" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603919v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Zwicke" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gardarin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Hedde" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03456905v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795988v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Capowiez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535399v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739727v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05228508v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05245352v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lafouge" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618402v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Qi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189546v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bregeon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189502v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03258541v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brun" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Ney" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2009.04.634" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XGPG4WXG-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03322834v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03372988v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03456933v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Devienne-Barret" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Chaillou" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Daniel-Vedele" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03407271v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Wuill&#232;me" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Scheel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter M Gresshoff" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Morot-Gaudry" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03407290v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis-Mohamed Limami" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Hirel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Brugi&#232;re" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03322836v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Am&#233;ziane" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Del&#233;ens" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Limami" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05218470v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05218469v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issaga Diallo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Houdeville" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228653v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Lauren&#231;on" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Alix" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Carillo" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Guichard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jumel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665309v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Detrey" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabin Piton" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Antonio Navarro-Cano" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Abalos" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulkadir Bal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04262992v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cornilleau" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04273775v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vieubl&#233;-Gonod" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04273766v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04263005v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03526203v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Daviet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03322722v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Simon" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Demotes-Mainard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Bertheloot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03322715v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03322778v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gallusci" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanwu Dai" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel G&#233;nard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gauffreteau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leblanc-Fournier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795992v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03456856v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602256v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Moreau" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abad Chabbi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo dos Reis Cardoso Passos" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208794v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bissuel-B&#233;laygue" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bidon" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323034v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323027v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Rodrigues" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03323051v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03372900v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Vouillot" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03372951v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03373055v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Maury" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03373035v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sliman S. Elhani" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03373015v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03372999v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03456921v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03407259v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Pollin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03407262v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03407266v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Mediene" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Hillier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03457035v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Drouet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03457017v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemarie Krapp" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03407268v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cassan" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>