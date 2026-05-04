--- v1 (2026-04-11)
+++ v2 (2026-05-04)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Céline Richard-Molard </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (44)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etat d'avancement du projet SILICOL : Définir un idéotype de colza apte à l'association, vigoureux et productif en conduite agroécologique par des approches de modélisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Gérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31ème Carrefour de la Sélection du Colza</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Terres Inovia; SELEOPRO, Jan 2025, Bruz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05219878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méta-modélisation des interactions plante-plante en 3D : application à l'association colza-féverole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meije Gawinowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques 2025 du PEPR Agroécologie et Numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agnès Redon, Institut Agro Dijon, Jan 2025, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04936942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meta-modelling of FSPMs to study plant-plant interactions in rapeseed and fababean mixtures: from plant to plot scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meije Gawinowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop OpenAlea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04936935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorisation des digestats par extraction des fractions biostimulantes et évaluation de leurs effets sur la croissance des plantes et la biodiversité du sol (Projet ValoDig)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Chaves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vieublé Gonod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thevenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Lot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Recherche Innovation Biogaz Méthanisation (JRI 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Pau (FRA), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04650517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avancement du projet SILICOL : Définir un idéotype de colza apte à l'association, vigoureux et productif en conduite agroécologique par des approches de modélisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Gérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30ème Carrefour de la Sélection du Colza</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SELEOPRO; Terres Inovia, Jan 2024, Bruz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05228345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling carbon and nitrogen exchanges at the soil-root interface: from local exchanges to whole-plant architecture growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Gérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. International Society of Root Research Symposium (ISRR 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society of Root Research; Helmholtz Centre for Environmental Research (UFZ); Rhizosphere Spatiotemporal Organisation (SPP 2089); Deutsche Forschungsgemeinschaft (DFG, German Research Foundation), Jun 2024, Leipzig, Germany. pp.31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05217051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative importance of various rhizodeposition processes: lessons from a mechanistic functional-structural root model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FSPM 2023 - 10. International Conference on Functional-Structural Plant Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04098521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling as a tool for identifying root architecture traits defining root systems adapted to a nitrogen-limited environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lecarpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Pagès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Rapeseed Congress (IRC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Sydney (Australia), Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04239779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Winter Rapeseed - Faba-bean intercrop and litter mulch on soil Nitrogen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moza Al Naemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union, Apr 2023, Vienna, Austria. pp.EGU23-14362, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-14362⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04273715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How can local sugar concentrations in roots regulate the exchanges of C & N between shoots, roots and soil ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Gérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Workshop Carbon Allocation in Plants : Advances in carbon allocation and acquisition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Nov 2023, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04914142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of shoot architectural traits to promote winter oilseed rape vigour during the vegetative growth: a simulation approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IRC 2023 - 16. International Rapeseed Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04263001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du projet SILICOL : Simuler l'association Colza-Féverole pour définir un idéotype de colza apte à l'association, vigoureux et productif en conduite agroécologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Personeni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28ème Carrefour de la Sélection du Colza</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SELEOPRO; Terres Inovia, Jan 2022, Visio Conférence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05228469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the spatial and temporal evolution of rhizodeposition as a function of plant’s carbon balance and soil properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. World Congress of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03526231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on rendre compte de la variabilité intraspécifique de l'architecture racinaire du colza par modélisation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lecarpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire INRAE-CIRAD de Modélisation du Fonctionnement des Peuplements Cultivés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE-CIRAD, Dec 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03526136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling plant growth and rhizodeposition based on the distribution of sugars within the plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Workshop Carbon Allocation in Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05217036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une modélisation mécaniste des interactions trophiques entre racines et microorganismes du sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Interdisciplinaires (Rhizos)PHARE 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comité Scientifique d’Organisation du projet PHARE, Nov 2021, Sophia-Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05217050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RhizoDep - A 3D root functional model to simulate rhizodeposition processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Pages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iCROPM 2020 - Side event "Phenotyping and modeling of plant anchorage and physiology"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Christophe Pradal, Feb 2020, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02958910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Sillico prospections to define rapeseed root system ideotypes adapted to low nitrogen environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lecarpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Pagès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functionnal Structural Plant Modelling 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Hannover, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03194019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modéliser la rhizodéposition pour mieux comprendre le cycle du carbone dans les systèmes sol-plante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Root Days 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05217029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genotypic Diversity and Plasticity of Root System Architecture in response to Nitrogen Availability in Winter Oilseed Rape (Brassica napus).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lecarpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Rapeseed Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03322740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering the response of winter oilseed rape to nitrogen inputs: fine roots do matter in Nitrogen Use Efficiency!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Vazquez-Carrasquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bissuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Laperche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Chelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Rapeseed Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03322728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhizodeposition processes as a major lever for soil carbon sequestration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Symposium on Soil Organic Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Adelaide, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02947443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phénotypage des systèmes racinaires assisté par modèle : application au colza. Variabilité génétique et plasticité de l’architecture racinaire du colza : vers l’identification de critères de sélection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lecarpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Laperche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de l'Association des Sélectionneurs Français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new 3D shoot-root model for simulating rhizodeposition processes in the context of whole plant growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Pages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society of Experimental Biology Annual Main Meeting (SEB 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Sevilla, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02947440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of plant traits related to the tolerance of WOSR to pollen beetle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Pinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Fortineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Jullien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Rapeseed Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03322711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering the genetic diversity of WOSR seed yield elaboration and NUE in the field: what is the relative contribution of plant growth, leaf area dynamics, N uptake and N use efficiencies during the crop cycle?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bissuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Kutelmach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alina Tolleneare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Allirand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Rapeseed Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03322726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenotyping nitrogen use efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Laperche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bissuel-Belaygue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Leport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maja Musse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Avice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Abiotic Stresses International Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03456892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How does earthworm functional diversity affect rapeseed-weeds interactions ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Zwicke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gardarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Ecological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New tools and technologies for Nitrogen Use Efficiency Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Laperche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bissuel-Belaygue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Leport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Avice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium du GIS-BV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03456905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment la diversité fonctionnelle des vers de terre modifie les interactions entre plantes dans un couvert associé ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Zwicke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gardarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Capowiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TEBIS V, Traits écologiques et biologiques des invertébrés du sol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01795988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering genotypic variability of plant adaptation to N supply by combining a whole plant CN functioning model and a root architecture model on Arabidopsis thaliana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Plant Modelling "Modeling plant development from the organ to the whole plant scale"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agropolis Fondation. FRA., 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de la diversité fonctionnelle dans le sol sur les interactions interspécifiques dans un système de cultures associées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Zwicke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gardarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème réunion du groupe de travail sur les Traits Ecologiques et Biologiques des organismes des Sols (TEBIS 4)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La modélisation en écophysiologie : définitions, exemples et intérêts pour la sélection variétale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Allirand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22ème Carrefour de la Sélection du Colza</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Promosol, Jan 2015, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05228508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de la régulation de l’absorption d’azote en phase post-floraison chez Arabidopsis thaliana L.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lafouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Allirand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème Carrefour de la Sélection du Colza</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Terres Inovia, Jan 2013, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05245352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of a structural-functional plant model to assess the morphogenetical plasticity. How does variation in phyllochron impact plant growth and development of Brassica napus in the GreenLab model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Qi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Allirand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Symposium PMA 12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute of Electrical and Electronics Engineers (IEEE). USA., Oct 2012, Shanghai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01618402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling winter oilseed rape carbon accumulation during the reproductive phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Allirand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bregeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lafouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. International Rapeseed Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The importance of branching and branches characteristics on oilseed rape genotype x nitrogen interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Allirand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bregeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Pinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. International Rapeseed Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling N nutrition impact on plant functioning and root architecture in various genotypes of Arabidopsis thaliana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Chelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Ney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Main Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society of Experimental Biology, Jun 2009, Glasgow, United Kingdom. pp.S229, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cbpa.2009.04.634⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03258541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling N nutrition impact on plant functioning and architecture in various genotypes of Arabidopsis thaliana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Laperche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Chelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Workshop on Functional-Structural Plant Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Napier, New Zealand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03322834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling N nutrition impact on plant functioning in various genotypes of Arabidopsis thaliana.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Ney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop Nitrogen 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Lancaster, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03372988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic variability of nitrogen use efficiency in Arabidopsis thaliana: Ecophysiological approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Devienne-Barret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain S. Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Daniel-Vedele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Ney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de cloture de l’Action Structurante Ecogène “Approches du fonctionnement des végétaux combinant écophysiologie, génétique et génomique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2003, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03456933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrate nutrition and genotype modulate the quality of Belgian Endive (Cichorium intybus L.): Physiological and Genetic study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Wuillème</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Scheel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter M Gresshoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Morot-Gaudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Symposium on Inorganic Nitrogen Assimilation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1998, Luso, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03407271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing the environmental impact of higher crop yields and increasing the quality of crop products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Morot-Gaudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis-Mohamed Limami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Hirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Brugière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Congress of the Federation of European Societies of Plant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1998, Varna, Bulgaria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03407290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrate effect on 13C-photoassimilate partitioning and inulin accumulation, 15N-nitrogen assimilation and VSP accumulation in chicory (C. intybus L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Améziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Deléens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Morot-Gaudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Limami</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Seminar on Inulin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1996, Braunschweig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03322836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling C and N root-soil exchanges with 3D root and shoot growth based on plant ecophysiology: the Wheat-BRIDGES approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Gérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rhizosphere 6 - Rooting for Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Edinburgh, United Kingdom. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05218470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying C and N root-soil exchanges within a mixture of winter oilseed rape and faba bean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Personeni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issaga Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Gérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Houdeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rhizosphere 6</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Edinburgh, United Kingdom. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05218469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early vigor in rapeseed and its associated QTLs differed between spring and winter types, as a result of two different selection processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Laurençon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Alix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Carillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenn Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference of Quantitative Genetics ICQG7</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05228653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do mixed-species agricultural systems increase root C stock and C sequestration in subsoil? New data from across Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Detrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabin Piton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Antonio Navarro-Cano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Abalos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdulkadir Bal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. International Society of Root Research Symposium (ISRR 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Leipzig, Germany. pp.141, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04665309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIMBAL: A structural-functional plant model to simulate C and N dynamics andshoot-root architecture of winter oilseed rape associated with legumes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cornilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tsu-Wei Chen; Andreas Fricke; Katrin Kahlen; Susann Müller; Hartmut Stützel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FSPM 2023 - 10. International Conference on Functional-Structural Plant Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Berlin, Germany. 2023, Book of Abstracts of the 10th International Conference on Functional-Structural Plant Models</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04262992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorisation des digestats par extraction des fractions biostimulantes - Effets sur la croissance du seigle d’hiver et la biodiversité du sol (Projet ValoDig)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Chaves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vieublé-Gonod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thevenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Lot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16èmes rencontres Comifer-Gemas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04273775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biostimulant extraction from digestates and their impact on soil biodiversity and plant growth (ValoDig)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Chaves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vieublé-Gonod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thevenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Lot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque AdeBiotech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Romainville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04273766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leaf cover dynamics highlighted old spring germplasm as promising resources to improve early vigour in oilseed rape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Laurençon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Alix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Carillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenn Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Rapeseed Congress (IRC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04263005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des effets de l’association d’espèces sur les interactions aérien/racinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Daviet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cornilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée annuelle du réseau Agroécologie du labEx BASC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03526203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulation of shoot branching by light competition in WOSR: how to disentangle the respective effects of light intensity and light spectrum (Red:Far-red ratio) in dense crops?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Fortineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Demotes-Mainard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Bertheloot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Rapeseed Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03322722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Winter Oilseed Rape plasticity in response to adverse conditions at different stages of plants growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Fortineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Allirand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Rapeseed Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03322715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epigenetic for plant improvement : Current knowledge and modeling avenues.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gallusci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhanwu Dai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Génard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Gauffreteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc-Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd annual International Congress of Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Dalian, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03322778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling rhizodeposition with functional-structural plant models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Society on Root Research Conference (ISRR-10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Jerusalem, Israel. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01795992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why does it matter to consider processes instead of variables for deciphering NUE in oilseed rape? The case study of leaf area and whole-plant N quantity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Vazquez-Carrasquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bissuel-Belaygue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Laperche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Chelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Annual Meeting of the RAPSODYN PIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Mondonville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03456856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new method to estimate the nitrogen status of individual plants in canopies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abad Chabbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danilo dos Reis Cardoso Passos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. ESA Congress ESA14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Edinburgh, Royaume Unis, 5-9 septembre 2016, United Kingdom. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PERISCOPE : a new Phenotyping Experimental device for individual Root and shoot Investigations in reconStructed CanOPy until harvEst, under field-like conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bissuel-Bélaygue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Allirand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Laperche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bidon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenn Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IRC 2015, 14th International Rapeseed Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Sasktoon, Canada. CanolaCouncil, 542 p., 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Winter Oilseed Rape response to density and initial conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Allirand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bidon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IRC 2015, 14th International Rapeseed Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Sasktoon, Canada. CanolaCouncil, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03323034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Levers of tolerance to floral bud damage in Brassica napus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Pinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Allirand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IRC 2015, 14th International Rapeseed Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Sasktoon, Canada. CanolaCouncil, 542 p., 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03323027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode de mesure de la photosynthèse sur des plantes d'Arabidopsis thaliana L. en peuplement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Fortineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lafouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIèmes Journées de la Mesure et de la Métrologie (J2M)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Le Croisic, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03323051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the natural variability of nitrogen use efficiency in Arabidopsis thaliana using a whole plant modeling framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Vouillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lafouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Ney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop Nitrogen 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Inuyama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03372900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blue light modifies the response of Arabidopsis thaliana to limiting nitrogen supply</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Chelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Main Meeting of the Society of Experimental Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03372951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling N nutrition impact on root architecture of Arabidopsis thaliana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier O. Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Ney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Growth Phenotyping and Imaging in Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03373055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of mechanisms involved in nitrogen deficiency tolerance of wheat using a simplified model of C/N relations and root architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sliman S. Elhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Laperche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Devienne-Barret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier O. Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Growth Phenotyping and Imaging in Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03373035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling N nutrition impact on plant functioning in various genotypes of Arabidopsis thaliana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Ney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Growth Phenotyping and Imaging in Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03373015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling N nutrition impact on root architecture of Arabidopsis thaliana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier O. Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Ney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop Nitrogen 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Lancaster, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03372999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment réagissent les racines d’une plante à la contrainte en azote? Une vision intégrée de cette réponse adaptative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Devienne-Barret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Laperche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Ney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7èmes Journées d’Ecologie Fonctionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03456921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasted strategies to cope with limiting nitrogen supply in Arabidopsis thaliana: a necessary plant level analysis to understand genetic variability of N acquisition and use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Devienne-Barret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Pollin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Ney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Symposium on Inorganic Nitrogen Assimilation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Wageningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03407259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arabidopsis root growth and morphogenesis in relation to N availability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Devienne-Barret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Ney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Symposium on Inorganic Nitrogen Assimilation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Wageningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03407262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling leaf growth kinetics with contrasting nitrogen availability in Arabidopsis thaliana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safia Mediene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Hillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Allirand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lafouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Workshop on Functional - Structural Plant Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03407266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des interactions entre métabolismes azotés et carbonés pour évaluer le comportement variétal du colza en réponse à la fertilisation azotée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Allirand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lafouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole-chercheur “Intégration de processus à l’échelle de la plante entière. Interaction entre les gestions de l’azote, du carbone et de l’eau : bilan et perspectives”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Saint-Flour, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03457035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration des réponses physiologiques et morphologiques à la contrainte en azote chez Arabidopsis thaliana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain S. Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annemarie Krapp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Ney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Daniel-Vedele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque d’ouverture de l’Action Concertée Incitative Biologie Intégrative. 24-25 Janvier 2002, Paris, France. Poster.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2002, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03457017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrogen-induces changes in bacterial susceptibility and morphological development of Belgian endive (Cichorium intybus L.) are genotype dependent.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter M Gresshoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Scheel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis-Mohamed Limami</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th European Symposium on Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1999, Bonn, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03407268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId183"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Céline Richard-Molard </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (44)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méta-modélisation des interactions plante-plante en 3D : application à l'association colza-féverole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meije Gawinowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques 2025 du PEPR Agroécologie et Numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agnès Redon, Institut Agro Dijon, Jan 2025, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04936942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etat d'avancement du projet SILICOL : Définir un idéotype de colza apte à l'association, vigoureux et productif en conduite agroécologique par des approches de modélisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Gérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31ème Carrefour de la Sélection du Colza</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Terres Inovia; SELEOPRO, Jan 2025, Bruz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05219878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avancement du projet SILICOL : Définir un idéotype de colza apte à l'association, vigoureux et productif en conduite agroécologique par des approches de modélisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Gérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30ème Carrefour de la Sélection du Colza</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SELEOPRO; Terres Inovia, Jan 2024, Bruz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05228345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling carbon and nitrogen exchanges at the soil-root interface: from local exchanges to whole-plant architecture growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Gérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. International Society of Root Research Symposium (ISRR 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society of Root Research; Helmholtz Centre for Environmental Research (UFZ); Rhizosphere Spatiotemporal Organisation (SPP 2089); Deutsche Forschungsgemeinschaft (DFG, German Research Foundation), Jun 2024, Leipzig, Germany. pp.31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05217051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorisation des digestats par extraction des fractions biostimulantes et évaluation de leurs effets sur la croissance des plantes et la biodiversité du sol (Projet ValoDig)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Chaves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vieublé Gonod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thevenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Lot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Recherche Innovation Biogaz Méthanisation (JRI 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Pau (FRA), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04650517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meta-modelling of FSPMs to study plant-plant interactions in rapeseed and fababean mixtures: from plant to plot scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meije Gawinowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop OpenAlea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04936935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Winter Rapeseed - Faba-bean intercrop and litter mulch on soil Nitrogen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moza Al Naemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union, Apr 2023, Vienna, Austria. pp.EGU23-14362, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-14362⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04273715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How can local sugar concentrations in roots regulate the exchanges of C & N between shoots, roots and soil ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Gérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Workshop Carbon Allocation in Plants : Advances in carbon allocation and acquisition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Nov 2023, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04914142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of shoot architectural traits to promote winter oilseed rape vigour during the vegetative growth: a simulation approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IRC 2023 - 16. International Rapeseed Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04263001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative importance of various rhizodeposition processes: lessons from a mechanistic functional-structural root model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FSPM 2023 - 10. International Conference on Functional-Structural Plant Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04098521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling as a tool for identifying root architecture traits defining root systems adapted to a nitrogen-limited environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lecarpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Pagès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Rapeseed Congress (IRC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Sydney (Australia), Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04239779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du projet SILICOL : Simuler l'association Colza-Féverole pour définir un idéotype de colza apte à l'association, vigoureux et productif en conduite agroécologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Personeni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28ème Carrefour de la Sélection du Colza</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SELEOPRO; Terres Inovia, Jan 2022, Visio Conférence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05228469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the spatial and temporal evolution of rhizodeposition as a function of plant’s carbon balance and soil properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. World Congress of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03526231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling plant growth and rhizodeposition based on the distribution of sugars within the plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Workshop Carbon Allocation in Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05217036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une modélisation mécaniste des interactions trophiques entre racines et microorganismes du sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Interdisciplinaires (Rhizos)PHARE 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comité Scientifique d’Organisation du projet PHARE, Nov 2021, Sophia-Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05217050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on rendre compte de la variabilité intraspécifique de l'architecture racinaire du colza par modélisation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lecarpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire INRAE-CIRAD de Modélisation du Fonctionnement des Peuplements Cultivés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE-CIRAD, Dec 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03526136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RhizoDep - A 3D root functional model to simulate rhizodeposition processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Pages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iCROPM 2020 - Side event "Phenotyping and modeling of plant anchorage and physiology"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Christophe Pradal, Feb 2020, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02958910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Sillico prospections to define rapeseed root system ideotypes adapted to low nitrogen environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lecarpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Pagès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functionnal Structural Plant Modelling 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Hannover, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03194019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genotypic Diversity and Plasticity of Root System Architecture in response to Nitrogen Availability in Winter Oilseed Rape (Brassica napus).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lecarpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Rapeseed Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03322740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modéliser la rhizodéposition pour mieux comprendre le cycle du carbone dans les systèmes sol-plante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Root Days 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05217029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering the response of winter oilseed rape to nitrogen inputs: fine roots do matter in Nitrogen Use Efficiency!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Vazquez-Carrasquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bissuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Laperche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Chelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Rapeseed Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03322728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhizodeposition processes as a major lever for soil carbon sequestration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Symposium on Soil Organic Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Adelaide, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02947443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phénotypage des systèmes racinaires assisté par modèle : application au colza. Variabilité génétique et plasticité de l’architecture racinaire du colza : vers l’identification de critères de sélection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lecarpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Laperche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de l'Association des Sélectionneurs Français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new 3D shoot-root model for simulating rhizodeposition processes in the context of whole plant growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Pages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society of Experimental Biology Annual Main Meeting (SEB 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Sevilla, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02947440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of plant traits related to the tolerance of WOSR to pollen beetle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Pinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Fortineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Jullien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Rapeseed Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03322711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering the genetic diversity of WOSR seed yield elaboration and NUE in the field: what is the relative contribution of plant growth, leaf area dynamics, N uptake and N use efficiencies during the crop cycle?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bissuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Kutelmach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alina Tolleneare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Allirand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Rapeseed Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03322726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New tools and technologies for Nitrogen Use Efficiency Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Laperche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bissuel-Belaygue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Leport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Avice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium du GIS-BV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03456905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How does earthworm functional diversity affect rapeseed-weeds interactions ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Zwicke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gardarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Ecological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment la diversité fonctionnelle des vers de terre modifie les interactions entre plantes dans un couvert associé ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Zwicke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gardarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Capowiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TEBIS V, Traits écologiques et biologiques des invertébrés du sol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01795988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenotyping nitrogen use efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Laperche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bissuel-Belaygue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Leport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maja Musse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Avice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Abiotic Stresses International Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03456892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering genotypic variability of plant adaptation to N supply by combining a whole plant CN functioning model and a root architecture model on Arabidopsis thaliana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Plant Modelling "Modeling plant development from the organ to the whole plant scale"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agropolis Fondation. FRA., 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de la diversité fonctionnelle dans le sol sur les interactions interspécifiques dans un système de cultures associées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Zwicke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gardarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème réunion du groupe de travail sur les Traits Ecologiques et Biologiques des organismes des Sols (TEBIS 4)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La modélisation en écophysiologie : définitions, exemples et intérêts pour la sélection variétale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Allirand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22ème Carrefour de la Sélection du Colza</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Promosol, Jan 2015, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05228508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de la régulation de l’absorption d’azote en phase post-floraison chez Arabidopsis thaliana L.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lafouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Allirand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème Carrefour de la Sélection du Colza</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Terres Inovia, Jan 2013, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05245352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of a structural-functional plant model to assess the morphogenetical plasticity. How does variation in phyllochron impact plant growth and development of Brassica napus in the GreenLab model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Qi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Allirand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Symposium PMA 12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute of Electrical and Electronics Engineers (IEEE). USA., Oct 2012, Shanghai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01618402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling winter oilseed rape carbon accumulation during the reproductive phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Allirand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bregeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lafouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. International Rapeseed Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The importance of branching and branches characteristics on oilseed rape genotype x nitrogen interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Allirand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bregeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Pinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. International Rapeseed Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling N nutrition impact on plant functioning and root architecture in various genotypes of Arabidopsis thaliana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Chelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Ney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Main Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society of Experimental Biology, Jun 2009, Glasgow, United Kingdom. pp.S229, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cbpa.2009.04.634⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03258541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling N nutrition impact on plant functioning and architecture in various genotypes of Arabidopsis thaliana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Laperche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Chelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Workshop on Functional-Structural Plant Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Napier, New Zealand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03322834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling N nutrition impact on plant functioning in various genotypes of Arabidopsis thaliana.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Ney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop Nitrogen 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Lancaster, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03372988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic variability of nitrogen use efficiency in Arabidopsis thaliana: Ecophysiological approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Devienne-Barret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain S. Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Daniel-Vedele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Ney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de cloture de l’Action Structurante Ecogène “Approches du fonctionnement des végétaux combinant écophysiologie, génétique et génomique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2003, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03456933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing the environmental impact of higher crop yields and increasing the quality of crop products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Morot-Gaudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis-Mohamed Limami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Hirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Brugière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Congress of the Federation of European Societies of Plant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1998, Varna, Bulgaria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03407290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrate nutrition and genotype modulate the quality of Belgian Endive (Cichorium intybus L.): Physiological and Genetic study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Wuillème</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Scheel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter M Gresshoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Morot-Gaudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Symposium on Inorganic Nitrogen Assimilation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1998, Luso, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03407271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrate effect on 13C-photoassimilate partitioning and inulin accumulation, 15N-nitrogen assimilation and VSP accumulation in chicory (C. intybus L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Améziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Deléens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Morot-Gaudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Limami</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Seminar on Inulin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1996, Braunschweig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03322836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling C and N root-soil exchanges with 3D root and shoot growth based on plant ecophysiology: the Wheat-BRIDGES approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Gérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rhizosphere 6 - Rooting for Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Edinburgh, United Kingdom. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05218470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying C and N root-soil exchanges within a mixture of winter oilseed rape and faba bean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Personeni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issaga Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Gérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Houdeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rhizosphere 6</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Edinburgh, United Kingdom. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05218469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do mixed-species agricultural systems increase root C stock and C sequestration in subsoil? New data from across Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Detrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabin Piton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Antonio Navarro-Cano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Abalos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdulkadir Bal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. International Society of Root Research Symposium (ISRR 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Leipzig, Germany. pp.141, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04665309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early vigor in rapeseed and its associated QTLs differed between spring and winter types, as a result of two different selection processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Laurençon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Alix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Carillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenn Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference of Quantitative Genetics ICQG7</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05228653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorisation des digestats par extraction des fractions biostimulantes - Effets sur la croissance du seigle d’hiver et la biodiversité du sol (Projet ValoDig)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Chaves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vieublé-Gonod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thevenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Lot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16èmes rencontres Comifer-Gemas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04273775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIMBAL: A structural-functional plant model to simulate C and N dynamics andshoot-root architecture of winter oilseed rape associated with legumes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cornilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tsu-Wei Chen; Andreas Fricke; Katrin Kahlen; Susann Müller; Hartmut Stützel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FSPM 2023 - 10. International Conference on Functional-Structural Plant Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Berlin, Germany. 2023, Book of Abstracts of the 10th International Conference on Functional-Structural Plant Models</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04262992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biostimulant extraction from digestates and their impact on soil biodiversity and plant growth (ValoDig)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Chaves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vieublé-Gonod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thevenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Lot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque AdeBiotech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Romainville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04273766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leaf cover dynamics highlighted old spring germplasm as promising resources to improve early vigour in oilseed rape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Laurençon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Alix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Carillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenn Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Rapeseed Congress (IRC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04263005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des effets de l’association d’espèces sur les interactions aérien/racinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Daviet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cornilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée annuelle du réseau Agroécologie du labEx BASC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03526203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulation of shoot branching by light competition in WOSR: how to disentangle the respective effects of light intensity and light spectrum (Red:Far-red ratio) in dense crops?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Fortineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Demotes-Mainard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Bertheloot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Rapeseed Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03322722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Winter Oilseed Rape plasticity in response to adverse conditions at different stages of plants growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Fortineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Allirand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Rapeseed Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03322715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epigenetic for plant improvement : Current knowledge and modeling avenues.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gallusci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhanwu Dai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Génard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Gauffreteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc-Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd annual International Congress of Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Dalian, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03322778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling rhizodeposition with functional-structural plant models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Society on Root Research Conference (ISRR-10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Jerusalem, Israel. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01795992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why does it matter to consider processes instead of variables for deciphering NUE in oilseed rape? The case study of leaf area and whole-plant N quantity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Vazquez-Carrasquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bissuel-Belaygue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Laperche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Chelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Annual Meeting of the RAPSODYN PIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Mondonville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03456856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new method to estimate the nitrogen status of individual plants in canopies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abad Chabbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danilo dos Reis Cardoso Passos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. ESA Congress ESA14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Edinburgh, Royaume Unis, 5-9 septembre 2016, United Kingdom. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Levers of tolerance to floral bud damage in Brassica napus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Pinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Allirand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IRC 2015, 14th International Rapeseed Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Sasktoon, Canada. CanolaCouncil, 542 p., 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03323027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Winter Oilseed Rape response to density and initial conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Allirand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bidon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IRC 2015, 14th International Rapeseed Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Sasktoon, Canada. CanolaCouncil, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03323034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PERISCOPE : a new Phenotyping Experimental device for individual Root and shoot Investigations in reconStructed CanOPy until harvEst, under field-like conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bissuel-Bélaygue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Allirand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Laperche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bidon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenn Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IRC 2015, 14th International Rapeseed Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Sasktoon, Canada. CanolaCouncil, 542 p., 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode de mesure de la photosynthèse sur des plantes d'Arabidopsis thaliana L. en peuplement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Fortineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lafouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIèmes Journées de la Mesure et de la Métrologie (J2M)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Le Croisic, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03323051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the natural variability of nitrogen use efficiency in Arabidopsis thaliana using a whole plant modeling framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Vouillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lafouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Ney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop Nitrogen 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Inuyama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03372900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blue light modifies the response of Arabidopsis thaliana to limiting nitrogen supply</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Chelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Main Meeting of the Society of Experimental Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03372951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling N nutrition impact on plant functioning in various genotypes of Arabidopsis thaliana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Ney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Growth Phenotyping and Imaging in Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03373015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of mechanisms involved in nitrogen deficiency tolerance of wheat using a simplified model of C/N relations and root architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sliman S. Elhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Laperche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Devienne-Barret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier O. Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Growth Phenotyping and Imaging in Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03373035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling N nutrition impact on root architecture of Arabidopsis thaliana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier O. Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Ney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Growth Phenotyping and Imaging in Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03373055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling N nutrition impact on root architecture of Arabidopsis thaliana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier O. Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Ney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop Nitrogen 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Lancaster, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03372999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment réagissent les racines d’une plante à la contrainte en azote? Une vision intégrée de cette réponse adaptative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Devienne-Barret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Laperche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Ney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7èmes Journées d’Ecologie Fonctionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03456921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasted strategies to cope with limiting nitrogen supply in Arabidopsis thaliana: a necessary plant level analysis to understand genetic variability of N acquisition and use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Devienne-Barret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Pollin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Ney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Symposium on Inorganic Nitrogen Assimilation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Wageningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03407259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arabidopsis root growth and morphogenesis in relation to N availability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Devienne-Barret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Ney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Symposium on Inorganic Nitrogen Assimilation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Wageningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03407262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling leaf growth kinetics with contrasting nitrogen availability in Arabidopsis thaliana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safia Mediene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Hillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Allirand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lafouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Workshop on Functional - Structural Plant Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03407266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des interactions entre métabolismes azotés et carbonés pour évaluer le comportement variétal du colza en réponse à la fertilisation azotée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Allirand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lafouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole-chercheur “Intégration de processus à l’échelle de la plante entière. Interaction entre les gestions de l’azote, du carbone et de l’eau : bilan et perspectives”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Saint-Flour, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03457035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration des réponses physiologiques et morphologiques à la contrainte en azote chez Arabidopsis thaliana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain S. Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annemarie Krapp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Ney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Daniel-Vedele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque d’ouverture de l’Action Concertée Incitative Biologie Intégrative. 24-25 Janvier 2002, Paris, France. Poster.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2002, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03457017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrogen-induces changes in bacterial susceptibility and morphological development of Belgian endive (Cichorium intybus L.) are genotype dependent.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter M Gresshoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Scheel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis-Mohamed Limami</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th European Symposium on Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1999, Bonn, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03407268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId183"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05219878v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Richard-Molard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rees" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Perthame" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pradal" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan G&#233;rault" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936942v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meije Gawinowski" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936935v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04650517v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chaves" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vieubl&#233; Gonod" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thevenin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Lot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05228345v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05217051v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Barillot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gauthier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04098521v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Jullien" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04239779v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lecarpentier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Pag&#232;s" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04273715v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moza Al Naemi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Garnier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-14362" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04914142v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04263001v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05228469v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Personeni" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03526231v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Pag&#232;s" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03526136v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05217036v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05217050v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02958910v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Andrieu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Pages" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194019v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05217029v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chenu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03322740v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03322728v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Vazquez-Carrasquer" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bissuel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laperche" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Chelle" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947443v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786146v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947440v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Pages" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03322711v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Pinet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Mathieu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fortineau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03322726v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Kutelmach" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Tolleneare" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Allirand" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03456892v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bissuel-Belaygue" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Leport" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Musse" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Avice" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603919v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Zwicke" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gardarin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Hedde" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03456905v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795988v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Capowiez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535399v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739727v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05228508v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05245352v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lafouge" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618402v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Qi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189546v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bregeon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189502v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03258541v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brun" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Ney" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2009.04.634" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XGPG4WXG-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03322834v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03372988v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03456933v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Devienne-Barret" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Chaillou" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Daniel-Vedele" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03407271v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Wuill&#232;me" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Scheel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter M Gresshoff" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Morot-Gaudry" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03407290v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis-Mohamed Limami" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Hirel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Brugi&#232;re" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03322836v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Am&#233;ziane" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Del&#233;ens" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Limami" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05218470v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05218469v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issaga Diallo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Houdeville" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228653v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Lauren&#231;on" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Alix" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Carillo" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Guichard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jumel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665309v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Detrey" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabin Piton" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Antonio Navarro-Cano" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Abalos" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulkadir Bal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04262992v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cornilleau" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04273775v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vieubl&#233;-Gonod" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04273766v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04263005v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03526203v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Daviet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03322722v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Simon" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Demotes-Mainard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Bertheloot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03322715v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03322778v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gallusci" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanwu Dai" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel G&#233;nard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gauffreteau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leblanc-Fournier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795992v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03456856v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602256v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Moreau" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abad Chabbi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo dos Reis Cardoso Passos" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208794v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bissuel-B&#233;laygue" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bidon" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323034v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323027v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Rodrigues" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03323051v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03372900v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Vouillot" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03372951v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03373055v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Maury" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03373035v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sliman S. Elhani" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03373015v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03372999v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03456921v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03407259v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Pollin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03407262v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03407266v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Mediene" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Hillier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03457035v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Drouet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03457017v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemarie Krapp" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03407268v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cassan" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936942v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meije Gawinowski" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Perthame" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rees" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Richard-Molard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pradal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05219878v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan G&#233;rault" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05228345v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05217051v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Barillot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gauthier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04650517v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chaves" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vieubl&#233; Gonod" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thevenin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Lot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936935v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04273715v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moza Al Naemi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Garnier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Jullien" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-14362" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04914142v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04263001v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04098521v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04239779v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lecarpentier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Pag&#232;s" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05228469v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Personeni" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03526231v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Pag&#232;s" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05217036v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05217050v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03526136v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02958910v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Andrieu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Pages" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194019v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03322740v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05217029v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chenu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03322728v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Vazquez-Carrasquer" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bissuel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laperche" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Chelle" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947443v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786146v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947440v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Pages" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03322711v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Pinet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Mathieu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fortineau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03322726v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Kutelmach" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Tolleneare" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Allirand" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03456905v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bissuel-Belaygue" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Leport" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Avice" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603919v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Zwicke" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gardarin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Hedde" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795988v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Capowiez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03456892v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Musse" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535399v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739727v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05228508v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05245352v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lafouge" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618402v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Qi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189546v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bregeon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189502v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03258541v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brun" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Ney" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2009.04.634" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XGPG4WXG-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03322834v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03372988v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03456933v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Devienne-Barret" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Chaillou" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Daniel-Vedele" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03407290v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Morot-Gaudry" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis-Mohamed Limami" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Hirel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Brugi&#232;re" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03407271v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Wuill&#232;me" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Scheel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter M Gresshoff" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03322836v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Am&#233;ziane" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Del&#233;ens" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Limami" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05218470v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05218469v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issaga Diallo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Houdeville" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665309v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Detrey" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabin Piton" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Antonio Navarro-Cano" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Abalos" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulkadir Bal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228653v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Lauren&#231;on" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Alix" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Carillo" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Guichard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jumel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04273775v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vieubl&#233;-Gonod" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04262992v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cornilleau" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04273766v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04263005v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03526203v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Daviet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03322722v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Simon" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Demotes-Mainard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Bertheloot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03322715v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03322778v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gallusci" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanwu Dai" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel G&#233;nard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gauffreteau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leblanc-Fournier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795992v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03456856v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602256v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Moreau" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abad Chabbi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo dos Reis Cardoso Passos" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323027v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Rodrigues" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323034v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bidon" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208794v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bissuel-B&#233;laygue" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03323051v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03372900v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Vouillot" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03372951v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03373015v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03373035v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sliman S. Elhani" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Maury" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03373055v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03372999v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03456921v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03407259v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Pollin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03407262v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03407266v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Mediene" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Hillier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03457035v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Drouet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03457017v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemarie Krapp" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03407268v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cassan" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>