--- v2 (2026-05-04)
+++ v3 (2026-05-25)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Céline Richard-Molard </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (44)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méta-modélisation des interactions plante-plante en 3D : application à l'association colza-féverole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meije Gawinowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques 2025 du PEPR Agroécologie et Numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agnès Redon, Institut Agro Dijon, Jan 2025, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04936942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etat d'avancement du projet SILICOL : Définir un idéotype de colza apte à l'association, vigoureux et productif en conduite agroécologique par des approches de modélisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Gérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31ème Carrefour de la Sélection du Colza</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Terres Inovia; SELEOPRO, Jan 2025, Bruz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05219878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avancement du projet SILICOL : Définir un idéotype de colza apte à l'association, vigoureux et productif en conduite agroécologique par des approches de modélisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Gérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30ème Carrefour de la Sélection du Colza</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SELEOPRO; Terres Inovia, Jan 2024, Bruz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05228345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling carbon and nitrogen exchanges at the soil-root interface: from local exchanges to whole-plant architecture growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Gérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. International Society of Root Research Symposium (ISRR 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society of Root Research; Helmholtz Centre for Environmental Research (UFZ); Rhizosphere Spatiotemporal Organisation (SPP 2089); Deutsche Forschungsgemeinschaft (DFG, German Research Foundation), Jun 2024, Leipzig, Germany. pp.31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05217051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorisation des digestats par extraction des fractions biostimulantes et évaluation de leurs effets sur la croissance des plantes et la biodiversité du sol (Projet ValoDig)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Chaves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vieublé Gonod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thevenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Lot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Recherche Innovation Biogaz Méthanisation (JRI 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Pau (FRA), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04650517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meta-modelling of FSPMs to study plant-plant interactions in rapeseed and fababean mixtures: from plant to plot scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meije Gawinowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop OpenAlea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04936935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Winter Rapeseed - Faba-bean intercrop and litter mulch on soil Nitrogen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moza Al Naemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union, Apr 2023, Vienna, Austria. pp.EGU23-14362, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-14362⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04273715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How can local sugar concentrations in roots regulate the exchanges of C & N between shoots, roots and soil ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Gérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Workshop Carbon Allocation in Plants : Advances in carbon allocation and acquisition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Nov 2023, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04914142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of shoot architectural traits to promote winter oilseed rape vigour during the vegetative growth: a simulation approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IRC 2023 - 16. International Rapeseed Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04263001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative importance of various rhizodeposition processes: lessons from a mechanistic functional-structural root model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FSPM 2023 - 10. International Conference on Functional-Structural Plant Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04098521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling as a tool for identifying root architecture traits defining root systems adapted to a nitrogen-limited environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lecarpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Pagès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Rapeseed Congress (IRC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Sydney (Australia), Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04239779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du projet SILICOL : Simuler l'association Colza-Féverole pour définir un idéotype de colza apte à l'association, vigoureux et productif en conduite agroécologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Personeni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28ème Carrefour de la Sélection du Colza</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SELEOPRO; Terres Inovia, Jan 2022, Visio Conférence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05228469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the spatial and temporal evolution of rhizodeposition as a function of plant’s carbon balance and soil properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. World Congress of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03526231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling plant growth and rhizodeposition based on the distribution of sugars within the plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Workshop Carbon Allocation in Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05217036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une modélisation mécaniste des interactions trophiques entre racines et microorganismes du sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Interdisciplinaires (Rhizos)PHARE 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comité Scientifique d’Organisation du projet PHARE, Nov 2021, Sophia-Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05217050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on rendre compte de la variabilité intraspécifique de l'architecture racinaire du colza par modélisation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lecarpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire INRAE-CIRAD de Modélisation du Fonctionnement des Peuplements Cultivés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE-CIRAD, Dec 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03526136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RhizoDep - A 3D root functional model to simulate rhizodeposition processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Pages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iCROPM 2020 - Side event "Phenotyping and modeling of plant anchorage and physiology"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Christophe Pradal, Feb 2020, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02958910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Sillico prospections to define rapeseed root system ideotypes adapted to low nitrogen environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lecarpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Pagès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functionnal Structural Plant Modelling 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Hannover, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03194019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genotypic Diversity and Plasticity of Root System Architecture in response to Nitrogen Availability in Winter Oilseed Rape (Brassica napus).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lecarpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Rapeseed Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03322740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modéliser la rhizodéposition pour mieux comprendre le cycle du carbone dans les systèmes sol-plante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Root Days 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05217029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering the response of winter oilseed rape to nitrogen inputs: fine roots do matter in Nitrogen Use Efficiency!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Vazquez-Carrasquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bissuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Laperche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Chelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Rapeseed Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03322728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhizodeposition processes as a major lever for soil carbon sequestration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Symposium on Soil Organic Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Adelaide, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02947443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phénotypage des systèmes racinaires assisté par modèle : application au colza. Variabilité génétique et plasticité de l’architecture racinaire du colza : vers l’identification de critères de sélection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lecarpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Laperche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de l'Association des Sélectionneurs Français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new 3D shoot-root model for simulating rhizodeposition processes in the context of whole plant growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Pages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society of Experimental Biology Annual Main Meeting (SEB 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Sevilla, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02947440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of plant traits related to the tolerance of WOSR to pollen beetle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Pinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Fortineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Jullien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Rapeseed Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03322711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering the genetic diversity of WOSR seed yield elaboration and NUE in the field: what is the relative contribution of plant growth, leaf area dynamics, N uptake and N use efficiencies during the crop cycle?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bissuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Kutelmach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alina Tolleneare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Allirand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Rapeseed Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03322726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New tools and technologies for Nitrogen Use Efficiency Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Laperche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bissuel-Belaygue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Leport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Avice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium du GIS-BV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03456905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How does earthworm functional diversity affect rapeseed-weeds interactions ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Zwicke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gardarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Ecological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment la diversité fonctionnelle des vers de terre modifie les interactions entre plantes dans un couvert associé ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Zwicke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gardarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Capowiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TEBIS V, Traits écologiques et biologiques des invertébrés du sol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01795988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenotyping nitrogen use efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Laperche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bissuel-Belaygue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Leport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maja Musse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Avice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Abiotic Stresses International Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03456892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering genotypic variability of plant adaptation to N supply by combining a whole plant CN functioning model and a root architecture model on Arabidopsis thaliana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Plant Modelling "Modeling plant development from the organ to the whole plant scale"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agropolis Fondation. FRA., 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de la diversité fonctionnelle dans le sol sur les interactions interspécifiques dans un système de cultures associées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Zwicke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gardarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème réunion du groupe de travail sur les Traits Ecologiques et Biologiques des organismes des Sols (TEBIS 4)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La modélisation en écophysiologie : définitions, exemples et intérêts pour la sélection variétale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Allirand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22ème Carrefour de la Sélection du Colza</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Promosol, Jan 2015, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05228508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de la régulation de l’absorption d’azote en phase post-floraison chez Arabidopsis thaliana L.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lafouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Allirand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème Carrefour de la Sélection du Colza</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Terres Inovia, Jan 2013, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05245352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of a structural-functional plant model to assess the morphogenetical plasticity. How does variation in phyllochron impact plant growth and development of Brassica napus in the GreenLab model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Qi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Allirand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Symposium PMA 12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute of Electrical and Electronics Engineers (IEEE). USA., Oct 2012, Shanghai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01618402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling winter oilseed rape carbon accumulation during the reproductive phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Allirand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bregeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lafouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. International Rapeseed Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The importance of branching and branches characteristics on oilseed rape genotype x nitrogen interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Allirand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bregeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Pinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. International Rapeseed Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling N nutrition impact on plant functioning and root architecture in various genotypes of Arabidopsis thaliana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Chelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Ney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Main Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society of Experimental Biology, Jun 2009, Glasgow, United Kingdom. pp.S229, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cbpa.2009.04.634⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03258541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling N nutrition impact on plant functioning and architecture in various genotypes of Arabidopsis thaliana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Laperche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Chelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Workshop on Functional-Structural Plant Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Napier, New Zealand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03322834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling N nutrition impact on plant functioning in various genotypes of Arabidopsis thaliana.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Ney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop Nitrogen 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Lancaster, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03372988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic variability of nitrogen use efficiency in Arabidopsis thaliana: Ecophysiological approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Devienne-Barret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain S. Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Daniel-Vedele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Ney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de cloture de l’Action Structurante Ecogène “Approches du fonctionnement des végétaux combinant écophysiologie, génétique et génomique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2003, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03456933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing the environmental impact of higher crop yields and increasing the quality of crop products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Morot-Gaudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis-Mohamed Limami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Hirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Brugière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Congress of the Federation of European Societies of Plant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1998, Varna, Bulgaria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03407290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrate nutrition and genotype modulate the quality of Belgian Endive (Cichorium intybus L.): Physiological and Genetic study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Wuillème</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Scheel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter M Gresshoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Morot-Gaudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Symposium on Inorganic Nitrogen Assimilation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1998, Luso, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03407271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrate effect on 13C-photoassimilate partitioning and inulin accumulation, 15N-nitrogen assimilation and VSP accumulation in chicory (C. intybus L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Améziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Deléens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Morot-Gaudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Limami</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Seminar on Inulin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1996, Braunschweig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03322836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling C and N root-soil exchanges with 3D root and shoot growth based on plant ecophysiology: the Wheat-BRIDGES approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Gérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rhizosphere 6 - Rooting for Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Edinburgh, United Kingdom. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05218470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying C and N root-soil exchanges within a mixture of winter oilseed rape and faba bean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Personeni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issaga Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Gérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Houdeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rhizosphere 6</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Edinburgh, United Kingdom. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05218469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do mixed-species agricultural systems increase root C stock and C sequestration in subsoil? New data from across Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Detrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabin Piton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Antonio Navarro-Cano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Abalos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdulkadir Bal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. International Society of Root Research Symposium (ISRR 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Leipzig, Germany. pp.141, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04665309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early vigor in rapeseed and its associated QTLs differed between spring and winter types, as a result of two different selection processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Laurençon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Alix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Carillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenn Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference of Quantitative Genetics ICQG7</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05228653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorisation des digestats par extraction des fractions biostimulantes - Effets sur la croissance du seigle d’hiver et la biodiversité du sol (Projet ValoDig)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Chaves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vieublé-Gonod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thevenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Lot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16èmes rencontres Comifer-Gemas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04273775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIMBAL: A structural-functional plant model to simulate C and N dynamics andshoot-root architecture of winter oilseed rape associated with legumes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cornilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tsu-Wei Chen; Andreas Fricke; Katrin Kahlen; Susann Müller; Hartmut Stützel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FSPM 2023 - 10. International Conference on Functional-Structural Plant Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Berlin, Germany. 2023, Book of Abstracts of the 10th International Conference on Functional-Structural Plant Models</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04262992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biostimulant extraction from digestates and their impact on soil biodiversity and plant growth (ValoDig)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Chaves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vieublé-Gonod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thevenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Lot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque AdeBiotech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Romainville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04273766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leaf cover dynamics highlighted old spring germplasm as promising resources to improve early vigour in oilseed rape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Laurençon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Alix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Carillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenn Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Rapeseed Congress (IRC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04263005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des effets de l’association d’espèces sur les interactions aérien/racinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Daviet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cornilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée annuelle du réseau Agroécologie du labEx BASC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03526203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulation of shoot branching by light competition in WOSR: how to disentangle the respective effects of light intensity and light spectrum (Red:Far-red ratio) in dense crops?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Fortineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Demotes-Mainard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Bertheloot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Rapeseed Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03322722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Winter Oilseed Rape plasticity in response to adverse conditions at different stages of plants growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Fortineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Allirand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Rapeseed Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03322715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epigenetic for plant improvement : Current knowledge and modeling avenues.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gallusci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhanwu Dai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Génard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Gauffreteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc-Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd annual International Congress of Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Dalian, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03322778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling rhizodeposition with functional-structural plant models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Society on Root Research Conference (ISRR-10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Jerusalem, Israel. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01795992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why does it matter to consider processes instead of variables for deciphering NUE in oilseed rape? The case study of leaf area and whole-plant N quantity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Vazquez-Carrasquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bissuel-Belaygue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Laperche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Chelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Annual Meeting of the RAPSODYN PIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Mondonville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03456856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new method to estimate the nitrogen status of individual plants in canopies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abad Chabbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danilo dos Reis Cardoso Passos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. ESA Congress ESA14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Edinburgh, Royaume Unis, 5-9 septembre 2016, United Kingdom. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Levers of tolerance to floral bud damage in Brassica napus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Pinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Allirand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IRC 2015, 14th International Rapeseed Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Sasktoon, Canada. CanolaCouncil, 542 p., 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03323027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Winter Oilseed Rape response to density and initial conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Allirand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bidon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IRC 2015, 14th International Rapeseed Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Sasktoon, Canada. CanolaCouncil, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03323034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PERISCOPE : a new Phenotyping Experimental device for individual Root and shoot Investigations in reconStructed CanOPy until harvEst, under field-like conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bissuel-Bélaygue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Allirand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Laperche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bidon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenn Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IRC 2015, 14th International Rapeseed Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Sasktoon, Canada. CanolaCouncil, 542 p., 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode de mesure de la photosynthèse sur des plantes d'Arabidopsis thaliana L. en peuplement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Fortineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lafouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIèmes Journées de la Mesure et de la Métrologie (J2M)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Le Croisic, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03323051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the natural variability of nitrogen use efficiency in Arabidopsis thaliana using a whole plant modeling framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Vouillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lafouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Ney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop Nitrogen 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Inuyama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03372900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blue light modifies the response of Arabidopsis thaliana to limiting nitrogen supply</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Chelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Main Meeting of the Society of Experimental Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03372951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling N nutrition impact on plant functioning in various genotypes of Arabidopsis thaliana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Ney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Growth Phenotyping and Imaging in Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03373015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of mechanisms involved in nitrogen deficiency tolerance of wheat using a simplified model of C/N relations and root architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sliman S. Elhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Laperche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Devienne-Barret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier O. Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Growth Phenotyping and Imaging in Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03373035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling N nutrition impact on root architecture of Arabidopsis thaliana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier O. Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Ney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Growth Phenotyping and Imaging in Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03373055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling N nutrition impact on root architecture of Arabidopsis thaliana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier O. Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Ney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop Nitrogen 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Lancaster, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03372999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment réagissent les racines d’une plante à la contrainte en azote? Une vision intégrée de cette réponse adaptative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Devienne-Barret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Laperche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Ney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7èmes Journées d’Ecologie Fonctionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03456921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasted strategies to cope with limiting nitrogen supply in Arabidopsis thaliana: a necessary plant level analysis to understand genetic variability of N acquisition and use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Devienne-Barret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Pollin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Ney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Symposium on Inorganic Nitrogen Assimilation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Wageningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03407259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arabidopsis root growth and morphogenesis in relation to N availability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Devienne-Barret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Ney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Symposium on Inorganic Nitrogen Assimilation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Wageningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03407262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling leaf growth kinetics with contrasting nitrogen availability in Arabidopsis thaliana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safia Mediene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Hillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Allirand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lafouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Workshop on Functional - Structural Plant Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03407266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des interactions entre métabolismes azotés et carbonés pour évaluer le comportement variétal du colza en réponse à la fertilisation azotée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Allirand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lafouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole-chercheur “Intégration de processus à l’échelle de la plante entière. Interaction entre les gestions de l’azote, du carbone et de l’eau : bilan et perspectives”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Saint-Flour, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03457035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration des réponses physiologiques et morphologiques à la contrainte en azote chez Arabidopsis thaliana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain S. Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annemarie Krapp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Ney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Daniel-Vedele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque d’ouverture de l’Action Concertée Incitative Biologie Intégrative. 24-25 Janvier 2002, Paris, France. Poster.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2002, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03457017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrogen-induces changes in bacterial susceptibility and morphological development of Belgian endive (Cichorium intybus L.) are genotype dependent.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter M Gresshoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Scheel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis-Mohamed Limami</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th European Symposium on Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1999, Bonn, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03407268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId183"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Céline Richard-Molard </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (44)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méta-modélisation des interactions plante-plante en 3D : application à l'association colza-féverole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meije Gawinowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques 2025 du PEPR Agroécologie et Numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agnès Redon, Institut Agro Dijon, Jan 2025, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04936942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etat d'avancement du projet SILICOL : Définir un idéotype de colza apte à l'association, vigoureux et productif en conduite agroécologique par des approches de modélisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Gérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31ème Carrefour de la Sélection du Colza</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Terres Inovia; SELEOPRO, Jan 2025, Bruz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05219878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avancement du projet SILICOL : Définir un idéotype de colza apte à l'association, vigoureux et productif en conduite agroécologique par des approches de modélisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Gérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30ème Carrefour de la Sélection du Colza</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SELEOPRO; Terres Inovia, Jan 2024, Bruz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05228345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling carbon and nitrogen exchanges at the soil-root interface: from local exchanges to whole-plant architecture growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Gérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. International Society of Root Research Symposium (ISRR 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society of Root Research; Helmholtz Centre for Environmental Research (UFZ); Rhizosphere Spatiotemporal Organisation (SPP 2089); Deutsche Forschungsgemeinschaft (DFG, German Research Foundation), Jun 2024, Leipzig, Germany. pp.31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05217051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorisation des digestats par extraction des fractions biostimulantes et évaluation de leurs effets sur la croissance des plantes et la biodiversité du sol (Projet ValoDig)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Chaves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vieublé Gonod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thevenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Lot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Recherche Innovation Biogaz Méthanisation (JRI 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Pau (FRA), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04650517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meta-modelling of FSPMs to study plant-plant interactions in rapeseed and fababean mixtures: from plant to plot scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meije Gawinowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop OpenAlea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04936935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How can local sugar concentrations in roots regulate the exchanges of C & N between shoots, roots and soil ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Gérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Workshop Carbon Allocation in Plants : Advances in carbon allocation and acquisition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Nov 2023, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04914142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Winter Rapeseed - Faba-bean intercrop and litter mulch on soil Nitrogen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moza Al Naemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union, Apr 2023, Vienna, Austria. pp.EGU23-14362, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-14362⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04273715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of shoot architectural traits to promote winter oilseed rape vigour during the vegetative growth: a simulation approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IRC 2023 - 16. International Rapeseed Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04263001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling as a tool for identifying root architecture traits defining root systems adapted to a nitrogen-limited environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lecarpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Pagès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Rapeseed Congress (IRC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Sydney (Australia), Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04239779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative importance of various rhizodeposition processes: lessons from a mechanistic functional-structural root model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FSPM 2023 - 10. International Conference on Functional-Structural Plant Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04098521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du projet SILICOL : Simuler l'association Colza-Féverole pour définir un idéotype de colza apte à l'association, vigoureux et productif en conduite agroécologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Personeni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28ème Carrefour de la Sélection du Colza</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SELEOPRO; Terres Inovia, Jan 2022, Visio Conférence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05228469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the spatial and temporal evolution of rhizodeposition as a function of plant’s carbon balance and soil properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. World Congress of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03526231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling plant growth and rhizodeposition based on the distribution of sugars within the plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Workshop Carbon Allocation in Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05217036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une modélisation mécaniste des interactions trophiques entre racines et microorganismes du sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Interdisciplinaires (Rhizos)PHARE 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comité Scientifique d’Organisation du projet PHARE, Nov 2021, Sophia-Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05217050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on rendre compte de la variabilité intraspécifique de l'architecture racinaire du colza par modélisation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lecarpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire INRAE-CIRAD de Modélisation du Fonctionnement des Peuplements Cultivés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE-CIRAD, Dec 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03526136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RhizoDep - A 3D root functional model to simulate rhizodeposition processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Pages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iCROPM 2020 - Side event "Phenotyping and modeling of plant anchorage and physiology"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Christophe Pradal, Feb 2020, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02958910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Sillico prospections to define rapeseed root system ideotypes adapted to low nitrogen environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lecarpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Pagès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functionnal Structural Plant Modelling 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Hannover, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03194019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modéliser la rhizodéposition pour mieux comprendre le cycle du carbone dans les systèmes sol-plante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Root Days 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05217029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genotypic Diversity and Plasticity of Root System Architecture in response to Nitrogen Availability in Winter Oilseed Rape (Brassica napus).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lecarpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Rapeseed Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03322740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering the response of winter oilseed rape to nitrogen inputs: fine roots do matter in Nitrogen Use Efficiency!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Vazquez-Carrasquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bissuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Laperche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Chelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Rapeseed Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03322728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhizodeposition processes as a major lever for soil carbon sequestration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Symposium on Soil Organic Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Adelaide, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02947443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phénotypage des systèmes racinaires assisté par modèle : application au colza. Variabilité génétique et plasticité de l’architecture racinaire du colza : vers l’identification de critères de sélection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lecarpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Laperche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de l'Association des Sélectionneurs Français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new 3D shoot-root model for simulating rhizodeposition processes in the context of whole plant growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Pages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society of Experimental Biology Annual Main Meeting (SEB 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Sevilla, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02947440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of plant traits related to the tolerance of WOSR to pollen beetle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Pinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Fortineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Jullien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Rapeseed Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03322711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering the genetic diversity of WOSR seed yield elaboration and NUE in the field: what is the relative contribution of plant growth, leaf area dynamics, N uptake and N use efficiencies during the crop cycle?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bissuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Kutelmach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alina Tolleneare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Allirand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Rapeseed Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03322726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How does earthworm functional diversity affect rapeseed-weeds interactions ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Zwicke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gardarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Ecological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New tools and technologies for Nitrogen Use Efficiency Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Laperche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bissuel-Belaygue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Leport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Avice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium du GIS-BV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03456905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment la diversité fonctionnelle des vers de terre modifie les interactions entre plantes dans un couvert associé ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Zwicke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gardarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Capowiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TEBIS V, Traits écologiques et biologiques des invertébrés du sol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01795988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenotyping nitrogen use efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Laperche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bissuel-Belaygue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Leport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maja Musse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Avice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Abiotic Stresses International Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03456892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering genotypic variability of plant adaptation to N supply by combining a whole plant CN functioning model and a root architecture model on Arabidopsis thaliana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Plant Modelling "Modeling plant development from the organ to the whole plant scale"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agropolis Fondation. FRA., 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de la diversité fonctionnelle dans le sol sur les interactions interspécifiques dans un système de cultures associées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Zwicke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gardarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème réunion du groupe de travail sur les Traits Ecologiques et Biologiques des organismes des Sols (TEBIS 4)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La modélisation en écophysiologie : définitions, exemples et intérêts pour la sélection variétale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Allirand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22ème Carrefour de la Sélection du Colza</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Promosol, Jan 2015, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05228508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de la régulation de l’absorption d’azote en phase post-floraison chez Arabidopsis thaliana L.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lafouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Allirand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème Carrefour de la Sélection du Colza</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Terres Inovia, Jan 2013, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05245352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of a structural-functional plant model to assess the morphogenetical plasticity. How does variation in phyllochron impact plant growth and development of Brassica napus in the GreenLab model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Qi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Allirand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Symposium PMA 12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute of Electrical and Electronics Engineers (IEEE). USA., Oct 2012, Shanghai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01618402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling winter oilseed rape carbon accumulation during the reproductive phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Allirand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bregeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lafouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. International Rapeseed Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The importance of branching and branches characteristics on oilseed rape genotype x nitrogen interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Allirand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bregeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Pinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. International Rapeseed Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling N nutrition impact on plant functioning and root architecture in various genotypes of Arabidopsis thaliana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Chelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Ney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Main Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society of Experimental Biology, Jun 2009, Glasgow, United Kingdom. pp.S229, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cbpa.2009.04.634⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03258541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling N nutrition impact on plant functioning and architecture in various genotypes of Arabidopsis thaliana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Laperche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Chelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Workshop on Functional-Structural Plant Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Napier, New Zealand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03322834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling N nutrition impact on plant functioning in various genotypes of Arabidopsis thaliana.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Ney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop Nitrogen 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Lancaster, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03372988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic variability of nitrogen use efficiency in Arabidopsis thaliana: Ecophysiological approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Devienne-Barret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain S. Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Daniel-Vedele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Ney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de cloture de l’Action Structurante Ecogène “Approches du fonctionnement des végétaux combinant écophysiologie, génétique et génomique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2003, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03456933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing the environmental impact of higher crop yields and increasing the quality of crop products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Morot-Gaudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis-Mohamed Limami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Hirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Brugière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Congress of the Federation of European Societies of Plant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1998, Varna, Bulgaria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03407290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrate nutrition and genotype modulate the quality of Belgian Endive (Cichorium intybus L.): Physiological and Genetic study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Wuillème</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Scheel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter M Gresshoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Morot-Gaudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Symposium on Inorganic Nitrogen Assimilation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1998, Luso, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03407271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrate effect on 13C-photoassimilate partitioning and inulin accumulation, 15N-nitrogen assimilation and VSP accumulation in chicory (C. intybus L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Améziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Deléens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Morot-Gaudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Limami</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Seminar on Inulin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1996, Braunschweig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03322836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling C and N root-soil exchanges with 3D root and shoot growth based on plant ecophysiology: the Wheat-BRIDGES approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Gérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rhizosphere 6 - Rooting for Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Edinburgh, United Kingdom. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05218470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying C and N root-soil exchanges within a mixture of winter oilseed rape and faba bean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Personeni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issaga Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Gérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Houdeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rhizosphere 6</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Edinburgh, United Kingdom. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05218469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do mixed-species agricultural systems increase root C stock and C sequestration in subsoil? New data from across Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Detrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabin Piton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Antonio Navarro-Cano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Abalos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdulkadir Bal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. International Society of Root Research Symposium (ISRR 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Leipzig, Germany. pp.141, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04665309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early vigor in rapeseed and its associated QTLs differed between spring and winter types, as a result of two different selection processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Laurençon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Alix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Carillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenn Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference of Quantitative Genetics ICQG7</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05228653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorisation des digestats par extraction des fractions biostimulantes - Effets sur la croissance du seigle d’hiver et la biodiversité du sol (Projet ValoDig)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Chaves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vieublé-Gonod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thevenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Lot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16èmes rencontres Comifer-Gemas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04273775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIMBAL: A structural-functional plant model to simulate C and N dynamics andshoot-root architecture of winter oilseed rape associated with legumes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cornilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tsu-Wei Chen; Andreas Fricke; Katrin Kahlen; Susann Müller; Hartmut Stützel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FSPM 2023 - 10. International Conference on Functional-Structural Plant Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Berlin, Germany. 2023, Book of Abstracts of the 10th International Conference on Functional-Structural Plant Models</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04262992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biostimulant extraction from digestates and their impact on soil biodiversity and plant growth (ValoDig)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Chaves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vieublé-Gonod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thevenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Lot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque AdeBiotech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Romainville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04273766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leaf cover dynamics highlighted old spring germplasm as promising resources to improve early vigour in oilseed rape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Laurençon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Alix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Carillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenn Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Rapeseed Congress (IRC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04263005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des effets de l’association d’espèces sur les interactions aérien/racinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Daviet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cornilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée annuelle du réseau Agroécologie du labEx BASC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03526203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulation of shoot branching by light competition in WOSR: how to disentangle the respective effects of light intensity and light spectrum (Red:Far-red ratio) in dense crops?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Fortineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Demotes-Mainard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Bertheloot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Rapeseed Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03322722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Winter Oilseed Rape plasticity in response to adverse conditions at different stages of plants growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Fortineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Allirand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Rapeseed Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03322715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epigenetic for plant improvement : Current knowledge and modeling avenues.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gallusci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhanwu Dai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Génard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Gauffreteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc-Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd annual International Congress of Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Dalian, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03322778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling rhizodeposition with functional-structural plant models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Society on Root Research Conference (ISRR-10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Jerusalem, Israel. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01795992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why does it matter to consider processes instead of variables for deciphering NUE in oilseed rape? The case study of leaf area and whole-plant N quantity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Vazquez-Carrasquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bissuel-Belaygue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Laperche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Chelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Annual Meeting of the RAPSODYN PIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Mondonville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03456856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new method to estimate the nitrogen status of individual plants in canopies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abad Chabbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danilo dos Reis Cardoso Passos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. ESA Congress ESA14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Edinburgh, Royaume Unis, 5-9 septembre 2016, United Kingdom. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PERISCOPE : a new Phenotyping Experimental device for individual Root and shoot Investigations in reconStructed CanOPy until harvEst, under field-like conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bissuel-Bélaygue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Allirand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Laperche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bidon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenn Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IRC 2015, 14th International Rapeseed Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Sasktoon, Canada. CanolaCouncil, 542 p., 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Winter Oilseed Rape response to density and initial conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Allirand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bidon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IRC 2015, 14th International Rapeseed Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Sasktoon, Canada. CanolaCouncil, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03323034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Levers of tolerance to floral bud damage in Brassica napus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Pinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Allirand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IRC 2015, 14th International Rapeseed Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Sasktoon, Canada. CanolaCouncil, 542 p., 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03323027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode de mesure de la photosynthèse sur des plantes d'Arabidopsis thaliana L. en peuplement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Fortineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lafouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIèmes Journées de la Mesure et de la Métrologie (J2M)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Le Croisic, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03323051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the natural variability of nitrogen use efficiency in Arabidopsis thaliana using a whole plant modeling framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Vouillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lafouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Ney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop Nitrogen 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Inuyama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03372900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blue light modifies the response of Arabidopsis thaliana to limiting nitrogen supply</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Chelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Main Meeting of the Society of Experimental Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03372951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling N nutrition impact on root architecture of Arabidopsis thaliana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier O. Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Ney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Growth Phenotyping and Imaging in Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03373055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of mechanisms involved in nitrogen deficiency tolerance of wheat using a simplified model of C/N relations and root architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sliman S. Elhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Laperche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Devienne-Barret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier O. Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Growth Phenotyping and Imaging in Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03373035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling N nutrition impact on plant functioning in various genotypes of Arabidopsis thaliana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Ney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Growth Phenotyping and Imaging in Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03373015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling N nutrition impact on root architecture of Arabidopsis thaliana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier O. Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Ney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop Nitrogen 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Lancaster, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03372999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment réagissent les racines d’une plante à la contrainte en azote? Une vision intégrée de cette réponse adaptative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Devienne-Barret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Laperche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Ney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7èmes Journées d’Ecologie Fonctionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03456921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasted strategies to cope with limiting nitrogen supply in Arabidopsis thaliana: a necessary plant level analysis to understand genetic variability of N acquisition and use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Devienne-Barret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Pollin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Ney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Symposium on Inorganic Nitrogen Assimilation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Wageningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03407259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arabidopsis root growth and morphogenesis in relation to N availability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Devienne-Barret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Ney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Symposium on Inorganic Nitrogen Assimilation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Wageningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03407262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling leaf growth kinetics with contrasting nitrogen availability in Arabidopsis thaliana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safia Mediene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Hillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Allirand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lafouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Workshop on Functional - Structural Plant Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03407266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des interactions entre métabolismes azotés et carbonés pour évaluer le comportement variétal du colza en réponse à la fertilisation azotée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Allirand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lafouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole-chercheur “Intégration de processus à l’échelle de la plante entière. Interaction entre les gestions de l’azote, du carbone et de l’eau : bilan et perspectives”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Saint-Flour, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03457035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration des réponses physiologiques et morphologiques à la contrainte en azote chez Arabidopsis thaliana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain S. Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annemarie Krapp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Ney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Daniel-Vedele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque d’ouverture de l’Action Concertée Incitative Biologie Intégrative. 24-25 Janvier 2002, Paris, France. Poster.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2002, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03457017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrogen-induces changes in bacterial susceptibility and morphological development of Belgian endive (Cichorium intybus L.) are genotype dependent.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter M Gresshoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Scheel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis-Mohamed Limami</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th European Symposium on Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1999, Bonn, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03407268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId183"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936942v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meije Gawinowski" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Perthame" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rees" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Richard-Molard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pradal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05219878v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan G&#233;rault" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05228345v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05217051v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Barillot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gauthier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04650517v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chaves" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vieubl&#233; Gonod" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thevenin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Lot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936935v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04273715v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moza Al Naemi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Garnier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Jullien" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-14362" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04914142v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04263001v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04098521v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04239779v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lecarpentier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Pag&#232;s" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05228469v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Personeni" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03526231v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Pag&#232;s" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05217036v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05217050v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03526136v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02958910v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Andrieu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Pages" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194019v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03322740v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05217029v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chenu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03322728v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Vazquez-Carrasquer" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bissuel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laperche" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Chelle" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947443v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786146v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947440v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Pages" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03322711v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Pinet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Mathieu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fortineau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03322726v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Kutelmach" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Tolleneare" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Allirand" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03456905v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bissuel-Belaygue" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Leport" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Avice" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603919v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Zwicke" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gardarin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Hedde" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795988v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Capowiez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03456892v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Musse" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535399v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739727v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05228508v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05245352v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lafouge" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618402v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Qi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189546v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bregeon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189502v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03258541v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brun" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Ney" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2009.04.634" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XGPG4WXG-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03322834v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03372988v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03456933v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Devienne-Barret" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Chaillou" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Daniel-Vedele" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03407290v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Morot-Gaudry" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis-Mohamed Limami" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Hirel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Brugi&#232;re" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03407271v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Wuill&#232;me" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Scheel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter M Gresshoff" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03322836v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Am&#233;ziane" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Del&#233;ens" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Limami" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05218470v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05218469v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issaga Diallo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Houdeville" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665309v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Detrey" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabin Piton" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Antonio Navarro-Cano" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Abalos" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulkadir Bal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228653v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Lauren&#231;on" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Alix" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Carillo" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Guichard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jumel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04273775v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vieubl&#233;-Gonod" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04262992v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cornilleau" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04273766v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04263005v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03526203v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Daviet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03322722v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Simon" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Demotes-Mainard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Bertheloot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03322715v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03322778v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gallusci" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanwu Dai" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel G&#233;nard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gauffreteau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leblanc-Fournier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795992v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03456856v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602256v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Moreau" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abad Chabbi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo dos Reis Cardoso Passos" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323027v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Rodrigues" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323034v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bidon" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208794v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bissuel-B&#233;laygue" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03323051v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03372900v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Vouillot" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03372951v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03373015v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03373035v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sliman S. Elhani" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Maury" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03373055v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03372999v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03456921v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03407259v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Pollin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03407262v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03407266v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Mediene" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Hillier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03457035v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Drouet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03457017v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemarie Krapp" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03407268v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cassan" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936942v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meije Gawinowski" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Perthame" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rees" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Richard-Molard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pradal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05219878v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan G&#233;rault" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05228345v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05217051v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Barillot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gauthier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04650517v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chaves" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vieubl&#233; Gonod" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thevenin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Lot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936935v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04914142v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04273715v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moza Al Naemi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Garnier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Jullien" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-14362" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04263001v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04239779v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lecarpentier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Pag&#232;s" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04098521v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05228469v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Personeni" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03526231v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Pag&#232;s" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05217036v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05217050v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03526136v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02958910v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Andrieu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Pages" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194019v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05217029v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chenu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03322740v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03322728v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Vazquez-Carrasquer" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bissuel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laperche" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Chelle" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947443v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786146v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947440v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Pages" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03322711v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Pinet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Mathieu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fortineau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03322726v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Kutelmach" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Tolleneare" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Allirand" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603919v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Zwicke" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gardarin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Hedde" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03456905v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bissuel-Belaygue" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Leport" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Avice" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795988v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Capowiez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03456892v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Musse" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535399v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739727v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05228508v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05245352v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lafouge" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618402v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Qi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189546v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bregeon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189502v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03258541v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brun" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Ney" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2009.04.634" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XGPG4WXG-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03322834v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03372988v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03456933v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Devienne-Barret" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Chaillou" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Daniel-Vedele" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03407290v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Morot-Gaudry" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis-Mohamed Limami" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Hirel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Brugi&#232;re" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03407271v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Wuill&#232;me" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Scheel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter M Gresshoff" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03322836v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Am&#233;ziane" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Del&#233;ens" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Limami" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05218470v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05218469v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issaga Diallo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Houdeville" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665309v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Detrey" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabin Piton" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Antonio Navarro-Cano" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Abalos" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulkadir Bal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228653v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Lauren&#231;on" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Alix" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Carillo" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Guichard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jumel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04273775v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vieubl&#233;-Gonod" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04262992v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cornilleau" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04273766v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04263005v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03526203v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Daviet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03322722v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Simon" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Demotes-Mainard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Bertheloot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03322715v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03322778v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gallusci" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanwu Dai" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel G&#233;nard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gauffreteau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leblanc-Fournier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795992v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03456856v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602256v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Moreau" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abad Chabbi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo dos Reis Cardoso Passos" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208794v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bissuel-B&#233;laygue" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bidon" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323034v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323027v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Rodrigues" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03323051v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03372900v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Vouillot" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03372951v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03373055v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Maury" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03373035v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sliman S. Elhani" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03373015v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03372999v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03456921v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03407259v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Pollin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03407262v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03407266v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Mediene" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Hillier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03457035v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Drouet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03457017v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemarie Krapp" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03407268v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cassan" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>