--- v0 (2026-03-05)
+++ v1 (2026-04-10)
@@ -234,567 +234,567 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05184466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How susceptible is Sudetan larch to larch canker Lachnellula willkommii (R. Hartig) Dennis? Consequences for breeding and deployment</w:t>
+                <w:t xml:space="preserve">RNAseq based variant dataset in a black poplar association panel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc E. Pâques</w:t>
+                <w:t xml:space="preserve">Odile Rogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanina Benoit</w:t>
+                <w:t xml:space="preserve">Aurélien Chateigner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Buret</w:t>
+                <w:t xml:space="preserve">Marie-Claude Lesage-Descauses</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Celine Ridel</w:t>
+                <w:t xml:space="preserve">Claire Mandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Servouse</w:t>
+                <w:t xml:space="preserve">Véronique Brunaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scandinavian Journal of Forest Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 38 (1-2), pp.70-78. </w:t>
+              <w:t xml:space="preserve">BMC Research Notes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 16, pp.248. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/02827581.2023.2191005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13104-023-06521-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04042215v1</w:t>
+                <w:t xml:space="preserve">hal-04225417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RNAseq based variant dataset in a black poplar association panel</w:t>
+                <w:t xml:space="preserve">How susceptible is Sudetan larch to larch canker Lachnellula willkommii (R. Hartig) Dennis? Consequences for breeding and deployment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Odile Rogier</w:t>
+                <w:t xml:space="preserve">Luc E. Pâques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Chateigner</w:t>
+                <w:t xml:space="preserve">Vanina Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Claude Lesage-Descauses</w:t>
+                <w:t xml:space="preserve">Corinne Buret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Mandin</w:t>
+                <w:t xml:space="preserve">Celine Ridel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Brunaud</w:t>
+                <w:t xml:space="preserve">Thomas Servouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Research Notes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 16, pp.248. </w:t>
+              <w:t xml:space="preserve">Scandinavian Journal of Forest Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 38 (1-2), pp.70-78. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13104-023-06521-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/02827581.2023.2191005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04225417v1</w:t>
+                <w:t xml:space="preserve">hal-04042215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allopolyploidy has a moderate impact on restructuring at three contrasting transposable element insertion sites in resynthesized Brassica napus allotetraploids</w:t>
+                <w:t xml:space="preserve">An APETALA3 homolog controls both petal identity and floral meristem patterning in Nigella damascena L. (Ranunculaceae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veronique Sarilar</w:t>
+                <w:t xml:space="preserve">Beatriz Goncalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paulina Martinez Palacios</w:t>
+                <w:t xml:space="preserve">Odrade Nougue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnes Rousselet</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Florian Jabbour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Ridel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Falque</w:t>
+                <w:t xml:space="preserve">Halima Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 198 (2), pp.593 - 604. </w:t>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 76 (2), pp.223-235. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/nph.12156⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/tpj.12284⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01208632v1</w:t>
+                <w:t xml:space="preserve">hal-01004638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An APETALA3 homolog controls both petal identity and floral meristem patterning in Nigella damascena L. (Ranunculaceae)</w:t>
+                <w:t xml:space="preserve">Allopolyploidy has a moderate impact on restructuring at three contrasting transposable element insertion sites in resynthesized Brassica napus allotetraploids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beatriz Goncalves</w:t>
+                <w:t xml:space="preserve">Veronique Sarilar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Odrade Nougue</w:t>
+                <w:t xml:space="preserve">Paulina Martinez Palacios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Jabbour</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Agnes Rousselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Ridel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Halima Morin</w:t>
+                <w:t xml:space="preserve">Matthieu Falque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 76 (2), pp.223-235. </w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 198 (2), pp.593 - 604. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/tpj.12284⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/nph.12156⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01004638v1</w:t>
+                <w:t xml:space="preserve">hal-01208632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Standing variation and new mutations both contribute to a fast response to selection for flowering time in maize inbreds</w:t>
               </w:r>
@@ -806,51 +806,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Tenaillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Ridel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Coubriche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1106,51 +1106,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Belmokhtar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Delile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Ridel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Boizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1451,103 +1451,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimating the impact of allopolyploidy on the genomic organization and transcription of transposable elements in resynthesized Brassica napus allotetraploid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Sarilar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulina Martinez Palacios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Rousselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Ridel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Falque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICPHB 2012, International Conference on Polyploidy, Hybridization and Biodiversity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Průhonice, Czech Republic</w:t>
@@ -2014,51 +2014,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Kinkel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IUFRO Genomics and Forest Tree Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Arcachon, France. , 2016, IUFRO Genomics and Forest Tree Genetics. Book of Abstract</w:t>
@@ -2494,51 +2494,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation fonctionnelle des gènes homologues de CYCLOIDEA identifiés chez Aquilegia coerulea ‘Origami’.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Ridel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011, 190 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2725,51 +2725,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05184466v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parisa Savane" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eli&#225;&#353;ov&#225; Kate&#345;ina" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dobrev Petre I" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vondr&#225;kov&#225; Zuzana" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Delile" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plaphy.2025.110283" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04042215v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc E. P&#226;ques" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Benoit" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Buret" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Ridel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Servouse" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02827581.2023.2191005" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04225417v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Rogier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Chateigner" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Lesage-Descauses" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mandin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brunaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13104-023-06521-w" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208632v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Sarilar" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina Martinez Palacios" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Rousselet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Falque" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.12156" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004638v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Goncalves" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odrade Nougue" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Jabbour" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Morin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12284" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662644v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Durand" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Tenaillon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Coubriche" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jamin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-10-2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692217v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Drouaud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Marrocco" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ridel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pelletier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guerche" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04621759v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Belmokhtar" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boizot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04621818v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.13966" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787407v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jorge" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alois Bresson" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dowkiw" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Faivre-Rampant" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Viguier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569530v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600712v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Drouaud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ridel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Pelletier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04621943v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Teyssier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Scotti-Saintagne" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03541990v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456004v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Segura" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Lesage Descauses" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Charpentier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Kinkel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269242v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bastien" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Albert" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Villar" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269239v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane El Malki" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie P&#233;gard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268616v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204159v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05184466v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parisa Savane" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eli&#225;&#353;ov&#225; Kate&#345;ina" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dobrev Petre I" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vondr&#225;kov&#225; Zuzana" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Delile" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plaphy.2025.110283" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04225417v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Rogier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Chateigner" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Lesage-Descauses" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mandin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brunaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13104-023-06521-w" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04042215v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc E. P&#226;ques" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Benoit" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Buret" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Ridel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Servouse" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02827581.2023.2191005" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004638v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Goncalves" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odrade Nougue" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Jabbour" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Morin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12284" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208632v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Sarilar" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina Martinez Palacios" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Rousselet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Falque" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.12156" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662644v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Durand" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Tenaillon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Coubriche" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jamin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-10-2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692217v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Drouaud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Marrocco" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ridel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pelletier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guerche" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04621759v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Belmokhtar" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boizot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04621818v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.13966" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787407v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jorge" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alois Bresson" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dowkiw" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Faivre-Rampant" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Viguier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569530v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600712v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Drouaud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ridel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Pelletier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04621943v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Teyssier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Scotti-Saintagne" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03541990v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456004v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Segura" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Lesage Descauses" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Charpentier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Kinkel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269242v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bastien" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Albert" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Villar" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269239v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane El Malki" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie P&#233;gard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268616v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204159v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>