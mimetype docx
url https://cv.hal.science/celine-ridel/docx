--- v1 (2026-04-10)
+++ v2 (2026-05-24)
@@ -1027,51 +1027,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02692217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (5)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1186,51 +1186,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04621759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does infrared spectrometry help in the study of somatic embryos maturation ?</w:t>
+                <w:t xml:space="preserve">Characterisation of hybrid larch somatic embryo maturation by biochemical analyses and by a novel, fast mid-infrared method.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parisa Savane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Belmokhtar</w:t>
@@ -1244,1233 +1244,1608 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Delile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Boizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Céline Ridel</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Ridel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In vitro culture of woody crops: problem-solving by new approaches</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">"The might of vegetative propagation for healthy and productive forests to face climate challenges".</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IUFRO 2.09.02 Unit, Mar 2024, Rotorua, New Zealand</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04621818v1</w:t>
+                <w:t xml:space="preserve">hal-05623404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic mapping of resistance factors to Melamspora sp in Populus sp: a review</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Viguier</w:t>
+                <w:t xml:space="preserve">Characterization of hybrid larch somatic embryo maturation by biochemical analyses and by a novel, fast mid‐infrared approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parisa Savane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Belmokhtar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Delile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Boizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Ridel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire interne de l'Université d'Helsinki</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Helsinki, Finland</w:t>
+              <w:t xml:space="preserve">2nd conference of Cost Action COPYTREE “In vitro culture of woody crops: problem-solving by new approaches”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cost Action CA21157 COPYTREE, Apr 2024, Jumarla, Latvia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02787407v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05623408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating the impact of allopolyploidy on the genomic organization and transcription of transposable elements in resynthesized Brassica napus allotetraploid</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Agnes Rousselet</w:t>
+                <w:t xml:space="preserve">Does infrared spectrometry help in the study of somatic embryos maturation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parisa Savane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Belmokhtar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Delile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Boizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Ridel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Falque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICPHB 2012, International Conference on Polyploidy, Hybridization and Biodiversity</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">In vitro culture of woody crops: problem-solving by new approaches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Jumarla, Latvia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ppl.13966⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01569530v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04621818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Genetic mapping of resistance factors to Melamspora sp in Populus sp: a review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Jorge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alois Bresson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Dowkiw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Faivre-Rampant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Viguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire interne de l'Université d'Helsinki</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Helsinki, Finland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02787407v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estimating the impact of allopolyploidy on the genomic organization and transcription of transposable elements in resynthesized Brassica napus allotetraploid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Sarilar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulina Martinez Palacios</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Rousselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Ridel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Falque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ICPHB 2012, International Conference on Polyploidy, Hybridization and Biodiversity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Průhonice, Czech Republic</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01569530v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A Brassica napus skp1-like gene promoter drives GUS expression in Arabidopsis thaliana male and female gametophytes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Drouaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Marrocco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ridel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guerche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. International Congress on Sexual Plant Reproduction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2000, Banff, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01600712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (6)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a non-destructive method for assessing species purity in Euro-Mediterranean firs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Teyssier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Ridel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Belmokhtar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seed orchards : The key stage in forest tree breeding and sustainable forest management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Brasov, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04621943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graines et réserves, pour le meilleur et pour le SPIR</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Parisa Savane</w:t>
+                <w:t xml:space="preserve">Mature SE still active in metabolic processes: mainly primary metabolism of carbohydrates then amino acids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Teyssier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Delile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Céline Ridel</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Ridel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33e Colloque BiotechnoCentre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Chaumont Sur Tharonne (41), France</w:t>
+              <w:t xml:space="preserve">1st conference of Cost Action COPYTREE “In vitro culture of woody crops: problem-solving by new approaches”.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Santiago de Compostela, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03541990v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05623448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A systems biology approach for identifying candidate genes involved in the natural variability of biomass yield and chemical properties in black poplar</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Claire Mandin</w:t>
+                <w:t xml:space="preserve">Graines et réserves, pour le meilleur et pour le SPIR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parisa Savane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Delile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Boizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Belmokhtar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Ridel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUFRO Genomics and Forest Tree Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Arcachon, France. , 2016, IUFRO Genomics and Forest Tree Genetics. Book of Abstract</w:t>
+              <w:t xml:space="preserve">33e Colloque BiotechnoCentre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Chaumont Sur Tharonne (41), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01456004v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03541990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are patterns of Populus nigra geographical differentiation for resistance to Melampsora larici-populina dependent of genetic variation of the pathogen populations?</w:t>
+                <w:t xml:space="preserve">A systems biology approach for identifying candidate genes involved in the natural variability of biomass yield and chemical properties in black poplar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Bastien</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Patricia Faivre-Rampant</w:t>
+                <w:t xml:space="preserve">Vincent Segura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Albert</w:t>
+                <w:t xml:space="preserve">Marie-Claude Lesage Descauses</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Villar</w:t>
+                <w:t xml:space="preserve">Jean-Paul Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Kinkel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Mandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. International Workshop on the Genetics of Tree-Parasite Interactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Orléans, France. , 2015, 5th International Workshop on the Genetics of Tree-Parasite Interactions. Book of abstracts</w:t>
+              <w:t xml:space="preserve">IUFRO Genomics and Forest Tree Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Arcachon, France. , 2016, IUFRO Genomics and Forest Tree Genetics. Book of Abstract</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01269242v1</w:t>
+                <w:t xml:space="preserve">hal-01456004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Back to the wild: identification and genetic mapping of resistance factors to Melampsora larici-populina in Populus nigra</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Are patterns of Populus nigra geographical differentiation for resistance to Melampsora larici-populina dependent of genetic variation of the pathogen populations?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bastien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dowkiw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Faivre-Rampant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie Pégard</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Villar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. International Workshop on the Genetics of Tree-Parasite Interactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Orléans, France. , 2015, 5th International Workshop on the Genetics of Tree-Parasite Interactions. Book of abstracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01269239v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01269242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Back to the wild: identification and genetic mapping of resistance factors to Melampsora larici-populina in Populus nigra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Jorge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Dowkiw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Redouane El Malki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Pégard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5. International Workshop on the Genetics of Tree-Parasite Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Orléans, France. , 2015, 5th International Workshop on the Genetics of Tree-Parasite Interactions. Book of abstracts</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01269239v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Exploration of Populus nigra L. genetic variation for partial resistance against the co-adapted pathogen Melampsora larici-populina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane El Malki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dowkiw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Faivre-Rampant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Poplar Symposium (IPS-VI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Vancouver, British Columbia, Canada. , 2014, IPS VI</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01268616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2480,105 +2855,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation fonctionnelle des gènes homologues de CYCLOIDEA identifiés chez Aquilegia coerulea ‘Origami’.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Ridel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011, 190 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01204159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId86"/>
+      <w:footerReference w:type="default" r:id="rId91"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2725,51 +3100,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05184466v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parisa Savane" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eli&#225;&#353;ov&#225; Kate&#345;ina" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dobrev Petre I" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vondr&#225;kov&#225; Zuzana" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Delile" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plaphy.2025.110283" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04225417v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Rogier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Chateigner" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Lesage-Descauses" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mandin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brunaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13104-023-06521-w" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04042215v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc E. P&#226;ques" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Benoit" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Buret" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Ridel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Servouse" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02827581.2023.2191005" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004638v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Goncalves" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odrade Nougue" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Jabbour" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Morin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12284" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208632v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Sarilar" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina Martinez Palacios" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Rousselet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Falque" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.12156" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662644v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Durand" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Tenaillon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Coubriche" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jamin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-10-2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692217v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Drouaud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Marrocco" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ridel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pelletier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guerche" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04621759v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Belmokhtar" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boizot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04621818v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.13966" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787407v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jorge" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alois Bresson" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dowkiw" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Faivre-Rampant" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Viguier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569530v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600712v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Drouaud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ridel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Pelletier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04621943v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Teyssier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Scotti-Saintagne" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03541990v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456004v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Segura" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Lesage Descauses" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Charpentier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Kinkel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269242v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bastien" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Albert" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Villar" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269239v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane El Malki" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie P&#233;gard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268616v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204159v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05184466v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parisa Savane" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eli&#225;&#353;ov&#225; Kate&#345;ina" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dobrev Petre I" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vondr&#225;kov&#225; Zuzana" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Delile" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plaphy.2025.110283" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04225417v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Rogier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Chateigner" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Lesage-Descauses" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mandin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brunaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13104-023-06521-w" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04042215v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc E. P&#226;ques" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Benoit" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Buret" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Ridel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Servouse" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02827581.2023.2191005" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004638v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Goncalves" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odrade Nougue" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Jabbour" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Morin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12284" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208632v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Sarilar" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina Martinez Palacios" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Rousselet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Falque" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.12156" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662644v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Durand" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Tenaillon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Coubriche" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jamin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-10-2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692217v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Drouaud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Marrocco" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ridel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pelletier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guerche" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04621759v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Belmokhtar" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boizot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05623404v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05623408v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04621818v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.13966" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787407v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jorge" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alois Bresson" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dowkiw" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Faivre-Rampant" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Viguier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569530v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600712v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Drouaud" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ridel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Pelletier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04621943v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Teyssier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Scotti-Saintagne" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05623448v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Gautier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Morel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03541990v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456004v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Segura" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Lesage Descauses" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Charpentier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Kinkel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269242v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bastien" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Albert" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Villar" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269239v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane El Malki" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie P&#233;gard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268616v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204159v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>