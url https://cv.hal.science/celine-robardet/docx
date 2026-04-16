--- v0 (2026-03-18)
+++ v1 (2026-04-16)
@@ -793,248 +793,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03879416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graph space: using both geometric and probabilistic structure to evaluate statistical graph models!</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rémy Cazabet</w:t>
+                <w:t xml:space="preserve">Electricity price forecasting on the day-ahead market using machine learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonard Tschora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Plantevit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Robardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Complex Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/comnet/cnac006⟩</w:t>
+              <w:t xml:space="preserve">Applied Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 313, pp.118752. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2022.118752⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03879395v1</w:t>
+                <w:t xml:space="preserve">hal-03621974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electricity price forecasting on the day-ahead market using machine learning</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marc Plantevit</w:t>
+                <w:t xml:space="preserve">Graph space: using both geometric and probabilistic structure to evaluate statistical graph models!</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Duvivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Cazabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Robardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 313, pp.118752. </w:t>
+              <w:t xml:space="preserve">Journal of Complex Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2022.118752⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/comnet/cnac006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03621974v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03879395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In pursuit of the hidden features of GNN’s internal representations</w:t>
               </w:r>
@@ -5428,316 +5428,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05315139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">WAIT4 – un projet de recherche alliant technologies numériques et IA pour évaluer des indicateurs pertinents de bien-être pour des animaux confrontés aux défis des transitions agroécologique et climatique</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alessio Ragno</w:t>
+                <w:t xml:space="preserve">Diffusion for Explainable Unsupervised Anomaly Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elouan Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Dréan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Plantevit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Robardet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VETOTIC - Digital et santé animale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Innozh, Nov 2025, Ploufragan, France</w:t>
+              <w:t xml:space="preserve">The 12th IEEE International Conference on Data Science and Advanced Analytics (DSAA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Birmingham, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05385353v1</w:t>
+                <w:t xml:space="preserve">hal-05435121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffusion for Explainable Unsupervised Anomaly Detection</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marc Plantevit</w:t>
+                <w:t xml:space="preserve">WAIT4 – un projet de recherche alliant technologies numériques et IA pour évaluer des indicateurs pertinents de bien-être pour des animaux confrontés aux défis des transitions agroécologique et climatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gondret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydiane Aubé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Lardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessio Ragno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Robardet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 12th IEEE International Conference on Data Science and Advanced Analytics (DSAA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Birmingham, United Kingdom</w:t>
+              <w:t xml:space="preserve">VETOTIC - Digital et santé animale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Innozh, Nov 2025, Ploufragan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05435121v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05385353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DiffVersify: a Scalable Approach to Differentiable Pattern Mining with Coverage Regularization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Chataing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Plantevit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6382,64 +6382,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forecasting Electricity Prices: An Optimize Then Predict-Based Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léonard Tschora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Plantevit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7091,51 +7091,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving the Quality of Rule-Based GNN Explanations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ataollah Kamal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elouan Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Plantevit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10234,252 +10234,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01199256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Triggering Patterns of Topology Changes in Dynamic Graphs</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marc Plantevit</w:t>
+                <w:t xml:space="preserve">Nonnegative matrix factorization to find features in temporal networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Borgnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Flandrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Robardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 2014 IEEE/ACM International Conference on Advances in Social Networks Analysis and Mining</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2014 IEEE International Conference on Acoustics, Speech, and Signal Processing (ICASSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Florence, Italy. pp.SPTM-P4.1</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01301075v1</w:t>
+                <w:t xml:space="preserve">ensl-00989760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonnegative matrix factorization to find features in temporal networks</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patrick Flandrin</w:t>
+                <w:t xml:space="preserve">Triggering Patterns of Topology Changes in Dynamic Graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Kaytoue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Pitarch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Plantevit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Robardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2014 IEEE International Conference on Acoustics, Speech, and Signal Processing (ICASSP)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 2014 IEEE/ACM International Conference on Advances in Social Networks Analysis and Mining</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Beijing, China, China. pp.55:1--55:17, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ASONAM.2014.6921577⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ensl-00989760v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01301075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Granularity of co-Evolution Patterns in Dynamic Attributed Graphs</w:t>
               </w:r>
@@ -12072,282 +12072,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01437815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An inductive database prototype based on virtual mining views</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Description and simulation of dynamic mobility networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Scherrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Borgnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Loup Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Robardet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIGKDD international conference on Knowledge discovery and data mining</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Dynamics on and of Complex Networks – II</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Jerusalem, Israel</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00372017v1</w:t>
+                <w:t xml:space="preserve">inria-00397375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Description and simulation of dynamic mobility networks</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">An inductive database prototype based on virtual mining views</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hendrik Blockeel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toon Calders</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Fromont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bart Goethals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Prado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dynamics on and of Complex Networks – II</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SIGKDD international conference on Knowledge discovery and data mining</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Las Vegas, United States. pp.1061-1064, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1401890.1402019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00397375v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00372017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Methodology to Identify Characteristics of the Dynamic of Mobile Networks</w:t>
               </w:r>
@@ -13882,230 +13882,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01535565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using classification and visualization on pattern databases for gene expression data analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Constraint-based mining of formal concepts in transactional data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Robardet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Boulicaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Pattern Representation and Management, PaRMa 2004</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2004, Heraclion, Greece. pp.107-118</w:t>
+              <w:t xml:space="preserve">8th Pacific-Asia Conference on Knowledge Discovery and Data Mining PaKDD'04</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2004, sydney, Australia. pp.615-624</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01589984v1</w:t>
+                <w:t xml:space="preserve">hal-01535575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constraint-based mining of formal concepts in transactional data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Using classification and visualization on pattern databases for gene expression data analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Robardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruggero Pensa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Besson</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline Robardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Boulicaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th Pacific-Asia Conference on Knowledge Discovery and Data Mining PaKDD'04</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2004, sydney, Australia. pp.615-624</w:t>
+              <w:t xml:space="preserve">International Workshop on Pattern Representation and Management, PaRMa 2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2004, Heraclion, Greece. pp.107-118</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01535575v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01589984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mining formal concepts with a bounded number of exceptions from transactional data</w:t>
               </w:r>
@@ -15259,51 +15259,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using formal concepts for biological knowledge discovery from human SAGE data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Blachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruggero Pensa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16560,51 +16560,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constraint-driven Co-Clustering of 0/1 Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruggero Pensa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Robardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17637,51 +17637,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525069v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Batel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Robardet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Plantevit" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idir Benouaret" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435107v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ataollah Kamal" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Ragno" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Robardet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S10618-025-01159-7" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367714v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Veyrin-Forrer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Duffner" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S10618-022-00870-Z" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355823v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Duvivier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Cazabet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/comnet/cnad011" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845678v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouloud Iferroudjene" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Lonjarret" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Atzmueller" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10618-022-00897-2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879416v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Ramos Tubino" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.datak.2022.102094" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879395v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/comnet/cnac006" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621974v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Tschora" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Pierre" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2022.118752" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898323v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.datak.2022.102097" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821784v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10618-022-00870-z" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272082v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anes Bendimerad" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Amer-Yahia" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TKDE.2019.2931340" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191177v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roch Auburtin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10618-021-00744-w" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529429v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benabdelkrim" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Levallois" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Savinien" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37725/mgmt.v23.4245" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378174v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Mel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jefrey Lijffijt" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10618-019-00664-w" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093496v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Hammal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mathian" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Merchez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10844-019-00555-y" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343686v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Lic&#243;n" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bosc" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Sabri" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylou Mantel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fournel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1006945" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625007v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10115-017-1109-2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488732v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Kaytoue" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albrecht Zimmermann" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10994-016-5598-0" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130544v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasile-Marian Scuturici" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/IDA-160803" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330184v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Hamon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Borgnat" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Flandrin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSIPN.2016.2530562" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-01556074v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/comnet/cnw006" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221698v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Pitarch" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13278-015-0294-9" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313177v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vogel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lozenguez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Abry" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtrangeo.2014.07.005" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794744v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dino Ienco" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruggero G. Pensa" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Meo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10618-012-0248-z" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351727v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Bechara Prado" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Boulicaut" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TKDE.2012.154" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599315v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Blockeel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toon Calders" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Fromont" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Goethals" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Prado" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10618-011-0229-7" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706567v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Grauwin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Beslon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fleury" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Franceschelli" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asi.22644" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00490325v3" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Rouquier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219525911002950" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541307v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Jensen" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ovtracht" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trd.2010.07.002" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499247v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Cerf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Besson" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00397373v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJWBC.2009.023965" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00327254v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Scherrer" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Guillaume" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2008.06.007" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425133v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Leyritz" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Schicklin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Blachon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Keime" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-9-378" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501481v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Besson" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294025v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruggero G Pensa" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535517v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00759509v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;di Soula" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran\c Cois Perrin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gripon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-6-228" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535568v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rome" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124089v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Soula" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Perrin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gripon" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Beslon" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124102v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Blachon" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gandrillon" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05495907v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gondret" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Allyndr&#233;e" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydiane Aub&#233;" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanaelle Bary" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bonneau" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511164v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05086556v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Verplanck" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boudon" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lardy" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Madouasse" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435147v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315139v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-06078-5_7" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05385353v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435121v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elouan Vincent" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dr&#233;an" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Perez" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716579v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Chataing" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-70365-2_24" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764693v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Robardet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Capobianco" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FAIA240579" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764677v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Fruitet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FAIA240764" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909498v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-74633-8\_14" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423051v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Chane-Ha&#239;" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Vercraene Vercraene" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Monteiro" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCAD57653.2023.10152350" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909504v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed-Rafik-El Mehdi Baahmed" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppina Andresini" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Appice" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-74633-8_13" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114222v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-30047-9_35" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188062v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natkamon Tovanich" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-74643-7_17" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337044v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoomeh Taghipoor" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Termier" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193274v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700710v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627854v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Remil" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580342v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-23618-1\_31" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921033v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595296v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Vercraene" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340780v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340026v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-65351-4_37" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398625v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318094v2" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSAA53316.2021.9564164" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076705v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Ali Hammal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo Abreu" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-23887-2_25" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340772v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3341105.3374077" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960847v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tijl de Bie" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-44584-3_7" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965196v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSAA49011.2020.00067" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114775v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3292500.3330954" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914391v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355503v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnene Belfodil" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimene Belfodil" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lamarre" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSAA.2019.00023" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339803v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-36687-2_45" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878375v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Moranges" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustafa Bensafi" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060190v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573841v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei O Kuznetsov" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2017/197" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625068v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551395v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Labernia" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Codocedo" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-60045-1_2" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265204v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Zarka" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265202v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346660v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Golebiowski" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-46307-0_2" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430622v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193030v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houdyer Pierre" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Mitchell" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23461-8_29" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193017v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199256v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric F&#233;votte" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301075v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASONAM.2014.6921577" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00989760v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301086v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Desmier" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979495v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00875085v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00875089v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00875187v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339189v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fraboulet" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2487575.2487706" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339225v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40988-2_42" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353051v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33492-4_11" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352957v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01314675v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Michau" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00475969v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-12808-0_13" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362829v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437649v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Cule" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/1.9781611972795.28" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00408150v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437815v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDM.2009.99" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372017v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1401890.1402019" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00397375v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00397374v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500635v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391255v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Calevro" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Charles" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Fayard" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Febvay" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00398813v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Ben Jdidia" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00398809v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535505v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00176964v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535523v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535501v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc de Raedt" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535545v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535515v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535528v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535562v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535553v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535565v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11564126_68" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589984v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruggero Pensa" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535575v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588190v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-31841-5_3" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590027v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Masson" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/967900.968013" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535497v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gandrillon" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324820v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rioult" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cr&#233;milleux" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535493v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324768v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Boulicaut" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353106v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Salotti" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDMW.2012.38" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501377v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590451v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590433v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534988v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614796v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Meugnier" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016451v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Monreale" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livio Bioglio" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Alzate" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Bitetta" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016362v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949745v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-03574-7_2" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016506v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-41706-6_8" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339131v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354398v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-60960-040-2.ch005" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531170v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531167v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301647v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Magnien" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-58603-898-4-198" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501910v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535548v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruggero Gaetano Pensa" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590031v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire N&#233;dellec" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833752v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lavoisier.fr/livre/notice.asp?id=3LKWX3AOSAOOWI" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768114v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Duluard" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinqing Li" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vuillemot" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-27527-2_8" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478974v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-01160737v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00878041v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525069v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Batel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Robardet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Plantevit" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idir Benouaret" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435107v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ataollah Kamal" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Ragno" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Robardet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S10618-025-01159-7" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367714v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Veyrin-Forrer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Duffner" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S10618-022-00870-Z" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355823v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Duvivier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Cazabet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/comnet/cnad011" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845678v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouloud Iferroudjene" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Lonjarret" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Atzmueller" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10618-022-00897-2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879416v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Ramos Tubino" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.datak.2022.102094" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621974v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Tschora" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Pierre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2022.118752" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879395v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/comnet/cnac006" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898323v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.datak.2022.102097" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821784v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10618-022-00870-z" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272082v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anes Bendimerad" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Amer-Yahia" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TKDE.2019.2931340" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191177v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roch Auburtin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10618-021-00744-w" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529429v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benabdelkrim" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Levallois" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Savinien" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37725/mgmt.v23.4245" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378174v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Mel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jefrey Lijffijt" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10618-019-00664-w" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093496v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Hammal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mathian" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Merchez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10844-019-00555-y" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343686v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Lic&#243;n" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bosc" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Sabri" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylou Mantel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fournel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1006945" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625007v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10115-017-1109-2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488732v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Kaytoue" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albrecht Zimmermann" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10994-016-5598-0" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130544v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasile-Marian Scuturici" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/IDA-160803" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330184v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Hamon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Borgnat" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Flandrin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSIPN.2016.2530562" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-01556074v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/comnet/cnw006" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221698v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Pitarch" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13278-015-0294-9" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313177v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vogel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lozenguez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Abry" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtrangeo.2014.07.005" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794744v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dino Ienco" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruggero G. Pensa" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Meo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10618-012-0248-z" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351727v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Bechara Prado" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Boulicaut" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TKDE.2012.154" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599315v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Blockeel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toon Calders" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Fromont" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Goethals" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Prado" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10618-011-0229-7" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706567v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Grauwin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Beslon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fleury" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Franceschelli" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asi.22644" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00490325v3" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Rouquier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219525911002950" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541307v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Jensen" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ovtracht" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trd.2010.07.002" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499247v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Cerf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Besson" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00397373v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJWBC.2009.023965" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00327254v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Scherrer" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Guillaume" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2008.06.007" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425133v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Leyritz" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Schicklin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Blachon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Keime" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-9-378" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501481v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Besson" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294025v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruggero G Pensa" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535517v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00759509v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;di Soula" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran\c Cois Perrin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gripon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-6-228" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535568v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rome" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124089v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Soula" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Perrin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gripon" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Beslon" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124102v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Blachon" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gandrillon" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05495907v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gondret" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Allyndr&#233;e" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydiane Aub&#233;" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanaelle Bary" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bonneau" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511164v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05086556v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Verplanck" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boudon" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lardy" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Madouasse" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435147v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315139v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-06078-5_7" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435121v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elouan Vincent" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dr&#233;an" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Perez" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05385353v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716579v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Chataing" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-70365-2_24" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764693v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Robardet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Capobianco" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FAIA240579" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764677v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Fruitet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FAIA240764" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909498v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-74633-8\_14" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423051v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Chane-Ha&#239;" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Vercraene Vercraene" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Monteiro" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCAD57653.2023.10152350" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909504v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed-Rafik-El Mehdi Baahmed" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppina Andresini" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Appice" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-74633-8_13" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114222v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-30047-9_35" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188062v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natkamon Tovanich" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-74643-7_17" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337044v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoomeh Taghipoor" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Termier" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193274v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700710v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627854v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Remil" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580342v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-23618-1\_31" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921033v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595296v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Vercraene" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340780v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340026v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-65351-4_37" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398625v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318094v2" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSAA53316.2021.9564164" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076705v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Ali Hammal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo Abreu" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-23887-2_25" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340772v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3341105.3374077" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960847v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tijl de Bie" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-44584-3_7" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965196v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSAA49011.2020.00067" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114775v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3292500.3330954" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914391v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355503v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnene Belfodil" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimene Belfodil" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lamarre" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSAA.2019.00023" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339803v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-36687-2_45" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878375v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Moranges" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustafa Bensafi" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060190v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573841v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei O Kuznetsov" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2017/197" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625068v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551395v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Labernia" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Codocedo" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-60045-1_2" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265204v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Zarka" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265202v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346660v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Golebiowski" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-46307-0_2" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430622v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193030v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houdyer Pierre" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Mitchell" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23461-8_29" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193017v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199256v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric F&#233;votte" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00989760v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301075v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASONAM.2014.6921577" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301086v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Desmier" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979495v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00875085v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00875089v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00875187v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339189v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fraboulet" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2487575.2487706" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339225v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40988-2_42" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353051v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33492-4_11" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352957v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01314675v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Michau" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00475969v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-12808-0_13" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362829v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437649v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Cule" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/1.9781611972795.28" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00408150v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437815v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDM.2009.99" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00397375v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372017v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1401890.1402019" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00397374v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500635v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391255v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Calevro" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Charles" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Fayard" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Febvay" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00398813v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Ben Jdidia" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00398809v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535505v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00176964v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535523v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535501v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc de Raedt" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535545v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535515v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535528v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535562v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535553v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535565v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11564126_68" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535575v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589984v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruggero Pensa" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588190v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-31841-5_3" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590027v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Masson" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/967900.968013" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535497v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gandrillon" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324820v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rioult" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cr&#233;milleux" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535493v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324768v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Boulicaut" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353106v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Salotti" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDMW.2012.38" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501377v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590451v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590433v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534988v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614796v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Meugnier" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016451v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Monreale" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livio Bioglio" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Alzate" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Bitetta" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016362v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949745v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-03574-7_2" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016506v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-41706-6_8" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339131v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354398v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-60960-040-2.ch005" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531170v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531167v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301647v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Magnien" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-58603-898-4-198" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501910v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535548v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruggero Gaetano Pensa" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590031v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire N&#233;dellec" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833752v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lavoisier.fr/livre/notice.asp?id=3LKWX3AOSAOOWI" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768114v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Duluard" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinqing Li" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vuillemot" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-27527-2_8" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478974v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-01160737v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00878041v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>