--- v1 (2026-04-16)
+++ v2 (2026-05-25)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (40)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (41)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -208,4665 +208,4795 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05525069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leveraging internal representations of GNNs with Shapley values</w:t>
+                <w:t xml:space="preserve">Differentiable Parameter-less Co-Clustering using Graph Neural Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ataollah Kamal</w:t>
+                <w:t xml:space="preserve">Alessio Ragno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessio Ragno</w:t>
+                <w:t xml:space="preserve">Pierre-Angelo Peyrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Plantevit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruggero G Pensa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Robardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Data Mining and Knowledge Discovery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 39 (6), pp.89. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/S10618-025-01159-7⟩</w:t>
+              <w:t xml:space="preserve">, 2026, 40 (4), pp.48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10618-026-01211-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05435107v1</w:t>
+                <w:t xml:space="preserve">hal-05617654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On GNN explanability with activation patterns</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luca Veyrin-Forrer</w:t>
+                <w:t xml:space="preserve">Leveraging internal representations of GNNs with Shapley values</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ataollah Kamal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ataollah Kamal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stefan Duffner</w:t>
+                <w:t xml:space="preserve">Alessio Ragno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Plantevit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Robardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Data Mining and Knowledge Discovery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 38 (5), pp.3227-3261. </w:t>
+              <w:t xml:space="preserve">, 2025, 39 (6), pp.89. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/S10618-022-00870-Z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/S10618-025-01159-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03367714v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05435107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graph model selection by edge probability prequential inference</w:t>
+                <w:t xml:space="preserve">On GNN explanability with activation patterns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Duvivier</w:t>
+                <w:t xml:space="preserve">Luca Veyrin-Forrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ataollah Kamal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémy Cazabet</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Stefan Duffner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Plantevit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Robardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Complex Networks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 11 (3), </w:t>
+              <w:t xml:space="preserve">Data Mining and Knowledge Discovery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 38 (5), pp.3227-3261. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/comnet/cnad011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/S10618-022-00870-Z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04355823v1</w:t>
+                <w:t xml:space="preserve">hal-03367714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methods for explaining Top-N recommendations through subgroup discovery</w:t>
+                <w:t xml:space="preserve">Graph model selection by edge probability prequential inference</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mouloud Iferroudjene</w:t>
+                <w:t xml:space="preserve">Louis Duvivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corentin Lonjarret</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Rémy Cazabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Robardet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Martin Atzmueller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data Mining and Knowledge Discovery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10618-022-00897-2⟩</w:t>
+              <w:t xml:space="preserve">Journal of Complex Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/comnet/cnad011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03845678v1</w:t>
+                <w:t xml:space="preserve">hal-04355823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a better identification of Bitcoin actors by supervised learning</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Methods for explaining Top-N recommendations through subgroup discovery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouloud Iferroudjene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rafael Ramos Tubino</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Corentin Lonjarret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Robardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rémy Cazabet</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Plantevit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Atzmueller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data and Knowledge Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.datak.2022.102094⟩</w:t>
+              <w:t xml:space="preserve">Data Mining and Knowledge Discovery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 37 (2), pp.833-872. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10618-022-00897-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03879416v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03845678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electricity price forecasting on the day-ahead market using machine learning</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Erwan Pierre</w:t>
+                <w:t xml:space="preserve">On GNN explanability with activation rules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Veyrin-Forrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ataollah Kamal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Duffner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Plantevit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Robardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2022.118752⟩</w:t>
+              <w:t xml:space="preserve">Data Mining and Knowledge Discovery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 38 (5), pp.3227-3261. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10618-022-00870-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03621974v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03821784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graph space: using both geometric and probabilistic structure to evaluate statistical graph models!</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Towards a better identification of Bitcoin actors by supervised learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Ramos Tubino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Robardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Cazabet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline Robardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Complex Networks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 10 (2), </w:t>
+              <w:t xml:space="preserve">Data and Knowledge Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 142, pp.102094. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/comnet/cnac006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.datak.2022.102094⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03879395v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03879416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In pursuit of the hidden features of GNN’s internal representations</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stefan Duffner</w:t>
+                <w:t xml:space="preserve">Electricity price forecasting on the day-ahead market using machine learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonard Tschora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Plantevit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Robardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data and Knowledge Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.datak.2022.102097⟩</w:t>
+              <w:t xml:space="preserve">Applied Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 313, pp.118752. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2022.118752⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03898323v1</w:t>
+                <w:t xml:space="preserve">hal-03621974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On GNN explanability with activation rules</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Graph space: using both geometric and probabilistic structure to evaluate statistical graph models!</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Duvivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Cazabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Robardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data Mining and Knowledge Discovery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10618-022-00870-z⟩</w:t>
+              <w:t xml:space="preserve">Journal of Complex Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/comnet/cnac006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03821784v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03879395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">User-driven geolocated event detection in social media</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anes Bendimerad</w:t>
+                <w:t xml:space="preserve">In pursuit of the hidden features of GNN’s internal representations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Veyrin-Forrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ataollah Kamal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Duffner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Plantevit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Robardet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sihem Amer-Yahia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Knowledge and Data Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 33 (2), pp.796-809. </w:t>
+              <w:t xml:space="preserve">Data and Knowledge Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 142, pp.102097. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TKDE.2019.2931340⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.datak.2022.102097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02272082v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03898323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sequential recommendation with metric models based on frequent sequences</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">User-driven geolocated event detection in social media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roch Auburtin</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Anes Bendimerad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Plantevit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Robardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc Plantevit</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sihem Amer-Yahia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data Mining and Knowledge Discovery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10618-021-00744-w⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Knowledge and Data Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 33 (2), pp.796-809. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TKDE.2019.2931340⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03191177v1</w:t>
+                <w:t xml:space="preserve">hal-02272082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Opening Fields : A Methodological Contribution to the Identification of Heterogeneous Actors in Unbounded Relational Orders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Benabdelkrim</w:t>
+                <w:t xml:space="preserve">Sequential recommendation with metric models based on frequent sequences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Lonjarret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Levallois</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Roch Auburtin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Robardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Plantevit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">M@n@gement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.37725/mgmt.v23.4245⟩</w:t>
+              <w:t xml:space="preserve">Data Mining and Knowledge Discovery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10618-021-00744-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02529429v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03191177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SIAS-miner: mining subjectively interesting attributed subgraphs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anes Bendimerad</w:t>
+                <w:t xml:space="preserve">Opening Fields : A Methodological Contribution to the Identification of Heterogeneous Actors in Unbounded Relational Orders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Benabdelkrim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmad Mel</w:t>
+                <w:t xml:space="preserve">Clément Levallois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jefrey Lijffijt</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Jean Savinien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Robardet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data Mining and Knowledge Discovery</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, 34 (2), pp.355-393. </w:t>
+              <w:t xml:space="preserve">M@n@gement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 23 (1), 4-18 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10618-019-00664-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.37725/mgmt.v23.4245⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02378174v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02529429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rank correlated subgroup discovery</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SIAS-miner: mining subjectively interesting attributed subgraphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anes Bendimerad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Ali Hammal</w:t>
+                <w:t xml:space="preserve">Ahmad Mel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Mathian</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Luc Merchez</w:t>
+                <w:t xml:space="preserve">Jefrey Lijffijt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Plantevit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Robardet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Intelligent Information Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10844-019-00555-y⟩</w:t>
+              <w:t xml:space="preserve">Data Mining and Knowledge Discovery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 34 (2), pp.355-393. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10618-019-00664-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02093496v1</w:t>
+                <w:t xml:space="preserve">hal-02378174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical features mining provides new descriptive structure-odor relationships</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rank correlated subgroup discovery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ali Hammal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carmen Licón</w:t>
+                <w:t xml:space="preserve">Hélène Mathian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Bosc</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Luc Merchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Plantevit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Robardet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1006945⟩</w:t>
+              <w:t xml:space="preserve">Journal of Intelligent Information Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10844-019-00555-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02343686v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02093496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mining exceptional closed patterns in attributed graphs</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Chemical features mining provides new descriptive structure-odor relationships</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Licón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bosc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Sabri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marylou Mantel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Fournel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Knowledge and Information Systems (KAIS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10115-017-1109-2⟩</w:t>
+              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 15 (4), pp.e1006945. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1006945⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01625007v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02343686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exceptional contextual subgraph mining</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mehdi Kaytoue</w:t>
+                <w:t xml:space="preserve">Mining exceptional closed patterns in attributed graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anes Bendimerad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Plantevit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Robardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Machine Learning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 106 (08), pp.1171--1211. </w:t>
+              <w:t xml:space="preserve">Knowledge and Information Systems (KAIS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 56 (1), pp.1 - 25. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10994-016-5598-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10115-017-1109-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01488732v2</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01625007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graph Dependency Construction Based on Interval-based Event Dependencies Detection in Data Streams</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exceptional contextual subgraph mining</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Kaytoue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Plantevit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albrecht Zimmermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anes Bendimerad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Robardet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vasile-Marian Scuturici</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intelligent Data Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3233/IDA-160803⟩</w:t>
+              <w:t xml:space="preserve">Machine Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 106 (08), pp.1171--1211. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10994-016-5598-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01130544v1</w:t>
+                <w:t xml:space="preserve">hal-01488732v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extraction of Temporal Network Structures from Graph-based Signals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Borgnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Flandrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Robardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Signal and Information Processing over Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 2 (2), pp.215-226. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TSIPN.2016.2530562⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01330184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relabelling vertices according to the network structure by minimizing the cyclic bandwidth sum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Borgnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Flandrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Robardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Complex Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 4 (4), pp. 534-560. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/comnet/cnw006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ensl-01556074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What effects topological changes in dynamic graphs?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Graph Dependency Construction Based on Interval-based Event Dependencies Detection in Data Streams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Plantevit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Robardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vasile-Marian Scuturici</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Social Network Analysis and Mining</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13278-015-0294-9⟩</w:t>
+              <w:t xml:space="preserve">Intelligent Data Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 20(2), pp.223--256. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/IDA-160803⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01221698v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01130544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From bicycle sharing system movements to users: a typology of Vélo’v cyclists in Lyon based on large-scale behavioural dataset</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ronan Hamon</w:t>
+                <w:t xml:space="preserve">What effects topological changes in dynamic graphs?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Kaytoue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Lozenguez</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yoann Pitarch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Plantevit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Robardet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Transport Geography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jtrangeo.2014.07.005⟩</w:t>
+              <w:t xml:space="preserve">Social Network Analysis and Mining</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5 (55), pp.55:1--55:17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13278-015-0294-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01313177v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01221698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parameter-less co-clustering for star-structured heterogeneous data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">From bicycle sharing system movements to users: a typology of Vélo’v cyclists in Lyon based on large-scale behavioural dataset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Vogel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dino Ienco</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Céline Robardet</w:t>
+                <w:t xml:space="preserve">Guillaume Lozenguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Merchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruggero G. Pensa</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Patrice Abry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data Mining and Knowledge Discovery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10618-012-0248-z⟩</w:t>
+              <w:t xml:space="preserve">Journal of Transport Geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 41, pp.280-291. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jtrangeo.2014.07.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00794744v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01313177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mining Graph Topological Patterns: Finding Co-variations among Vertex Descriptors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Bechara Prado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Plantevit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Robardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Boulicaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Knowledge and Data Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 9, 25, pp.2090-2104. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TKDE.2012.154⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01351727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Inductive Database System Based on Virtual Mining Views</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Parameter-less co-clustering for star-structured heterogeneous data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dino Ienco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Robardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hendrik Blockeel</w:t>
+                <w:t xml:space="preserve">Ruggero G. Pensa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toon Calders</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rosa Meo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Data Mining and Knowledge Discovery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 24 (1), pp.265-287. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10618-011-0229-7⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 26 (2), pp.217-254. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10618-012-0248-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00599315v2</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00794744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complex Systems Science: Dreams of Universality, Reality of Interdisciplinarity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An Inductive Database System Based on Virtual Mining Views</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hendrik Blockeel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toon Calders</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Fromont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastian Grauwin</w:t>
+                <w:t xml:space="preserve">Bart Goethals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Beslon</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Céline Robardet</w:t>
+                <w:t xml:space="preserve">Adriana Prado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Society for Information Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/asi.22644⟩</w:t>
+              <w:t xml:space="preserve">Data Mining and Knowledge Discovery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 24 (1), pp.265-287. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10618-011-0229-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00706567v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00599315v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shared Bicycles in a City: A Signal Processing and Data Analysis Perspective</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Complex Systems Science: Dreams of Universality, Reality of Interdisciplinarity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Grauwin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Beslon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Franceschelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Robardet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Eric Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Complex Systems (ACS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1142/S0219525911002950⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Society for Information Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 63 (7), pp.10.1002/asi.22644. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/asi.22644⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ensl-00490325v3</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00706567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterizing the speed and paths of shared bicycles in Lyon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pablo Jensen</w:t>
+                <w:t xml:space="preserve">Shared Bicycles in a City: A Signal Processing and Data Analysis Perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Borgnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Robardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Rouquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Abry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Rouquier</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Eric Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transportation Research Part D: Transport and Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 15 (8), pp.522-524. </w:t>
+              <w:t xml:space="preserve">Advances in Complex Systems (ACS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 14 (3), pp.415-438. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.trd.2010.07.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1142/S0219525911002950⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00541307v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ensl-00490325v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Closed patterns meet n-ary relations</w:t>
+                <w:t xml:space="preserve">Characterizing the speed and paths of shared bicycles in Lyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Cerf</w:t>
+                <w:t xml:space="preserve">Pablo Jensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Rouquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeremy Besson</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Nicolas Ovtracht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Robardet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Boulicaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Transactions on Knowledge Discovery from Data (TKDD)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Transportation Research Part D: Transport and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 15 (8), pp.522-524. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.trd.2010.07.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01499247v1</w:t>
+                <w:t xml:space="preserve">hal-00541307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Communities detection and the analysis of their dynamics in collaborative networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Robardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Web Based Communities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1504/IJWBC.2009.023965⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00397373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Description and simulation of dynamic mobility networks</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Closed patterns meet n-ary relations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Loup Guillaume</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Loïc Cerf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Robardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Boulicaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Networks</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ACM Transactions on Knowledge Discovery from Data (TKDD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 3 (1)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00327254v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01499247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SQUAT: A web tool to mine human, murine and avian SAGE data.</w:t>
+                <w:t xml:space="preserve">Description and simulation of dynamic mobility networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johan Leyritz</w:t>
+                <w:t xml:space="preserve">Antoine Scherrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Borgnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Schicklin</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Jean-Loup Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Robardet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Bioinformatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2105-9-378⟩</w:t>
+              <w:t xml:space="preserve">Computer Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 52 (15), pp.2842-2858. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.comnet.2008.06.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00425133v1</w:t>
+                <w:t xml:space="preserve">inria-00327254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un algorithme générique d'extraction de bi-ensembles sous contraintes dans des données booléennes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SQUAT: A web tool to mine human, murine and avian SAGE data.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Leyritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Schicklin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Besson</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Sylvain Blachon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Keime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Robardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue I3 - Information Interaction Intelligence</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BMC Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 9, pp.378. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2105-9-378⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01501481v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00425133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clustering formal concepts to discover biologically relevant knowledge from gene expression data.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Blachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruggero G Pensa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Robardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Boulicaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">In Silico Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 7 (4-5), pp.467-83</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00294025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supporting bi-cluster interpretation in 0/1 data by means of local patterns</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Un algorithme générique d'extraction de bi-ensembles sous contraintes dans des données booléennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Robardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Boulicaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of intelligent data analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 10 (5), pp.457-467</w:t>
+              <w:t xml:space="preserve">Revue I3 - Information Interaction Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, HS 2007, pp.141-160</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01535517v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01501481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the emergence of multi-protein dynamic structures by principles of self-organization through the use of 3DSpi, a multi-agent-based software</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Supporting bi-cluster interpretation in 0/1 data by means of local patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruggero G. Pensa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Robardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Boulicaut</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Bioinformatics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of intelligent data analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 10 (5), pp.457-467</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00759509v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01535517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constraint-based Formal Concept Mining and its Application to Microarray Data Analysis</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Boulicaut</w:t>
+                <w:t xml:space="preserve">Modeling the mergence of multi-protein dynamic structures by principles of self-organization through the use of 3DSpi, a Multi-Agent-based Software.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Soula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Robardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Rome</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">S. Gripon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Beslon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intelligent Data Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 9 (1), pp.59-82</w:t>
+              <w:t xml:space="preserve">BMC Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 6, pp.228</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01535568v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00124089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the mergence of multi-protein dynamic structures by principles of self-organization through the use of 3DSpi, a Multi-Agent-based Software.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modeling the emergence of multi-protein dynamic structures by principles of self-organization through the use of 3DSpi, a multi-agent-based software</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Perrin</w:t>
+                <w:t xml:space="preserve">Hédi Soula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Robardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Gripon</w:t>
+                <w:t xml:space="preserve">Fran\c Cois Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Beslon</w:t>
+                <w:t xml:space="preserve">Sébastien Gripon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Beslon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Bioinformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 6, pp.228</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2005, 6, pp.228. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2105-6-228⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00124089v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00759509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Constraint-based Formal Concept Mining and its Application to Microarray Data Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Robardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Boulicaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Rome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Intelligent Data Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 9 (1), pp.59-82</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01535568v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Extraction de connaissances dans les données d'expression SAGE humaines.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Blachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Robardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Boulicaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Gandrillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Informatique pour l'analyse du transcriptome. Hermes Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, pp.traité IC2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00124102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4876,190 +5006,190 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De nouveaux alliés du bien-être des animaux confrontés aux défis des transitions agroécologiques et climatiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Allyndrée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydiane Aubé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanaelle Bary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2026 - 1ère édition des Trans Numériques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRIA, Feb 2026, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05495907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des réseaux de neurones sur graphes auto-explicatifs basés sur la logique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessio Ragno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Plantevit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5074,9693 +5204,9693 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Extraction et Gestion de Connaissances (EGC'26)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2026, Anglet, France. pp.481--488</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05511164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De nouveaux outils et algorithmes au service de la mesure du bien-être des animaux face au changement climatique – exemples chez les bovins</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId160" w:history="1">
+                <w:t xml:space="preserve">WAIT4 – un projet de recherche alliant technologies numériques et IA pour évaluer des indicateurs pertinents de bien-être pour des animaux confrontés aux défis des transitions agroécologique et climatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydiane Aubé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Lardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Madouasse</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessio Ragno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Robardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion mensuelle du LIT Ouesterel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LIT Ouesterel, May 2025, Visioconférence, France</w:t>
+              <w:t xml:space="preserve">VETOTIC - Digital et santé animale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Innozh, Nov 2025, Ploufragan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05086556v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05385353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Logic-based Self-Explainable Graph Neural Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alessio Ragno</w:t>
+                <w:t xml:space="preserve">Diffusion for Explainable Unsupervised Anomaly Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elouan Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Dréan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Plantevit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Robardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Thirty-Ninth Annual Conference on Neural Information Processing Systems -- NeurIPS 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2025, San diego (Californie), United States</w:t>
+              <w:t xml:space="preserve">The 12th IEEE International Conference on Data Science and Advanced Analytics (DSAA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Birmingham, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05435147v1</w:t>
+                <w:t xml:space="preserve">hal-05435121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faithful Explanations for Graph Classification Using Logic</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">On Logic-based Self-Explainable Graph Neural Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessio Ragno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Plantevit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Céline Robardet</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Robardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Machine Learning and Knowledge Discovery in Databases (ECMLPKDD 2025)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The Thirty-Ninth Annual Conference on Neural Information Processing Systems -- NeurIPS 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, San diego (Californie), United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05315139v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05435147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffusion for Explainable Unsupervised Anomaly Detection</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Julien Perez</w:t>
+                <w:t xml:space="preserve">Faithful Explanations for Graph Classification Using Logic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessio Ragno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Plantevit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C. Robardet</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Robardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 12th IEEE International Conference on Data Science and Advanced Analytics (DSAA)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Conference on Machine Learning and Knowledge Discovery in Databases (ECMLPKDD 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Porto, Portugal. pp.113-129, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-032-06078-5_7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05435121v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05315139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">WAIT4 – un projet de recherche alliant technologies numériques et IA pour évaluer des indicateurs pertinents de bien-être pour des animaux confrontés aux défis des transitions agroécologique et climatique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId160" w:history="1">
+                <w:t xml:space="preserve">De nouveaux outils et algorithmes au service de la mesure du bien-être des animaux face au changement climatique – exemples chez les bovins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Verplanck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Boudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Lardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">C. Robardet</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Madouasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VETOTIC - Digital et santé animale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Innozh, Nov 2025, Ploufragan, France</w:t>
+              <w:t xml:space="preserve">Réunion mensuelle du LIT Ouesterel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LIT Ouesterel, May 2025, Visioconférence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05385353v1</w:t>
+                <w:t xml:space="preserve">hal-05086556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DiffVersify: a Scalable Approach to Differentiable Pattern Mining with Coverage Regularization</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Perez</w:t>
+                <w:t xml:space="preserve">Transparent Explainable Logic Layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessio Ragno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Plantevit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Céline Robardet</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Robardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Capobianco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Machine Learning and Knowledge Discovery in Databases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-70365-2_24⟩</w:t>
+              <w:t xml:space="preserve">ECAI 2024 - 27th European Conference on Artificial Intelligence, 19-24 October 2024, Santiago de Compostela, Spain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Santiago de Compostela, Spain. pp.914--921, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/FAIA240579⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04716579v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04764693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transparent Explainable Logic Layers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alessio Ragno</w:t>
+                <w:t xml:space="preserve">DiffVersify: a Scalable Approach to Differentiable Pattern Mining with Coverage Regularization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Chataing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Plantevit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Roberto Capobianco</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Robardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECAI 2024 - 27th European Conference on Artificial Intelligence, 19-24 October 2024, Santiago de Compostela, Spain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3233/FAIA240579⟩</w:t>
+              <w:t xml:space="preserve">Machine Learning and Knowledge Discovery in Databases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Vilnius, Lithuania. pp.407 - 422, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-70365-2_24⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04764693v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04716579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Simple Yet Effective Interpretable Bayesian Personalized Ranking for Cognitive Diagnosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Batel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Idir Benouaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Fruitet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Plantevit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Robardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECAI 2024 - 27th European Conference on Artificial Intelligence, 19-24 October 2024, Santiago de Compostela, Spain - Including 13th Conference on Prestigious Applications of Intelligent Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Santiago de Compostela, Spain. pp.2386--2393, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3233/FAIA240764⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04764677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Game Theoretic Explanations for Graph Neural Networks</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">C. Robardet</w:t>
+                <w:t xml:space="preserve">Improving the non-urgent sanitary transportation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Chane-Haï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Vercraene Vercraene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Robardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Monteiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Machine Learning and Principles and Practice of Knowledge Discovery in Databases - International Workshops of {ECML} {PKDD} 2023, Turin, Italy, September 18-22, 2023, Revised Selected Papers, Part {III}</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-74633-8\_14⟩</w:t>
+              <w:t xml:space="preserve">7th International Conference on Control, Automation and Diagnosis (ICCAD 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Rome, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICCAD57653.2023.10152350⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04909498v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04423051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving the non-urgent sanitary transportation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Thibaud Monteiro</w:t>
+                <w:t xml:space="preserve">Game Theoretic Explanations for Graph Neural Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ataollah Kamal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Plantevit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Robardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Control, Automation and Diagnosis (ICCAD 2023)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICCAD57653.2023.10152350⟩</w:t>
+              <w:t xml:space="preserve">Machine Learning and Principles and Practice of Knowledge Discovery in Databases - International Workshops of {ECML} {PKDD} 2023, Turin, Italy, September 18-22, 2023, Revised Selected Papers, Part {III}</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Turin, Italy. pp.217-232, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-74633-8\_14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04423051v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04909498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using Graph Neural Networks for the Detection and Explanation of Network Intrusions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed-Rafik-El Mehdi Baahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppina Andresini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Robardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annalisa Appice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Machine Learning and Principles and Practice of Knowledge Discovery in Databases - International Workshops of {ECML} {PKDD} 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Turin, Italy. pp.201--216, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-74633-8_13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04909504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forecasting Electricity Prices: An Optimize Then Predict-Based Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léonard Tschora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Plantevit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Robardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intelligent Data Analysis 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Louvain-la_Neuve, Belgium. pp.446-458, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-30047-9_35⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04114222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporal and Geographical Analysis of Real Economic Activities in the Bitcoin Blockchain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Ramos Tubino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Cazabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natkamon Tovanich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Robardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LIMBO@ECML/PKDD 2023: International workshop on LearnIng and Mining for BlOckchains</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Turin, Italy. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-74643-7_17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04188062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">WAIT4: un projet collaboratif sur l'évaluation en dynamique du bien-être des animaux d'élevage - de la captation de la donnée à la découverte de motifs signifiants et de seuils d'alertes spécifiques</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vers une meilleure identification d'acteurs de Bitcoin par apprentissage supervisé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Ramos Tubino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Cazabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Robardet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual meeting - Metaprogram DIGIT-BIO Biologie numérique pour explorer et prédire le vivant</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE, Dec 2022, Ecully, France</w:t>
+              <w:t xml:space="preserve">Conférence francophone sur l'Extraction et la Gestion des Connaissances (EGC 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2022, Blois, France. pp.171-182</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04337044v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04193274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une meilleure identification d'acteurs de Bitcoin par apprentissage supervisé</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rafael Ramos Tubino</w:t>
+                <w:t xml:space="preserve">What Does My GNN Really Capture? On Exploring Internal GNN Representations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Veyrin-Forrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ataollah Kamal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémy Cazabet</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Stefan Duffner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Plantevit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Robardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence francophone sur l'Extraction et la Gestion des Connaissances (EGC 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2022, Blois, France. pp.171-182</w:t>
+              <w:t xml:space="preserve">International Joint Conference on Artificial Intelligence 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04193274v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03700710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What Does My GNN Really Capture? On Exploring Internal GNN Representations</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">WAIT4: un projet collaboratif sur l'évaluation en dynamique du bien-être des animaux d'élevage - de la captation de la donnée à la découverte de motifs signifiants et de seuils d'alertes spécifiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gondret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masoomeh Taghipoor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Madouasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Termier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Verplanck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Joint Conference on Artificial Intelligence 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">Annual meeting - Metaprogram DIGIT-BIO Biologie numérique pour explorer et prédire le vivant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE, Dec 2022, Ecully, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03700710v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04337044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Découverte de sous-groupes de prédictions interprétables pour le triage d'incidents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youcef Remil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anes Bendimerad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Plantevit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Robardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Kaytoue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Extraction et Gestion des Connaissances (EGC'2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2022, Blois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03627854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving the Quality of Rule-Based GNN Explanations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ataollah Kamal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elouan Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Plantevit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Robardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on eXplainable Knowledge Discovery in Data Mining. Machine Learning and Principles and Practice of Knowledge Discovery in Databases - International Workshops of ECML PKDD 2022, Grenoble, France, September 19-23, 2022, Proceedings, Part I</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Grenoble, France. pp.467--482, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-23618-1\_31⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04580342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qu'est-ce que mon GNN capture vraiment ? Exploration des représentations internes d'un GNN</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Guidage des métaheuristiques par machine-learning, application au transport d'enfants en situation de handicap</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Chane-Haï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Vercraene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Robardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Monteiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Extraction et Gestion des Connaissances (EGC 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2022, Blois, France. pp.159-170</w:t>
+              <w:t xml:space="preserve">23ème Congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03921033v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03595296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guidage des métaheuristiques par machine-learning, application au transport d'enfants en situation de handicap</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Qu'est-ce que mon GNN capture vraiment ? Exploration des représentations internes d'un GNN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Veyrin-Forrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ataollah Kamal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Duffner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Plantevit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Robardet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thibaud Monteiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23ème Congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t>
+              <w:t xml:space="preserve">Extraction et Gestion des Connaissances (EGC 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2022, Blois, France. pp.159-170</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03595296v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03921033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leveraging semantic for community mining in multilayer networks</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Edge based stochastic block model statistical inference</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Duvivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Cazabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Robardet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Savinien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian AI</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">COMPLEX NETWORKS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Madrid, Spain. pp.462-473, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-65351-4_37⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03340780v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03340026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edge based stochastic block model statistical inference</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Leveraging semantic for community mining in multilayer networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Benabdelkrim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Robardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Savinien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMPLEX NETWORKS</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Canadian AI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Vancouver, Canada</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03340026v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03340780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Knowledge-guided search applied to the transportation of disabled people</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Chane-Haï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Vercraene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Robardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Monteiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Smart Healthcare International Conference (SHeIC 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Troyes (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04398625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interpretable Summaries of Black Box Incident Triaging with Subgroup Discovery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youcef Remil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anes Bendimerad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Plantevit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Robardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Kaytoue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th IEEE International Conference on Data Science and Advanced Analytics (DSAA 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Porto, Portugal. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/DSAA53316.2021.9564164⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03318094v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sampling Rank Correlated Subgroups</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Ali Hammal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernardo Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Plantevit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Robardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Distributed Computing and Artificial Intelligence, 16th International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Avila, Espagne, Spain. pp.217-225, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-23887-2_25⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04076705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finding interest groups from Twitter lists</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benabdelkrim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Savinien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Robardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SAC '20: The 35th ACM/SIGAPP Symposium on Applied Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2020, Brno Czech Republic, France. pp.1885-1887, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3341105.3374077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03340772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gibbs Sampling Subjectively Interesting Tiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anes Bendimerad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jefrey Lijffijt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Plantevit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Robardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tijl de Bie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Intelligent Data Analysis {XVIII} - 18th International Symposium on Intelligent Data Analysis (IDA 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2020, Konstanz (on line), Germany. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-44584-3_7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02960847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Why Should I Trust This Item? Explaining the Recommendations of any Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Lonjarret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Robardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Plantevit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roch Auburtin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Atzmueller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Data Science and Advanced Analytics (DSAA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Sydney, Australia. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/DSAA49011.2020.00067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02965196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrastive antichains in hierarchies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">FSSD - A Fast and Efficient Algorithm for Subgroup Set Discovery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adnene Belfodil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aimene Belfodil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anes Bendimerad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lamarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Robardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIGKDD 2019</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3292500.3330954⟩</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Data Science and Advanced Analytics (DSAA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Washington DC, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DSAA.2019.00023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02114775v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02355503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recommandation séquentielle à base de séquences fréquentes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Minimum entropy stochastic block models neglect edge distribution heterogeneity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Duvivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Robardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corentin Lonjarret</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Roch Auburtin</w:t>
+                <w:t xml:space="preserve">Rémy Cazabet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Extraction et Gestion des Connaissances (EGC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">8th International Conference on Complex Networks and Their Applications (COMPLEX NETWORKS 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Lisbonne, Portugal. pp.545-555, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-36687-2_45⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02914391v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03339803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FSSD - A Fast and Efficient Algorithm for Subgroup Set Discovery</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Contrastive antichains in hierarchies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anes Bendimerad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jefrey Lijffijt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Plantevit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Robardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tijl de Bie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Data Science and Advanced Analytics (DSAA)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/DSAA.2019.00023⟩</w:t>
+              <w:t xml:space="preserve">SIGKDD 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Anchorage, Alaska, United States. pp.294:304, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3292500.3330954⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02355503v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02114775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minimum entropy stochastic block models neglect edge distribution heterogeneity</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Recommandation séquentielle à base de séquences fréquentes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Lonjarret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Plantevit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Robardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rémy Cazabet</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roch Auburtin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Complex Networks and Their Applications (COMPLEX NETWORKS 2019)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Extraction et Gestion des Connaissances (EGC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Metz, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03339803v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02914391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exceptional Attributed Subgraph Mining To Understand The Olfactory Percept</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Moranges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Plantevit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Fournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moustafa Bensafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Robardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st International Conference on Discovery Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Limassol, Cyprus. pp.276--291</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01878375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mining Subjectively Interesting Attributed Subgraphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anes Bendimerad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Mel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jefrey Lijffijt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Plantevit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Robardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INTERNATIONAL WORKSHOP ON MINING AND LEARNING WITH GRAPHS, held with SIGKDD 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02060190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mining Convex Polygon Patterns with Formal Concept Analysis</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Contextual Subgraph Discovery With Mobility Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anes Bendimerad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Cazabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Plantevit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Robardet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mehdi Kaytoue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Twenty-Sixth International Joint Conference on Artificial Intelligence (IJCAI)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">COMPLEX NETWORKS 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Lyon, France. pp.477-489</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01573841v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01625068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contextual Subgraph Discovery With Mobility Models</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Mining the Lattice of Binary Classifiers for Identifying Duplicate Labels in Behavioral Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Labernia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Codocedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Robardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Kaytoue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMPLEX NETWORKS 2017</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">30th International Conference on Industrial Engineering and Other Applications of Applied Intelligent Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Arras, France. pp.40-21, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-60045-1_2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01625068v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01551395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mining the Lattice of Binary Classifiers for Identifying Duplicate Labels in Behavioral Data</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Mining Convex Polygon Patterns with Formal Concept Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aimene Belfodil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergei O Kuznetsov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Robardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Kaytoue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th International Conference on Industrial Engineering and Other Applications of Applied Intelligent Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-60045-1_2⟩</w:t>
+              <w:t xml:space="preserve">The Twenty-Sixth International Joint Conference on Artificial Intelligence (IJCAI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Melbourne, Australia. pp.1425 - 1432, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24963/ijcai.2017/197⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01551395v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01573841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une méthode de découverte de motifs contextualisés dans les traces de mobilité d'une personne</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Unsupervised Exceptional Attributed Sub-graph Mining in Urban Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anes Bendimerad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Plantevit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Robardet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Zarka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème Journées Francophones Extraction et Gestion des Connaissances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2016, Reims, France. pp.63-68</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Data Mining (ICDM 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Barcelone, Spain. pp.21-30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01265204v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01430622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Découverte de labels dupliqués par l'exploration du treillis des classifieurs binaires</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Une méthode de découverte de motifs contextualisés dans les traces de mobilité d'une personne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aimene Belfodil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Kaytoue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Robardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Plantevit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Zarka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16 ème journées Francophones Extraction et Gestion des Connaissances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2016, Reims, France. pp.255--266</w:t>
+              <w:t xml:space="preserve">16ème Journées Francophones Extraction et Gestion des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, Reims, France. pp.63-68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01265202v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01265204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local subgroup discovery for eliciting and understanding new structure-odor relationships</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Découverte de labels dupliqués par l'exploration du treillis des classifieurs binaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Labernia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Codocedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Kaytoue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Robardet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discovery Science: 19th International Conference, DS 2016</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">16 ème journées Francophones Extraction et Gestion des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, Reims, France. pp.255--266</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01346660v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01265202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unsupervised Exceptional Attributed Sub-graph Mining in Urban Data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anes Bendimerad</w:t>
+                <w:t xml:space="preserve">Local subgroup discovery for eliciting and understanding new structure-odor relationships</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bosc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Golebiowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moustafa Bensafi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Robardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Plantevit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Data Mining (ICDM 2016)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Discovery Science: 19th International Conference, DS 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Bari, Italy. pp.19-34, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-46307-0_2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01430622v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01346660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gazouille: Detecting and Illustrating Local Events from Geolocalized Social Media Streams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houdyer Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albrecht Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Kaytoue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Plantevit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Mitchell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Machine Learning and Knowledge Discovery in Databases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Porto, Portugal. pp.276-280, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-23461-8_29⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01193030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Profiling users of the Vélo 'v bike sharing system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albrecht Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Kaytoue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Plantevit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Robardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Boulicaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Workshop on Mining Urban Data (MUD)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ioannis Katakis, François Schnitzler, Thomas Liebig, Dimitrios Gunopulos, Katharina Morik,Gennady L. Andrienko, Shie Mannor, Jul 2015, Lille, France. pp.63-64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01193017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Factorisation de réseaux temporels : étude des rythmes hebdomadaires du système Vélo'v</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Borgnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Févotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Flandrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Robardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque GRETSI 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01199256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonnegative matrix factorization to find features in temporal networks</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Temporal Dependency Detection Between Interval-Based Event Sequences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Plantevit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vasile-Marian Scuturici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Robardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2014 IEEE International Conference on Acoustics, Speech, and Signal Processing (ICASSP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Florence, Italy. pp.SPTM-P4.1</w:t>
+              <w:t xml:space="preserve">New Frontiers in Mining Complex Patterns - Third International Workshop, NFMCP, Held in Conjunction with ECML-PKDD, Nancy, France, Revised Selected Papers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Nancy, France. pp.132--146</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ensl-00989760v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01979495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Triggering Patterns of Topology Changes in Dynamic Graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Kaytoue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Pitarch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Plantevit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Robardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 2014 IEEE/ACM International Conference on Advances in Social Networks Analysis and Mining</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Beijing, China, China. pp.55:1--55:17, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ASONAM.2014.6921577⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01301075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Granularity of co-Evolution Patterns in Dynamic Attributed Graphs</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Nonnegative matrix factorization to find features in temporal networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Borgnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Flandrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Robardet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Boulicaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Thirteenth International Symposium on Intelligent Data Analysis IDA 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Leuven, Belgium. pp.84-95</w:t>
+              <w:t xml:space="preserve">2014 IEEE International Conference on Acoustics, Speech, and Signal Processing (ICASSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Florence, Italy. pp.SPTM-P4.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01301086v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ensl-00989760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal Dependency Detection Between Interval-Based Event Sequences</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Granularity of co-Evolution Patterns in Dynamic Attributed Graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Desmier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Plantevit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Robardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Boulicaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Frontiers in Mining Complex Patterns - Third International Workshop, NFMCP, Held in Conjunction with ECML-PKDD, Nancy, France, Revised Selected Papers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Nancy, France. pp.132--146</w:t>
+              <w:t xml:space="preserve">The Thirteenth International Symposium on Intelligent Data Analysis IDA 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Leuven, Belgium. pp.84-95</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01979495v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01301086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transformation de graphes dynamiques en signaux non stationnaires</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">Networks as Signals, with an Application to Bike Sharing System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Borgnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Flandrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Robardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque GRETSI 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Brest, France. pp.251</w:t>
+              <w:t xml:space="preserve">GlobalSIP 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Austin, United States. pp.IPN.PB.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ensl-00875085v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ensl-00875187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracking of a dynamic graph using a signal theory approach : application to the study of a bike sharing system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Borgnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Flandrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Robardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCS'13</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Barcelone, Spain. pp.101</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ensl-00875089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Networks as Signals, with an Application to Bike Sharing System</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">Transformation de graphes dynamiques en signaux non stationnaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Borgnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Flandrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Robardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GlobalSIP 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2013, Austin, United States. pp.IPN.PB.8</w:t>
+              <w:t xml:space="preserve">Colloque GRETSI 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Brest, France. pp.251</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ensl-00875187v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ensl-00875085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When TEDDY meets GrizzLY: Temporal Dependency Discovery for Triggering Road Deicing Operations (Demo)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Robardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vasile-Marian Scuturici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Plantevit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Fraboulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">KDD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Chicago, IL, United States. pp.1490-1493 </w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/2487575.2487706⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01339189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trend Mining in Dynamic Attributed Graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Desmier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Plantevit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Robardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Boulicaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Machine Learning and Knowledge Discovery in Databases - European Conference, ECML PKDD 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Prague, Czech Republic. pp.654-669, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-40988-2_42⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01339225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cohesive Co-Evolution Patterns in Dynamic Attributed Graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Desmier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Plantevit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Robardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Boulicaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discovery Science - 15th International Conference (DS 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Lyon France. pp.110-124, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-33492-4_11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01353051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extraction de co-variations entre des propriétés de sommets et leur position topologique dans un graphe attribué.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Bechara Prado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Plantevit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Robardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Boulicaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes Extraction et Gestion de Connaissances EGC'12</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2012, Bordeaux, France. pp.267-278</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01352957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peut-on attraper les utilisateurs de Vélo'v au Lasso ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Merchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Michau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Robardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Jensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Abry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIIe Colooque GRETSI. Traitement du Signal et des Images</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GRETSI, 2011, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01314675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characteristics of the Dynamic of Mobile Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Borgnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Robardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Conference on Bio-Inspired Models of Network, Information, and Computing Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2009, Avignon, France. pp.130-139, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-12808-0_13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ensl-00475969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constraint-based Subspace Clustering</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">A new constraint for mining sets in sequences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Cule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bart Goethals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Robardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM International Conference on Data Mining</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proc. SIAM Int. Conf. on Data Mining SDM'09</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Sparks, Nevada, United States. pp.317-328, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/1.9781611972795.28⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00362829v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01437649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new constraint for mining sets in sequences</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Spatial analysis of dynamic movements of Vélo'v, Lyon's shared bicycle program</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Borgnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Robardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Scherrer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. SIAM Int. Conf. on Data Mining SDM'09</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ECCS'09</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Warwick, United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01437649v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ensl-00408150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial analysis of dynamic movements of Vélo'v, Lyon's shared bicycle program</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Constraint-based Pattern Mining in Dynamic Graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Robardet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Scherrer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCS'09</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Data Mining</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, Miami, Floride, United States. pp.950-955, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICDM.2009.99⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ensl-00408150v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01437815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constraint-based Pattern Mining in Dynamic Graphs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Constraint-based Subspace Clustering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Fromont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Prado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Robardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Data Mining</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SIAM International Conference on Data Mining</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Sparks, Nevada, United States. pp.26-37</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01437815v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00362829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Description and simulation of dynamic mobility networks</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">An inductive database prototype based on virtual mining views</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hendrik Blockeel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toon Calders</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Fromont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bart Goethals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Prado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dynamics on and of Complex Networks – II</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SIGKDD international conference on Knowledge discovery and data mining</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Las Vegas, United States. pp.1061-1064, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1401890.1402019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00397375v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00372017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An inductive database prototype based on virtual mining views</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Description and simulation of dynamic mobility networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Scherrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Borgnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Loup Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Robardet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIGKDD international conference on Knowledge discovery and data mining</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Dynamics on and of Complex Networks – II</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Jerusalem, Israel</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00372017v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00397375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Methodology to Identify Characteristics of the Dynamic of Mobile Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Scherrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Borgnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Robardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACM ASIAN INTERNET ENGINEERING CONFERENCE (AINTEC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2008, Bangkok, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00397374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data-Peeler: Constraint-based Closed Pattern Mining in n-ary Relations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Cerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Robardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Boulicaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM International Conference on Data Mining SDM'08</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2008, Atlanta, United States. pp.37-48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01500635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcriptomique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Boulicaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Calevro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Fayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Febvay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée INSA de Lyon "BioIngénierie / Sciences et Ingénierie du Vivant"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Villeurbanne (France), juillet 2008, France. pp.1-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00391255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Communities detection and analysis of their dynamics in collaborative networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manel Ben Jdidia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Robardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Fleury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dynamic Virtual Communities: From Connectivity to Information Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00398813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of Dynamic Sensor Networks: Power Law Then What?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Robardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Scherrer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Second International Conference on COMmunication Systems softWAre and middlewaRE (COMSWARE 2007)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Bangalore, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00398809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Way to Aggregate Preferences: Application to Eurovision Song Contests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Robardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IDA'07</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Ljubljana, Slovenia. pp.152-162</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01535505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loi de puissance et caractérisation des réseaux dynamiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Robardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Scherrer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9ème Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2007, Ile d'Oléron, France. pp.17-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00176964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-classification sous contraintes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruggero G Pensa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Robardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Boulicaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">cAp 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2006, Trégastel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01535523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mining bi-sets in numerical data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Robardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc de Raedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Boulicaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">KIDID@ECMLPKDD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01535501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constraint-based mining of fault-tolerant patterns from Boolean data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruggero G Pensa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Robardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Boulicaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> KDID@ECMLPKDD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2005, porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01535545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards constrained co-clustering in ordered 0/1 data sets</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Mining a new fault-tolerant pattern type as an alternative to formal concept discovery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Robardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Boulicaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISMIS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2006, Bari, Italy. pp.424-434</w:t>
+              <w:t xml:space="preserve">ICCS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2006, Aalborg, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01535515v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01535528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mining a new fault-tolerant pattern type as an alternative to formal concept discovery</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Towards constrained co-clustering in ordered 0/1 data sets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ruggero G Pensa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Céline Robardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Boulicaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2006, Aalborg, Denmark</w:t>
+              <w:t xml:space="preserve">ISMIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2006, Bari, Italy. pp.424-434</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01535528v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01535515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constraint-based Mining of Fault Tolerant Patterns from Boolean Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruggero G. Pensa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Robardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Boulicaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">KDID@ECMLPKDD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2005, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01535562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approximation de concepts formels par des bi-ensembles denses et pertinents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Robardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Boulicaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes de la conférence francophone d'apprentissage automatique, CAp 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2005, Nice, France. pp.313-328</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01535553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A bi-clustering framework for categorical data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Robardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Robardet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Ruggero G Pensa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Boulicaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th European Conf. on Principles and Practice of Knowledge Discovery in Databases, PKDD'05</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2005, Porto, Portugal. pp.643-650, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/11564126_68⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01535565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constraint-based mining of formal concepts in transactional data</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Optimizing subset queries: a step towards SQL-based inductive databases for itemsets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Robardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Boulicaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th Pacific-Asia Conference on Knowledge Discovery and Data Mining PaKDD'04</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2004 ACM Symposium of Applied Computing, SAC'2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2004, Nicosia, Cyprus. pp.535-539, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/967900.968013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01535575v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01590027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using classification and visualization on pattern databases for gene expression data analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Constraint-based mining of formal concepts in transactional data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Robardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Boulicaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Pattern Representation and Management, PaRMa 2004</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2004, Heraclion, Greece. pp.107-118</w:t>
+              <w:t xml:space="preserve">8th Pacific-Asia Conference on Knowledge Discovery and Data Mining PaKDD'04</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2004, sydney, Australia. pp.615-624</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01589984v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01535575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mining formal concepts with a bounded number of exceptions from transactional data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
+                <w:t xml:space="preserve">Using classification and visualization on pattern databases for gene expression data analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Robardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruggero Pensa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Boulicaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Workshop on Knowledge Discovery in Inductive Databasesv (KDID'04)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Workshop on Pattern Representation and Management, PaRMa 2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2004, Heraclion, Greece. pp.107-118</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01588190v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01589984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing subset queries: a step towards SQL-based inductive databases for itemsets</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Mining formal concepts with a bounded number of exceptions from transactional data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Robardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Boulicaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2004 ACM Symposium of Applied Computing, SAC'2004</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/967900.968013⟩</w:t>
+              <w:t xml:space="preserve">3rd International Workshop on Knowledge Discovery in Inductive Databasesv (KDID'04)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2004, Pise, Italy. pp.33-45, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-31841-5_3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01590027v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01588190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherche de groupes de gènes intéressants dans des données d'expression: apport des ensembles fréquents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gandrillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Boulicaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Robardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Blachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier Fouille de données biopuces à EGC 2003, Lyon, 22 janvier 2003</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2003, lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01535497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mining concepts from large SAGE gene expression matrices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rioult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Robardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Blachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Crémilleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gandrillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Knowledge Discovery in Inductive Databases (KDID'03) co-located with ECML/PKDD'03</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Catvat-Dubrovnik, Croatia. pp.107-108</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00324820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extraction de régularités dans des données d'expression SAGE humaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Blachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Robardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Boulicaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gandrillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes Journée Informatique pour l'analyse du transcriptome JPGD'03</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2003, lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01535493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of unsupervised clusters with the simplest association rules: application for child's meningitis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Robardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Crémilleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-F. Boulicaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">proceedings of the Seventh Int. workshop Intelligent Data Analysis in Medicine and Pharmacology (IDAMAP 02) co-located with ECAI 02</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, France. pp.61-66</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00324768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14770,737 +14900,737 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supporting the Discovery of Relevant Topological Patterns in Attributed Graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Salotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Plantevit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Robardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Boulicaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jilles Vreeken, Charles Ling, Mohammed Javeed Zaki, Arno Siebes Jeffrey Xu Yu, Bart Goethals, Geoffrey I. Webb, Xindong Wu. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Demo Session of the IEEE International Conference on Data Mining (IEEE ICDM 12)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2012, Brussels, Belgium. IEEE Computer Society, pp.898-901, 2012, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICDMW.2012.38⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01353106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constrained-Based Closed Pattern Mining in n-ary Relations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Cerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Robardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Boulicaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SML - Spring Workshop on Mining and Learning 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Traben-Trarbach, Germany. pp.1-1, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01501377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extraction d'hyper-rectangles fermés sous contraintes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Cerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Robardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Boulicaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier Bases de Données Inductives BDI'07 organisé dans le cadre de la plate-forme AFIA 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2007, Grenoble, France. pp.1-2, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01590451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SQUAT: a web tool to mine SAGE data.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Leyritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Keime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Blachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Robardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Boulicaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Ouvertes Biologie Informatique Mathématiques, JOBIM'07</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2007, Marseille, France. 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01590433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using formal concepts for biological knowledge discovery from human SAGE data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Blachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruggero Pensa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Robardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Boulicaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Ouvertes Biologie Informatique Mathématiques JOBIM'05</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2005, Lyon, France, France. pp.1-2, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01534988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extraction of relevant transcription modules using pattern discovery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Robardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Meugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Boulicaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Integrative Post-Genomics, IPG'04</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2004, Lyon, France. 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01614796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15510,209 +15640,209 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ECML PKDD 2018 Workshops - MIDAS 2018 and PAP 2018, Dublin, Ireland, September 10-14, 2018, Proceedings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Robardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Monreale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livio Bioglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Alzate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerio Bitetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02016451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Special Issue of the ECMLPKDD 2016 Journal Track</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Robardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thomas Gartner; Mirco Nanni; Andrea Passerini; Céline Robardet. 104 (2-3), 2016, Special Issue of the ECMLPKDD 2016 Journal Track</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02016362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15722,1267 +15852,1267 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transformation from Graphs to Signals and Back</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Borgnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Flandrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Robardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vertex-Frequency Analysis of Graph Signals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.111-139, 2019, Signals and Communication Technology, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-03574-7_2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01949745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local Pattern Detection in Attributed Graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Boulicaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Plantevit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Robardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solving Large Scale Learning Tasks. Challenges and Algorithms - Essays Dedicated to Katharina Morik on the Occasion of Her 60th Birthday</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.168-183, 2016, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-41706-6_8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02016506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Dynamical Network View of Lyon's Vélo'v Shared Bicycle System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Borgnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Robardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Abry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Flandrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Rouquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">A. Mukherjee, M. Choudhury, F. Peruani, N. Ganguly, B. Mitra </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dynamics On and Of Complex Networks, Volume 2: Applications to Time-Varying Dynamical Systems </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, springer, pp.267-284, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01339131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data Mining Techniques for Communities' Detection in Dynamic Social Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Robardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ben Kei Daniel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Research on Methods and Techniques for Studying Virtual Communities: Paradigms and Phenomena</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IGI Global, pp.88-102, 2011, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4018/978-1-60960-040-2.ch005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01354398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inductive Querying with Virtual Mining Views</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Blockeel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toon Calders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Fromont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bart Goethals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Prado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Džeroski, Sašo; Goethals, Bart; Panov, Panče (Eds.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inductive Databases and Constraint-Based Data Mining</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.265-288, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00531170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Practical Comparative Study Of Data Mining Query Languages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Blockeel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toon Calders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Fromont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bart Goethals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Prado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Džeroski, Sašo; Goethals, Bart; Panov, Panče (Eds.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inductive Databases and Constraint-Based Data Mining</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.59-78, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00531167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolving networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Borgnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Magnien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Robardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mining Massive Data Sets for Security</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 19, IOS Press, pp.198-203, 2008, 978-1-58603-898-4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3233/978-1-58603-898-4-198⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01301647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constraint-driven Co-Clustering of 0/1 Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruggero Pensa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Robardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Boulicaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">S. Basu et al. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Constrained Clustering: Advances in Algorithms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chapman &amp; Hall/CRC Press, pp.123-148, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01501910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution to gene expression data analysis by means of set pattern mining</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Robardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruggero Gaetano Pensa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Boulicaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Constraint-based mining and Inductive Databases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Constraint-based mining and Inductive Databases</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01535548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouille de données et analyse du transcriptome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Robardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Nédellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Boulicaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-François Boulicaut, Olivier Gandrillon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Informatique pour l'analyse du transcriptome</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lavoisier, pp.101-141, 2004, Traité IC2, série Informatique et Systèmes d'Information, 978-2-212-12471-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01590031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouille de données pour l'analyse du transcriptome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Robardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Nédellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Boulicaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Informatique pour l'analyse du transcriptome</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lavoisier Editions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 978-2-212-12471-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02833752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16992,159 +17122,159 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discovering and Visualizing Tactics in a Table Tennis Game Based on Subgroup Discovery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Duluard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xinqing Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Plantevit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Robardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Vuillemot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECML/PKDD 2022 Workshop, Grenoble, France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-27527-2_8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03768114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17154,91 +17284,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constraint-based pattern mining approaches for the analysis of relational attributed dynamic graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Robardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01478974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17248,249 +17378,249 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discovering the structure of complex networks: Implementation and Complexity of the heuristic MACH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Borgnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Flandrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Robardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Technical Report] Laboratoire de Physique, CNRS 5672; LIRIS UMR CNRS 5205. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ensl-01160737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relabeling nodes according to the structure of the graph</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Robardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Borgnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Flandrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ensl-00878041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId382"/>
+      <w:footerReference w:type="default" r:id="rId385"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -17637,51 +17767,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525069v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Batel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Robardet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Plantevit" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idir Benouaret" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435107v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ataollah Kamal" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Ragno" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Robardet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S10618-025-01159-7" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367714v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Veyrin-Forrer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Duffner" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S10618-022-00870-Z" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355823v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Duvivier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Cazabet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/comnet/cnad011" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845678v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouloud Iferroudjene" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Lonjarret" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Atzmueller" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10618-022-00897-2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879416v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Ramos Tubino" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.datak.2022.102094" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621974v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Tschora" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Pierre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2022.118752" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879395v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/comnet/cnac006" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898323v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.datak.2022.102097" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821784v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10618-022-00870-z" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272082v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anes Bendimerad" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Amer-Yahia" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TKDE.2019.2931340" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191177v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roch Auburtin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10618-021-00744-w" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529429v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benabdelkrim" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Levallois" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Savinien" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37725/mgmt.v23.4245" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378174v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Mel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jefrey Lijffijt" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10618-019-00664-w" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093496v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Hammal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mathian" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Merchez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10844-019-00555-y" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343686v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Lic&#243;n" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bosc" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Sabri" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylou Mantel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fournel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1006945" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625007v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10115-017-1109-2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488732v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Kaytoue" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albrecht Zimmermann" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10994-016-5598-0" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130544v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasile-Marian Scuturici" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/IDA-160803" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330184v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Hamon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Borgnat" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Flandrin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSIPN.2016.2530562" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-01556074v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/comnet/cnw006" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221698v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Pitarch" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13278-015-0294-9" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313177v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vogel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lozenguez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Abry" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtrangeo.2014.07.005" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794744v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dino Ienco" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruggero G. Pensa" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Meo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10618-012-0248-z" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351727v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Bechara Prado" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Boulicaut" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TKDE.2012.154" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599315v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Blockeel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toon Calders" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Fromont" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Goethals" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Prado" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10618-011-0229-7" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706567v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Grauwin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Beslon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fleury" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Franceschelli" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asi.22644" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00490325v3" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Rouquier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219525911002950" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541307v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Jensen" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ovtracht" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trd.2010.07.002" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499247v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Cerf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Besson" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00397373v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJWBC.2009.023965" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00327254v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Scherrer" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Guillaume" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2008.06.007" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425133v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Leyritz" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Schicklin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Blachon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Keime" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-9-378" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501481v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Besson" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294025v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruggero G Pensa" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535517v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00759509v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;di Soula" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran\c Cois Perrin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gripon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-6-228" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535568v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rome" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124089v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Soula" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Perrin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gripon" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Beslon" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124102v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Blachon" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gandrillon" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05495907v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gondret" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Allyndr&#233;e" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydiane Aub&#233;" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanaelle Bary" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bonneau" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511164v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05086556v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Verplanck" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boudon" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lardy" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Madouasse" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435147v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315139v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-06078-5_7" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435121v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elouan Vincent" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dr&#233;an" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Perez" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05385353v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716579v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Chataing" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-70365-2_24" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764693v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Robardet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Capobianco" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FAIA240579" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764677v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Fruitet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FAIA240764" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909498v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-74633-8\_14" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423051v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Chane-Ha&#239;" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Vercraene Vercraene" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Monteiro" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCAD57653.2023.10152350" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909504v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed-Rafik-El Mehdi Baahmed" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppina Andresini" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Appice" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-74633-8_13" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114222v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-30047-9_35" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188062v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natkamon Tovanich" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-74643-7_17" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337044v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoomeh Taghipoor" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Termier" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193274v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700710v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627854v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Remil" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580342v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-23618-1\_31" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921033v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595296v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Vercraene" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340780v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340026v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-65351-4_37" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398625v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318094v2" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSAA53316.2021.9564164" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076705v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Ali Hammal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo Abreu" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-23887-2_25" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340772v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3341105.3374077" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960847v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tijl de Bie" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-44584-3_7" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965196v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSAA49011.2020.00067" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114775v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3292500.3330954" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914391v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355503v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnene Belfodil" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimene Belfodil" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lamarre" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSAA.2019.00023" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339803v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-36687-2_45" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878375v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Moranges" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustafa Bensafi" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060190v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573841v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei O Kuznetsov" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2017/197" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625068v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551395v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Labernia" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Codocedo" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-60045-1_2" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265204v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Zarka" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265202v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346660v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Golebiowski" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-46307-0_2" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430622v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193030v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houdyer Pierre" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Mitchell" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23461-8_29" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193017v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199256v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric F&#233;votte" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00989760v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301075v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASONAM.2014.6921577" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301086v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Desmier" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979495v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00875085v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00875089v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00875187v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339189v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fraboulet" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2487575.2487706" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339225v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40988-2_42" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353051v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33492-4_11" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352957v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01314675v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Michau" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00475969v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-12808-0_13" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362829v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437649v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Cule" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/1.9781611972795.28" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00408150v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437815v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDM.2009.99" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00397375v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372017v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1401890.1402019" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00397374v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500635v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391255v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Calevro" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Charles" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Fayard" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Febvay" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00398813v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Ben Jdidia" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00398809v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535505v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00176964v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535523v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535501v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc de Raedt" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535545v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535515v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535528v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535562v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535553v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535565v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11564126_68" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535575v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589984v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruggero Pensa" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588190v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-31841-5_3" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590027v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Masson" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/967900.968013" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535497v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gandrillon" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324820v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rioult" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cr&#233;milleux" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535493v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324768v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Boulicaut" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353106v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Salotti" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDMW.2012.38" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501377v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590451v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590433v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534988v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614796v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Meugnier" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016451v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Monreale" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livio Bioglio" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Alzate" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Bitetta" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016362v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949745v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-03574-7_2" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016506v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-41706-6_8" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339131v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354398v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-60960-040-2.ch005" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531170v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531167v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301647v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Magnien" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-58603-898-4-198" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501910v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535548v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruggero Gaetano Pensa" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590031v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire N&#233;dellec" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833752v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lavoisier.fr/livre/notice.asp?id=3LKWX3AOSAOOWI" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768114v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Duluard" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinqing Li" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vuillemot" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-27527-2_8" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478974v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-01160737v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00878041v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525069v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Batel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Robardet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Plantevit" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idir Benouaret" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05617654v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Ragno" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Angelo Peyrie" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruggero G Pensa" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Robardet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10618-026-01211-0" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435107v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ataollah Kamal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S10618-025-01159-7" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367714v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Veyrin-Forrer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Duffner" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S10618-022-00870-Z" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355823v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Duvivier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Cazabet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/comnet/cnad011" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845678v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouloud Iferroudjene" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Lonjarret" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Atzmueller" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10618-022-00897-2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821784v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10618-022-00870-z" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879416v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Ramos Tubino" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.datak.2022.102094" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621974v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Tschora" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Pierre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2022.118752" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879395v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/comnet/cnac006" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898323v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.datak.2022.102097" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272082v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anes Bendimerad" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Amer-Yahia" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TKDE.2019.2931340" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191177v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roch Auburtin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10618-021-00744-w" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529429v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benabdelkrim" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Levallois" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Savinien" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37725/mgmt.v23.4245" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378174v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Mel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jefrey Lijffijt" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10618-019-00664-w" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093496v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Hammal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mathian" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Merchez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10844-019-00555-y" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343686v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Lic&#243;n" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bosc" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Sabri" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylou Mantel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fournel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1006945" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625007v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10115-017-1109-2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488732v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Kaytoue" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albrecht Zimmermann" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10994-016-5598-0" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330184v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Hamon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Borgnat" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Flandrin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSIPN.2016.2530562" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-01556074v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/comnet/cnw006" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130544v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasile-Marian Scuturici" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/IDA-160803" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221698v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Pitarch" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13278-015-0294-9" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313177v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vogel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lozenguez" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Abry" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtrangeo.2014.07.005" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351727v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Bechara Prado" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Boulicaut" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TKDE.2012.154" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794744v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dino Ienco" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruggero G. Pensa" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Meo" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10618-012-0248-z" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599315v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Blockeel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toon Calders" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Fromont" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Goethals" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Prado" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10618-011-0229-7" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706567v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Grauwin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Beslon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fleury" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Franceschelli" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asi.22644" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00490325v3" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Rouquier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219525911002950" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541307v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Jensen" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ovtracht" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trd.2010.07.002" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00397373v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJWBC.2009.023965" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499247v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Cerf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Besson" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00327254v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Scherrer" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Guillaume" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2008.06.007" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425133v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Leyritz" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Schicklin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Blachon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Keime" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-9-378" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294025v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Besson" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501481v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535517v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124089v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Soula" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Perrin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gripon" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Beslon" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00759509v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;di Soula" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran\c Cois Perrin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gripon" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-6-228" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535568v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rome" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124102v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Blachon" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gandrillon" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05495907v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gondret" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Allyndr&#233;e" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydiane Aub&#233;" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanaelle Bary" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bonneau" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511164v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05385353v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lardy" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435121v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elouan Vincent" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dr&#233;an" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Perez" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435147v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315139v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-06078-5_7" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05086556v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Verplanck" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boudon" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Madouasse" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764693v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Robardet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Capobianco" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FAIA240579" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716579v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Chataing" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-70365-2_24" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764677v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Fruitet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FAIA240764" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423051v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Chane-Ha&#239;" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Vercraene Vercraene" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Monteiro" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCAD57653.2023.10152350" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909498v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-74633-8\_14" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909504v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed-Rafik-El Mehdi Baahmed" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppina Andresini" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Appice" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-74633-8_13" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114222v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-30047-9_35" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188062v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natkamon Tovanich" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-74643-7_17" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193274v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700710v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337044v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoomeh Taghipoor" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Termier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627854v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Remil" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580342v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-23618-1\_31" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595296v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Vercraene" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921033v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340026v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-65351-4_37" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340780v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398625v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318094v2" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSAA53316.2021.9564164" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076705v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Ali Hammal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo Abreu" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-23887-2_25" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340772v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3341105.3374077" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960847v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tijl de Bie" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-44584-3_7" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965196v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSAA49011.2020.00067" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355503v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnene Belfodil" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimene Belfodil" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lamarre" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSAA.2019.00023" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339803v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-36687-2_45" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114775v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3292500.3330954" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914391v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878375v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Moranges" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustafa Bensafi" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060190v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625068v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551395v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Labernia" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Codocedo" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-60045-1_2" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573841v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei O Kuznetsov" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2017/197" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430622v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265204v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Zarka" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265202v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346660v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Golebiowski" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-46307-0_2" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193030v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houdyer Pierre" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Mitchell" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23461-8_29" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193017v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199256v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric F&#233;votte" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979495v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301075v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASONAM.2014.6921577" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00989760v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301086v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Desmier" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00875187v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00875089v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00875085v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339189v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fraboulet" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2487575.2487706" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339225v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40988-2_42" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353051v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33492-4_11" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352957v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01314675v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Michau" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00475969v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-12808-0_13" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437649v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Cule" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/1.9781611972795.28" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00408150v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437815v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDM.2009.99" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362829v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372017v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1401890.1402019" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00397375v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00397374v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500635v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391255v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Calevro" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Charles" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Fayard" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Febvay" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00398813v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Ben Jdidia" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00398809v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535505v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00176964v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535523v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535501v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc de Raedt" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535545v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535528v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535515v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535562v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535553v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535565v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11564126_68" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590027v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Masson" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/967900.968013" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535575v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589984v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruggero Pensa" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588190v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-31841-5_3" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535497v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gandrillon" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324820v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rioult" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cr&#233;milleux" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535493v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324768v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Boulicaut" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353106v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Salotti" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDMW.2012.38" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501377v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590451v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590433v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534988v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614796v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Meugnier" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016451v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Monreale" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livio Bioglio" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Alzate" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Bitetta" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016362v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949745v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-03574-7_2" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016506v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-41706-6_8" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339131v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354398v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-60960-040-2.ch005" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531170v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531167v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301647v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Magnien" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-58603-898-4-198" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501910v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535548v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruggero Gaetano Pensa" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590031v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire N&#233;dellec" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833752v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lavoisier.fr/livre/notice.asp?id=3LKWX3AOSAOOWI" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768114v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Duluard" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinqing Li" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vuillemot" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-27527-2_8" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478974v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-01160737v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00878041v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>