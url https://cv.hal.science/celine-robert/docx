--- v0 (2026-03-10)
+++ v1 (2026-04-12)
@@ -2788,302 +2788,302 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02647405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiographic findings of juvenile osteochondral conditions detected in 392 foals using a field radiographic protocol</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of juvenile osteochondral conditions on racing performance in Thoroughbreds born in Normandy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Denoix</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Veterinary Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 197 (1), pp.44-51. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2013, 197 (1), pp.83-89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tvjl.2013.03.046⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tvjl.2013.03.040⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02652290v1</w:t>
+                <w:t xml:space="preserve">hal-02652352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of juvenile osteochondral conditions on racing performance in Thoroughbreds born in Normandy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline Robert</w:t>
+                <w:t xml:space="preserve">Radiographic findings of juvenile osteochondral conditions detected in 392 foals using a field radiographic protocol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Denoix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Lepeule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Crevier-Denoix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Veterinary Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 197 (1), pp.83-89. </w:t>
+              <w:t xml:space="preserve">, 2013, 197 (1), pp.44-51. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tvjl.2013.03.046⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tvjl.2013.03.040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02652352v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02652290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risk factors for the presence and extent of Developmental Orthopaedic Disease in the limbs of young horses: Insights from a count model</w:t>
               </w:r>
@@ -6633,377 +6633,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01533954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ECG, cardiofréquencemètre, échographie cardiaque : des outils complémentaires, redondants ou incompatibles pour l’évaluation des chevaux à l’effort ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mitochondrial genome variability of 205 Arabian endurance horses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dagmar S. Trachsel</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Claire Hoede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Heurteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Ricard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Esquerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Morgenthaler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">44. Journées Annuelles de l'Association Vétérinaire Equine Française (AVEF Reims 2016)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">7th World Congress on Targeting Mitochondria</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, World Mitochondria Society. INT., Oct 2016, Berlin, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18143/JWMS_v2i2_1999⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02794157v1</w:t>
+                <w:t xml:space="preserve">hal-01532641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can we objectively select a horse for performance: the genEndurance?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">D. S. Trachsel</w:t>
+                <w:t xml:space="preserve">ECG, cardiofréquencemètre, échographie cardiaque : des outils complémentaires, redondants ou incompatibles pour l’évaluation des chevaux à l’effort ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Lenoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dagmar S. Trachsel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Barrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">44. journées annuelles AVEF 2016</w:t>
+              <w:t xml:space="preserve">44. Journées Annuelles de l'Association Vétérinaire Equine Française (AVEF Reims 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Vétérinaire Equine Française (AVEF). FRA., Nov 2016, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02795248v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02794157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mitochondrial genome variability of 205 Arabian endurance horses</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Can we objectively select a horse for performance: the genEndurance?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diane Esquerre</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A. Lenoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. S. Trachsel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Barrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Robert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th World Congress on Targeting Mitochondria</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">44. journées annuelles AVEF 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Vétérinaire Equine Française (AVEF). FRA., Nov 2016, Reims, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01532641v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02795248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de la variabilité de la fréquence cardiaque (VFC) au cours du repos, de l’effort et de la récupération chez des jeunes chevaux d’endurance (4-6 ans)</w:t>
               </w:r>
@@ -7570,278 +7570,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02738886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic component of endurance ability</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Relationship between body dimension, body weight, age, gender, breed and echocardiographic dimensions in young endurance horses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dagmar S. Trachsel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Giraudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaël Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djérène Maso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. D. Hauri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. International Conference on Equine Exercise Physiology (ICEEP 2014)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/evj.12267_46⟩</w:t>
+              <w:t xml:space="preserve">7. Congress of the European College of Equine Internal Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European College of Equine Internal Medicine (ECEIM). INT., Nov 2014, Prague, Czech Republic. 15 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jvim.12585⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02740375v1</w:t>
+                <w:t xml:space="preserve">hal-02740621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship between body dimension, body weight, age, gender, breed and echocardiographic dimensions in young endurance horses</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Genetic component of endurance ability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Younes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cottin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Barrey</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. Congress of the European College of Equine Internal Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European College of Equine Internal Medicine (ECEIM). INT., Nov 2014, Prague, Czech Republic. 15 p., </w:t>
+              <w:t xml:space="preserve">9. International Conference on Equine Exercise Physiology (ICEEP 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Kentucky Equine Research. USA.; WALTHAM Centre for Pet Nutrition. GBR., Jun 2014, Chester, United Kingdom. 55 p., </w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jvim.12585⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/evj.12267_46⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02740621v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02740375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NMR metabolomics in young endurance horses</w:t>
               </w:r>
@@ -8172,90 +8172,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of echocardiographic dimensions with age and training in young endurance horses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dagmar S. Trachsel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Giraudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaël Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djérène Maso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8296,269 +8296,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02738786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La morphologie du cheval d'endurance explique une faible part de la performance en course</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Standardized exercise test in young endurance horses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Younes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Tribout</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Benoît Borgetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Barrey</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">40. Journée de la Recherche Equine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">9. International Conference on Equine Exercise Physiology (ICEEP 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Kentucky Equine Research. USA.; WALTHAM Centre for Pet Nutrition. GBR., Jun 2014, Chester, United Kingdom. 55 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/evj.12267_39⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02744055v1</w:t>
+                <w:t xml:space="preserve">hal-02740289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Standardized exercise test in young endurance horses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La morphologie du cheval d'endurance explique une faible part de la performance en course</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Tribout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Riviere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Desjardins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Mata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. International Conference on Equine Exercise Physiology (ICEEP 2014)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">40. Journée de la Recherche Equine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Français du Cheval et de l'Equitation (IFCE). FRA., Mar 2014, Paris, France. 185 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02740289v1</w:t>
+                <w:t xml:space="preserve">hal-02744055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of quantitative trait linkage between SNPs and endurance racing performances and conformation traits in Arabian horses</w:t>
               </w:r>
@@ -12202,269 +12202,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02761404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romifidine-Morphine combination for sedation of foals: clinical assessment of two protocols for administration</w:t>
+                <w:t xml:space="preserve">Cas clinique : hyperostose des paturons par excès énergétique et carence en calcium chez 3 yearlings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">A Bertin</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jp Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bm Paragon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Denoix</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cindy Desbois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès annuel de l’American College of Veterinary Internal Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Baltimore, United States</w:t>
+              <w:t xml:space="preserve">Journées AVEF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02761447v1</w:t>
+                <w:t xml:space="preserve">hal-02764190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cas clinique : hyperostose des paturons par excès énergétique et carence en calcium chez 3 yearlings</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Bm Paragon</w:t>
+                <w:t xml:space="preserve">Affections ostéo-articulaires juvéniles : dépistage et évolution des images radiographiques entre 6 et 18 mois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Denoix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées AVEF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Angers, France</w:t>
+              <w:t xml:space="preserve">31. Journée de la Recherche Equine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2005, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02764190v1</w:t>
+                <w:t xml:space="preserve">hal-02760021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linear measurements for weight prediction in growing horses</w:t>
               </w:r>
@@ -12565,135 +12552,148 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02760178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Affections ostéo-articulaires juvéniles : dépistage et évolution des images radiographiques entre 6 et 18 mois</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Romifidine-Morphine combination for sedation of foals: clinical assessment of two protocols for administration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Valette</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Denoix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Desbois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31. Journée de la Recherche Equine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2005, Paris, France</w:t>
+              <w:t xml:space="preserve">Congrès annuel de l’American College of Veterinary Internal Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Baltimore, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02760021v1</w:t>
+                <w:t xml:space="preserve">hal-02761447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of haematological and biochemical reference values in the growing horse</w:t>
               </w:r>
@@ -13908,269 +13908,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02825301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sédation du foal par l’association romifidine (SédivetND)-morphine</w:t>
+                <w:t xml:space="preserve">Corrélations entre le statut ostéoarticulaire et les performances en course chez les Pur-Sang Anglais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M Poirel</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elvina Viennet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jp Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Denoix</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cindy Desbois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l’Association Vétérinaire Equine Française (AVEF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Montpellier, France</w:t>
+              <w:t xml:space="preserve">29e Journée de la Recherche Equine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02760219v1</w:t>
+                <w:t xml:space="preserve">hal-02760317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrélations entre le statut ostéoarticulaire et les performances en course chez les Pur-Sang Anglais</w:t>
+                <w:t xml:space="preserve">Sédation du foal par l’association romifidine (SédivetND)-morphine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Elvina Viennet</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Poirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jp Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Denoix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Desbois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29e Journée de la Recherche Equine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Paris, France</w:t>
+              <w:t xml:space="preserve">Congrès de l’Association Vétérinaire Equine Française (AVEF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02760317v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02760219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de la locomotion du cheval par accélérométrie, électromyographie de surface et cinématique</w:t>
               </w:r>
@@ -15377,51 +15377,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04607980v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Librado" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Tressi&#232;res" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorelei Chauvey" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fages" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naveed Khan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-024-07597-5" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03576845v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Thomas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Aubert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandie Escotte-Binet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Durand" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Robert" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2022001" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03794437v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Mach" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Midoux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Leclercq" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Pennarun" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Le Moyec" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-022-03977-7" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03197210v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Moroldo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Rau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lecardonnel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmolb.2021.656204" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02489982v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Plancade" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Clark" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Philippe" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Helbling" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Moisan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-46118-7" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-02409471v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Triba" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bouchemal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmolb.2019.00045" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621670v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Chassier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Barrey" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Duluard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Danvy" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbg.12358" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623665v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ricard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Blouin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Baste" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Torquet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2017.00089" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602618v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliaxis Ramayo Caldas" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-017-3571-3" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02489989v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicja Pacholewska" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me J. Lecardonnel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Riviere" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep22932" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533827v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Younes" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cottin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/CEP160022" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635718v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Younes" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cottin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2016.00155" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635928v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux M. Luck" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed N. Triba" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2015.00198" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02489952v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0137013" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01310960v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Desjardin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vaiman" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Morgenthaler" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Diribarne" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-15-947" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00973735v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed N Triba" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique L Billat" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mata" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0090730" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651198v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Lepeule" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bareille" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Valette" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Jacquet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tvjl.2013.03.041" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S0Q3TZJN-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650304v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tvjl.2013.03.043" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-25Q0QMWD-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648599v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Denoix" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tvjl.2013.03.039" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M97KXZ6F-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647405v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Praud" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Dufour" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tvjl.2013.03.044" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W7W8ZLXF-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652290v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Crevier-Denoix" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tvjl.2013.03.040" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7V14B757-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652352v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tvjl.2013.03.046" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0XZJPM3X-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646240v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri H. Seegers" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Rondeau" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prevetmed.2011.05.009" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0S17B9Z8-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04230789v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique-Marie Votion" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Fraipont" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Robert" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Van Erck" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Richard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173242v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chassard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Delmas" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Bernalier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2010.00941.x" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833858v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Goachet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Philippeau" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Martin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Votion" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2009.04.077" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T8BRM489-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661365v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Donab&#233;dian" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.R. van Weeren" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Perona" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Fleurance" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2746/042516408X273657" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GHXN9X6Q-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666250v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731107001462" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653199v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Toquet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fortier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1478061507747758" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653419v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Valette" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Robert" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659556v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Perona" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lepage" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/animres:2006026" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673990v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Zusatz" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Desbois" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Carstanjen" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672044v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Blanchard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bm Paragon" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680411v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00902672v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maggy Jouglin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gavard" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Quintin-Colonna" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/vetres:2000136" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397464v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maverick Moni&#233;--Ibanes" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ru&#233;" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04650322v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dhorne-Pollet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Speke Katende" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03898608v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Simon" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadim Tayeh" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04544506v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Durand" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04157287v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510295v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734533v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413841v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pollet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733932v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Debus" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05493529v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Rivi&#232;re" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737870v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Lenoir" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dagmar Trachsel" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735449v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734063v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733734v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Danvy" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742808v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533954v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rossignol" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Mespoulh&#232;s-Rivi&#232;re" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794157v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dagmar S. Trachsel" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795248v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lenoir" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. S. Trachsel" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532641v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hoede" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Heurteau" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Esquerre" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18143/JWMS_v2i2_1999" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801741v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795247v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738641v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535370v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Lecardonnel" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792385v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Borgetto" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738886v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Beinat" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740375v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evj.12267_46" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740621v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Giraudet" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Herv&#233;" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dj&#233;r&#232;ne Maso" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. D. Hauri" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvim.12585" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742373v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Luck" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796507v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740545v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Patrice" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738786v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evj.12267_78" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744055v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Tribout" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Desjardins" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740289v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Borgetto" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evj.12267_39" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748129v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746708v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745355v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749620v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804088v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Houry" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Schibler" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745066v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Colin de Verdi&#232;re" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000834v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L. Schibler" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier X. Mata" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine C. Blouin" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758422v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Campagne" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Jule" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chaumien" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Golovko" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friedrich Beermann" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753683v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823798v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811965v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P Valette" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814916v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M B&#228;r" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816922v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815297v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751922v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755795v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814247v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816465v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Seegers" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815483v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752540v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813242v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752352v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751330v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757154v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751797v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759379v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759127v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760377v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Perona" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Trillaud-Geyl" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760482v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bertin" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761410v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761404v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Heymann" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761447v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764190v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760178v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760021v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760032v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Fortier" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mp Toquet" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762086v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Trillaud-Geyl" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758642v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758871v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828442v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826117v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826346v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825893v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759691v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Courtin" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762800v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Poirel" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825301v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760219v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760317v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvina Viennet" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825631v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05248905v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Fitzpatrick" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fany Blanc" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Egidy-Maskos" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05248899v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Filipe-Ferreira" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734053v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Riousset" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815933v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Valette" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816853v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806003v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828200v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826930v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04607980v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Librado" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Tressi&#232;res" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorelei Chauvey" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fages" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naveed Khan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-024-07597-5" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03576845v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Thomas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Aubert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandie Escotte-Binet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Durand" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Robert" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2022001" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03794437v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Mach" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Midoux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Leclercq" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Pennarun" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Le Moyec" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-022-03977-7" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03197210v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Moroldo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Rau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lecardonnel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmolb.2021.656204" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02489982v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Plancade" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Clark" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Philippe" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Helbling" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Moisan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-46118-7" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-02409471v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Triba" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bouchemal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmolb.2019.00045" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621670v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Chassier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Barrey" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Duluard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Danvy" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbg.12358" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623665v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ricard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Blouin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Baste" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Torquet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2017.00089" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602618v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliaxis Ramayo Caldas" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-017-3571-3" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02489989v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicja Pacholewska" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me J. Lecardonnel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Riviere" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep22932" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533827v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Younes" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cottin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/CEP160022" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635718v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Younes" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cottin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2016.00155" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635928v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux M. Luck" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed N. Triba" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2015.00198" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02489952v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0137013" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01310960v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Desjardin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vaiman" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Morgenthaler" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Diribarne" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-15-947" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00973735v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed N Triba" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique L Billat" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mata" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0090730" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651198v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Lepeule" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bareille" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Valette" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Jacquet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tvjl.2013.03.041" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S0Q3TZJN-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650304v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tvjl.2013.03.043" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-25Q0QMWD-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648599v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Denoix" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tvjl.2013.03.039" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M97KXZ6F-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647405v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Praud" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Dufour" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tvjl.2013.03.044" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W7W8ZLXF-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652352v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tvjl.2013.03.046" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0XZJPM3X-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652290v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Crevier-Denoix" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tvjl.2013.03.040" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7V14B757-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646240v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri H. Seegers" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Rondeau" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prevetmed.2011.05.009" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0S17B9Z8-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04230789v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique-Marie Votion" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Fraipont" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Robert" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Van Erck" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Richard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173242v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chassard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Delmas" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Bernalier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2010.00941.x" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833858v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Goachet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Philippeau" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Martin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Votion" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2009.04.077" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T8BRM489-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661365v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Donab&#233;dian" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.R. van Weeren" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Perona" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Fleurance" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2746/042516408X273657" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GHXN9X6Q-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666250v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731107001462" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653199v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Toquet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fortier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1478061507747758" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653419v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Valette" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Robert" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659556v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Perona" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lepage" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/animres:2006026" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673990v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Zusatz" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Desbois" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Carstanjen" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672044v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Blanchard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bm Paragon" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680411v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00902672v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maggy Jouglin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gavard" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Quintin-Colonna" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/vetres:2000136" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397464v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maverick Moni&#233;--Ibanes" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ru&#233;" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04650322v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dhorne-Pollet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Speke Katende" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03898608v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Simon" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadim Tayeh" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04544506v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Durand" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04157287v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510295v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734533v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413841v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pollet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733932v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Debus" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05493529v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Rivi&#232;re" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737870v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Lenoir" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dagmar Trachsel" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735449v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734063v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733734v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Danvy" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742808v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533954v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rossignol" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Mespoulh&#232;s-Rivi&#232;re" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532641v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hoede" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Heurteau" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Esquerre" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18143/JWMS_v2i2_1999" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794157v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dagmar S. Trachsel" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795248v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lenoir" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. S. Trachsel" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801741v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795247v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738641v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535370v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Lecardonnel" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792385v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Borgetto" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738886v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Beinat" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740621v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Giraudet" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Herv&#233;" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dj&#233;r&#232;ne Maso" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. D. Hauri" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvim.12585" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740375v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evj.12267_46" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742373v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Luck" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796507v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740545v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Patrice" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738786v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evj.12267_78" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740289v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Borgetto" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evj.12267_39" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744055v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Tribout" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Desjardins" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748129v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746708v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745355v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749620v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804088v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Houry" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Schibler" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745066v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Colin de Verdi&#232;re" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000834v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L. Schibler" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier X. Mata" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine C. Blouin" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758422v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Campagne" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Jule" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chaumien" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Golovko" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friedrich Beermann" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753683v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823798v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811965v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P Valette" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814916v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M B&#228;r" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816922v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815297v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751922v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755795v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814247v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816465v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Seegers" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815483v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752540v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813242v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752352v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751330v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757154v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751797v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759379v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759127v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760377v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Perona" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Trillaud-Geyl" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760482v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bertin" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761410v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761404v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Heymann" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764190v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760021v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760178v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761447v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760032v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Fortier" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mp Toquet" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762086v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Trillaud-Geyl" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758642v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758871v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828442v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826117v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826346v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825893v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759691v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Courtin" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762800v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Poirel" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825301v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760317v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvina Viennet" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760219v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825631v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05248905v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Fitzpatrick" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fany Blanc" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Egidy-Maskos" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05248899v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Filipe-Ferreira" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734053v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Riousset" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815933v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Valette" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816853v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806003v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828200v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826930v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>