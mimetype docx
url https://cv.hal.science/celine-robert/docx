--- v1 (2026-04-12)
+++ v2 (2026-05-10)
@@ -4219,256 +4219,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02659556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diaphragmatic hernia and rib fractures in an adult horse with signs of colic</w:t>
+                <w:t xml:space="preserve">Linear measurements for weight prediction in broodmares of three breeds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Zusatz</w:t>
+                <w:t xml:space="preserve">G Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jp Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Denoix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cindy Desbois</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">B Carstanjen</w:t>
+                <w:t xml:space="preserve">Bm Paragon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pferdeheilkunde</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 21 (5), pp.420-422</w:t>
+              <w:t xml:space="preserve">, 2005, 21 (Suppl), pp.127-128</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02673990v1</w:t>
+                <w:t xml:space="preserve">hal-02672044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linear measurements for weight prediction in broodmares of three breeds</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Diaphragmatic hernia and rib fractures in an adult horse with signs of colic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Zusatz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G Blanchard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jp Valette</w:t>
+                <w:t xml:space="preserve">Cindy Desbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bm Paragon</w:t>
+                <w:t xml:space="preserve">B Carstanjen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pferdeheilkunde</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 21 (Suppl), pp.127-128</w:t>
+              <w:t xml:space="preserve">, 2005, 21 (5), pp.420-422</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02672044v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02673990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intérêt de quelques marqueurs biochimiques lors d'affections ostéoarticulaires juvéniles</w:t>
               </w:r>
@@ -6633,377 +6633,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01533954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mitochondrial genome variability of 205 Arabian endurance horses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ECG, cardiofréquencemètre, échographie cardiaque : des outils complémentaires, redondants ou incompatibles pour l’évaluation des chevaux à l’effort ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Lenoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Hoede</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dagmar S. Trachsel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Barrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Robert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th World Congress on Targeting Mitochondria</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">44. Journées Annuelles de l'Association Vétérinaire Equine Française (AVEF Reims 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Vétérinaire Equine Française (AVEF). FRA., Nov 2016, Reims, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01532641v1</w:t>
+                <w:t xml:space="preserve">hal-02794157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ECG, cardiofréquencemètre, échographie cardiaque : des outils complémentaires, redondants ou incompatibles pour l’évaluation des chevaux à l’effort ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dagmar S. Trachsel</w:t>
+                <w:t xml:space="preserve">Can we objectively select a horse for performance: the genEndurance?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lenoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. S. Trachsel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Barrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">44. Journées Annuelles de l'Association Vétérinaire Equine Française (AVEF Reims 2016)</w:t>
+              <w:t xml:space="preserve">44. journées annuelles AVEF 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Vétérinaire Equine Française (AVEF). FRA., Nov 2016, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02794157v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02795248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can we objectively select a horse for performance: the genEndurance?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mitochondrial genome variability of 205 Arabian endurance horses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Hoede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Heurteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Ricard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Lenoir</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Diane Esquerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Morgenthaler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">44. journées annuelles AVEF 2016</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">7th World Congress on Targeting Mitochondria</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, World Mitochondria Society. INT., Oct 2016, Berlin, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18143/JWMS_v2i2_1999⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02795248v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01532641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de la variabilité de la fréquence cardiaque (VFC) au cours du repos, de l’effort et de la récupération chez des jeunes chevaux d’endurance (4-6 ans)</w:t>
               </w:r>
@@ -7576,51 +7576,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationship between body dimension, body weight, age, gender, breed and echocardiographic dimensions in young endurance horses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dagmar S. Trachsel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Giraudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8172,51 +8172,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of echocardiographic dimensions with age and training in young endurance horses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dagmar S. Trachsel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Giraudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8296,269 +8296,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02738786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Standardized exercise test in young endurance horses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La morphologie du cheval d'endurance explique une faible part de la performance en course</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Tribout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Riviere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Desjardins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Mata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. International Conference on Equine Exercise Physiology (ICEEP 2014)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">40. Journée de la Recherche Equine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Français du Cheval et de l'Equitation (IFCE). FRA., Mar 2014, Paris, France. 185 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02740289v1</w:t>
+                <w:t xml:space="preserve">hal-02744055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La morphologie du cheval d'endurance explique une faible part de la performance en course</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Standardized exercise test in young endurance horses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Younes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Tribout</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Benoît Borgetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Barrey</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">40. Journée de la Recherche Equine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">9. International Conference on Equine Exercise Physiology (ICEEP 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Kentucky Equine Research. USA.; WALTHAM Centre for Pet Nutrition. GBR., Jun 2014, Chester, United Kingdom. 55 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/evj.12267_39⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02744055v1</w:t>
+                <w:t xml:space="preserve">hal-02740289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of quantitative trait linkage between SNPs and endurance racing performances and conformation traits in Arabian horses</w:t>
               </w:r>
@@ -9820,151 +9820,168 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02811965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of romifidine-nalbuphine vs romifidine-morphine combination for sedation of foals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Developmental orthopaedic disease screening in horses: which X-ray protocol for which horse?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Lepeule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bareille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jp Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AVA - ECVA Spring Meeting - Veterinary emergency and anaesthesia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Paris, France. pp.Inconnu</w:t>
+              <w:t xml:space="preserve">European Association of Veterinary Diagnostic Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Chalkidiki, Greece. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02814916v1</w:t>
+                <w:t xml:space="preserve">hal-02815297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un Système de scoring pour évaluer la sévérité des images radiographiques (IR) identifiées sur les membres de jeunes chevaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Lepeule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10023,182 +10040,165 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de l'AVEF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Deauville, France. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02816922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developmental orthopaedic disease screening in horses: which X-ray protocol for which horse?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Investigation of romifidine-nalbuphine vs romifidine-morphine combination for sedation of foals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Bär</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Denoix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Desbois</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Association of Veterinary Diagnostic Imaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Chalkidiki, Greece. pp.Inconnu</w:t>
+              <w:t xml:space="preserve">AVA - ECVA Spring Meeting - Veterinary emergency and anaesthesia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Paris, France. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02815297v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02814916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi de la croissance des poulains : intérêt de l'intersection taille-périmètre (ITP)</w:t>
               </w:r>
@@ -10273,51 +10273,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02751922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un système de gradation de la sévérité des images radiographiques (IR) identifiées sur les membres de jeunes chevaux</w:t>
+                <w:t xml:space="preserve">A severity scoring system for radiographic findings in the limbs of foals and yearlings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Lepeule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Robert</w:t>
@@ -10352,97 +10352,97 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Annuelles de l’AVEF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Deauville, France</w:t>
+              <w:t xml:space="preserve">European Association of Veterinary Diagnostic Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Chalkidiki, Greece. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02755795v1</w:t>
+                <w:t xml:space="preserve">hal-02814247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A severity scoring system for radiographic findings in the limbs of foals and yearlings</w:t>
+                <w:t xml:space="preserve">Un système de gradation de la sévérité des images radiographiques (IR) identifiées sur les membres de jeunes chevaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Lepeule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Robert</w:t>
@@ -10477,73 +10477,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Association of Veterinary Diagnostic Imaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Chalkidiki, Greece. pp.Inconnu</w:t>
+              <w:t xml:space="preserve">Journées Annuelles de l’AVEF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Deauville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02814247v1</w:t>
+                <w:t xml:space="preserve">hal-02755795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of feeding and management practices on developmental orthopaedic disease in French foals</w:t>
               </w:r>
@@ -10769,273 +10769,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02815483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution des paramètres hématologiques et biochimiques en relation avec le statut ostéo-articulaire du cheval en croissance</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Developmental orthopaedic diseases: Adapting the X-ray exam for a mass screening</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Lepeule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bareille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jp Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées AVEF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Versailles, France</w:t>
+              <w:t xml:space="preserve">European Equine Veterinary Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Versailles, France. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02752540v1</w:t>
+                <w:t xml:space="preserve">hal-02813242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developmental orthopaedic diseases: Adapting the X-ray exam for a mass screening</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evolution des paramètres hématologiques et biochimiques en relation avec le statut ostéo-articulaire du cheval en croissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Toquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Denoix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fortier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Equine Veterinary Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Versailles, France. pp.Inconnu</w:t>
+              <w:t xml:space="preserve">Journées AVEF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02813242v1</w:t>
+                <w:t xml:space="preserve">hal-02752540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dépistage des AOAJ chez le foal et le yearling : quel protocole pour quel poulain ?</w:t>
               </w:r>
@@ -11494,804 +11494,804 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02751797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anomalies d’aplomb et statut ostéo-articulaire chez le foal entre 0 et 6 mois</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Linear measurements for weight prediction in broodmares of three breeds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jp Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Denoix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bm Paragon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées AVEF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Angers, France</w:t>
+              <w:t xml:space="preserve">Proceeding of Equine Nutrition Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Hannover, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02759379v1</w:t>
+                <w:t xml:space="preserve">hal-02761410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution du statut ostéo-articulaire de 173 poulains bas-normands : suivi clinique et radiographique jusqu'à 18 mois</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Evolution de marqueurs biochimiques de la croissance des poulains en relation avec leur statut ostéo-articulaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fortier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Toquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Heymann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées AVEF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Angers, France</w:t>
+              <w:t xml:space="preserve">31ème Journée de le Recherche Equine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2005, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02759127v1</w:t>
+                <w:t xml:space="preserve">hal-02761404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of maximal vs moderate growth on osteoarticular development in the yearling</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">G Perona</w:t>
+                <w:t xml:space="preserve">Tranquillisation par l’association romifidine-morphine : faut-il séparer les injections ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Trillaud-Geyl</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Denoix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Desbois</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">56th Annual Meeting of the European Association for Animal Production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Uppsala, Sweden</w:t>
+              <w:t xml:space="preserve">Journées AVEF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02760377v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02760482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tranquillisation par l’association romifidine-morphine : faut-il séparer les injections ?</w:t>
+                <w:t xml:space="preserve">Anomalies d’aplomb et statut ostéo-articulaire chez le foal entre 0 et 6 mois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A Bertin</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jp Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Denoix</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cindy Desbois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées AVEF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02760482v1</w:t>
+                <w:t xml:space="preserve">hal-02759379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linear measurements for weight prediction in broodmares of three breeds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G Blanchard</w:t>
+                <w:t xml:space="preserve">Evolution du statut ostéo-articulaire de 173 poulains bas-normands : suivi clinique et radiographique jusqu'à 18 mois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jp Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Denoix</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bm Paragon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceeding of Equine Nutrition Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Hannover, Germany</w:t>
+              <w:t xml:space="preserve">Journées AVEF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02761410v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02759127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution de marqueurs biochimiques de la croissance des poulains en relation avec leur statut ostéo-articulaire</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Céline Robert</w:t>
+                <w:t xml:space="preserve">Effect of maximal vs moderate growth on osteoarticular development in the yearling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Donabédian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Fleurance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Perona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Heymann</w:t>
+                <w:t xml:space="preserve">C Trillaud-Geyl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31ème Journée de le Recherche Equine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2005, Paris, France</w:t>
+              <w:t xml:space="preserve">56th Annual Meeting of the European Association for Animal Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Uppsala, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02761404v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02760377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cas clinique : hyperostose des paturons par excès énergétique et carence en calcium chez 3 yearlings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jp Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bm Paragon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Denoix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12437,51 +12437,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linear measurements for weight prediction in growing horses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jp Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12489,51 +12489,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Denoix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bm Paragon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th Symposium of the Equine Science Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Tucson, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12584,77 +12584,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Denoix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Desbois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès annuel de l’American College of Veterinary Internal Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Baltimore, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13154,64 +13154,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feeding practices and prevention from development related diseases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jp Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bm Paragon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13776,51 +13776,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jp Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Denoix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Desbois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th World Congress of Veterinary Anesthesia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Knoxville, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13908,269 +13908,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02825301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrélations entre le statut ostéoarticulaire et les performances en course chez les Pur-Sang Anglais</w:t>
+                <w:t xml:space="preserve">Sédation du foal par l’association romifidine (SédivetND)-morphine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Elvina Viennet</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Poirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jp Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Denoix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Desbois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29e Journée de la Recherche Equine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Paris, France</w:t>
+              <w:t xml:space="preserve">Congrès de l’Association Vétérinaire Equine Française (AVEF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02760317v1</w:t>
+                <w:t xml:space="preserve">hal-02760219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sédation du foal par l’association romifidine (SédivetND)-morphine</w:t>
+                <w:t xml:space="preserve">Corrélations entre le statut ostéoarticulaire et les performances en course chez les Pur-Sang Anglais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M Poirel</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elvina Viennet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jp Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Denoix</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cindy Desbois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l’Association Vétérinaire Equine Française (AVEF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Montpellier, France</w:t>
+              <w:t xml:space="preserve">29e Journée de la Recherche Equine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02760219v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02760317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de la locomotion du cheval par accélérométrie, électromyographie de surface et cinématique</w:t>
               </w:r>
@@ -14992,64 +14992,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feeding practices and prevention from development related diseases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jp Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bm Paragon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15377,51 +15377,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04607980v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Librado" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Tressi&#232;res" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorelei Chauvey" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fages" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naveed Khan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-024-07597-5" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03576845v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Thomas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Aubert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandie Escotte-Binet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Durand" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Robert" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2022001" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03794437v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Mach" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Midoux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Leclercq" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Pennarun" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Le Moyec" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-022-03977-7" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03197210v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Moroldo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Rau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lecardonnel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmolb.2021.656204" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02489982v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Plancade" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Clark" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Philippe" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Helbling" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Moisan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-46118-7" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-02409471v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Triba" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bouchemal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmolb.2019.00045" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621670v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Chassier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Barrey" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Duluard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Danvy" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbg.12358" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623665v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ricard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Blouin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Baste" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Torquet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2017.00089" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602618v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliaxis Ramayo Caldas" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-017-3571-3" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02489989v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicja Pacholewska" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me J. Lecardonnel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Riviere" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep22932" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533827v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Younes" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cottin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/CEP160022" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635718v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Younes" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cottin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2016.00155" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635928v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux M. Luck" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed N. Triba" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2015.00198" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02489952v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0137013" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01310960v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Desjardin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vaiman" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Morgenthaler" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Diribarne" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-15-947" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00973735v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed N Triba" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique L Billat" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mata" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0090730" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651198v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Lepeule" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bareille" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Valette" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Jacquet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tvjl.2013.03.041" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S0Q3TZJN-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650304v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tvjl.2013.03.043" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-25Q0QMWD-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648599v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Denoix" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tvjl.2013.03.039" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M97KXZ6F-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647405v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Praud" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Dufour" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tvjl.2013.03.044" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W7W8ZLXF-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652352v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tvjl.2013.03.046" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0XZJPM3X-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652290v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Crevier-Denoix" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tvjl.2013.03.040" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7V14B757-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646240v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri H. Seegers" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Rondeau" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prevetmed.2011.05.009" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0S17B9Z8-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04230789v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique-Marie Votion" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Fraipont" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Robert" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Van Erck" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Richard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173242v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chassard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Delmas" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Bernalier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2010.00941.x" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833858v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Goachet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Philippeau" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Martin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Votion" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2009.04.077" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T8BRM489-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661365v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Donab&#233;dian" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.R. van Weeren" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Perona" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Fleurance" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2746/042516408X273657" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GHXN9X6Q-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666250v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731107001462" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653199v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Toquet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fortier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1478061507747758" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653419v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Valette" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Robert" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659556v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Perona" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lepage" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/animres:2006026" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673990v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Zusatz" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Desbois" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Carstanjen" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672044v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Blanchard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bm Paragon" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680411v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00902672v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maggy Jouglin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gavard" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Quintin-Colonna" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/vetres:2000136" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397464v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maverick Moni&#233;--Ibanes" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ru&#233;" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04650322v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dhorne-Pollet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Speke Katende" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03898608v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Simon" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadim Tayeh" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04544506v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Durand" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04157287v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510295v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734533v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413841v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pollet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733932v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Debus" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05493529v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Rivi&#232;re" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737870v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Lenoir" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dagmar Trachsel" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735449v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734063v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733734v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Danvy" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742808v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533954v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rossignol" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Mespoulh&#232;s-Rivi&#232;re" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532641v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hoede" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Heurteau" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Esquerre" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18143/JWMS_v2i2_1999" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794157v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dagmar S. Trachsel" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795248v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lenoir" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. S. Trachsel" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801741v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795247v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738641v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535370v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Lecardonnel" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792385v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Borgetto" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738886v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Beinat" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740621v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Giraudet" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Herv&#233;" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dj&#233;r&#232;ne Maso" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. D. Hauri" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvim.12585" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740375v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evj.12267_46" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742373v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Luck" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796507v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740545v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Patrice" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738786v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evj.12267_78" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740289v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Borgetto" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evj.12267_39" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744055v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Tribout" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Desjardins" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748129v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746708v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745355v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749620v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804088v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Houry" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Schibler" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745066v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Colin de Verdi&#232;re" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000834v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L. Schibler" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier X. Mata" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine C. Blouin" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758422v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Campagne" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Jule" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chaumien" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Golovko" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friedrich Beermann" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753683v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823798v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811965v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P Valette" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814916v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M B&#228;r" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816922v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815297v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751922v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755795v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814247v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816465v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Seegers" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815483v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752540v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813242v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752352v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751330v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757154v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751797v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759379v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759127v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760377v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Perona" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Trillaud-Geyl" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760482v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bertin" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761410v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761404v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Heymann" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764190v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760021v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760178v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761447v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760032v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Fortier" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mp Toquet" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762086v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Trillaud-Geyl" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758642v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758871v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828442v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826117v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826346v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825893v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759691v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Courtin" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762800v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Poirel" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825301v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760317v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvina Viennet" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760219v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825631v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05248905v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Fitzpatrick" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fany Blanc" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Egidy-Maskos" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05248899v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Filipe-Ferreira" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734053v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Riousset" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815933v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Valette" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816853v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806003v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828200v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826930v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04607980v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Librado" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Tressi&#232;res" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorelei Chauvey" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fages" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naveed Khan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-024-07597-5" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03576845v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Thomas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Aubert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandie Escotte-Binet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Durand" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Robert" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2022001" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03794437v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Mach" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Midoux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Leclercq" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Pennarun" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Le Moyec" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-022-03977-7" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03197210v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Moroldo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Rau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lecardonnel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmolb.2021.656204" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02489982v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Plancade" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Clark" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Philippe" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Helbling" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Moisan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-46118-7" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-02409471v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Triba" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bouchemal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmolb.2019.00045" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621670v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Chassier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Barrey" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Duluard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Danvy" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbg.12358" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623665v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ricard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Blouin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Baste" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Torquet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2017.00089" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602618v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliaxis Ramayo Caldas" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-017-3571-3" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02489989v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicja Pacholewska" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me J. Lecardonnel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Riviere" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep22932" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533827v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Younes" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cottin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/CEP160022" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635718v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Younes" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cottin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2016.00155" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635928v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux M. Luck" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed N. Triba" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2015.00198" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02489952v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0137013" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01310960v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Desjardin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vaiman" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Morgenthaler" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Diribarne" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-15-947" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00973735v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed N Triba" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique L Billat" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mata" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0090730" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651198v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Lepeule" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bareille" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Valette" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Jacquet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tvjl.2013.03.041" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S0Q3TZJN-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650304v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tvjl.2013.03.043" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-25Q0QMWD-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648599v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Denoix" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tvjl.2013.03.039" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M97KXZ6F-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647405v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Praud" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Dufour" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tvjl.2013.03.044" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W7W8ZLXF-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652352v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tvjl.2013.03.046" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0XZJPM3X-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652290v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Crevier-Denoix" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tvjl.2013.03.040" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7V14B757-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646240v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri H. Seegers" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Rondeau" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prevetmed.2011.05.009" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0S17B9Z8-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04230789v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique-Marie Votion" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Fraipont" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Robert" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Van Erck" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Richard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173242v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chassard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Delmas" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Bernalier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2010.00941.x" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833858v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Goachet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Philippeau" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Martin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Votion" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2009.04.077" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T8BRM489-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661365v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Donab&#233;dian" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.R. van Weeren" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Perona" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Fleurance" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2746/042516408X273657" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GHXN9X6Q-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666250v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731107001462" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653199v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Toquet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fortier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1478061507747758" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653419v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Valette" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Robert" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659556v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Perona" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lepage" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/animres:2006026" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672044v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Blanchard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bm Paragon" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673990v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Zusatz" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Desbois" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Carstanjen" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680411v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00902672v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maggy Jouglin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gavard" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Quintin-Colonna" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/vetres:2000136" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397464v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maverick Moni&#233;--Ibanes" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ru&#233;" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04650322v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dhorne-Pollet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Speke Katende" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03898608v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Simon" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadim Tayeh" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04544506v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Durand" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04157287v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510295v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734533v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413841v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pollet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733932v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Debus" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05493529v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Rivi&#232;re" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737870v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Lenoir" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dagmar Trachsel" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735449v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734063v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733734v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Danvy" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742808v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533954v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rossignol" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Mespoulh&#232;s-Rivi&#232;re" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794157v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dagmar S. Trachsel" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795248v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lenoir" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. S. Trachsel" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532641v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hoede" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Heurteau" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Esquerre" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18143/JWMS_v2i2_1999" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801741v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795247v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738641v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535370v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Lecardonnel" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792385v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Borgetto" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738886v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Beinat" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740621v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Giraudet" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Herv&#233;" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dj&#233;r&#232;ne Maso" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. D. Hauri" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvim.12585" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740375v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evj.12267_46" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742373v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Luck" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796507v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740545v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Patrice" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738786v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evj.12267_78" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744055v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Tribout" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Desjardins" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740289v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Borgetto" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evj.12267_39" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748129v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746708v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745355v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749620v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804088v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Houry" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Schibler" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745066v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Colin de Verdi&#232;re" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000834v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L. Schibler" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier X. Mata" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine C. Blouin" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758422v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Campagne" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Jule" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chaumien" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Golovko" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friedrich Beermann" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753683v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823798v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811965v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P Valette" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815297v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816922v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814916v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M B&#228;r" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751922v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814247v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755795v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816465v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Seegers" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815483v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813242v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752540v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752352v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751330v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757154v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751797v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761410v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761404v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Heymann" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760482v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bertin" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759379v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759127v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760377v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Perona" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Trillaud-Geyl" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764190v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760021v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760178v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761447v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760032v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Fortier" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mp Toquet" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762086v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Trillaud-Geyl" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758642v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758871v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828442v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826117v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826346v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825893v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759691v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Courtin" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762800v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Poirel" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825301v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760219v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760317v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvina Viennet" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825631v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05248905v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Fitzpatrick" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fany Blanc" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Egidy-Maskos" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05248899v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Filipe-Ferreira" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734053v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Riousset" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815933v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Valette" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816853v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806003v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828200v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826930v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>