--- v0 (2026-04-04)
+++ v1 (2026-05-01)
@@ -191,1892 +191,1892 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03807076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pour une théologie de la reconnaissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Rohmer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches de science religieuse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 109 (1), pp.55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rsr.211.0055⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03768454v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Entre savoir et non-savoir : la logique parabolique », XXVI/2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Rohmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Théophilyon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03768476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Pour une théologie de la reconnaissance</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Incipit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Rohmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Vouga</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Études Théologiques et Religieuses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 95 (3), pp.379. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/etr.953.0379⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03768450v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du deutéro-Élian à l’Élian historique. Relecture d’une course belle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Rohmer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Études Théologiques et Religieuses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 95 (3), pp.531. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/etr.953.0531⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03768451v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment l’esprit pourrait-il ne pas être laïc ? Dialogue sur la compréhension de l’église de l’apôtre Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Rohmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Vouga</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Études Théologiques et Religieuses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 95 (4), pp.625. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/etr.954.0625⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03768455v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les ministères au miroitement des Écritures ou comment passer de l'ordonnancement des services à la reconnaissance des charismes&amp;quot; 51/2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Rohmer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue théologique de Louvain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03768485v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Explicit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Rohmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Vouga</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Études Théologiques et Religieuses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 95 (3), pp.543. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/etr.953.0543⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03768453v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Que nous veux-tu, Jésus de Nazareth ? » (&amp;lt;i&amp;gt;Marc&amp;lt;/i&amp;gt; 1, 24)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Rohmer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, N° 268 (2), pp.33-42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/commun.268.0033⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03768456v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La pratique de la justice dans l’Évangile de Matthieu : pour une reprise des débats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Rohmer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Études Théologiques et Religieuses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 94 (4), pp.581-596. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/etr.944.0581⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03768445v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand l’Évangile instruit dans l’Écriture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Rohmer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'éthique et de théologie morale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, n° Hors-série (HS), pp.107-127. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/retm.305.0107⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03768460v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le bonheur selon Matthieu. Perspectives (Mt 5) et contre-perspectives (Mt 23)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Rohmer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue théologique de Louvain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03768488v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Contrains-les d’entrer ! » (Luc 14,23). Un cas de sainte violence ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Rohmer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Études Théologiques et Religieuses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 94 (1), pp.109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/etr.941.0109⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03768461v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la tradition synodale à l'événement synodal ou comment la Bible interroge la pratique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Rohmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches de science religieuse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 109 (1), pp.55. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rsr.211.0055⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 107 (2), pp.207. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rsr.192.0207⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...123 lines deleted...]
-                <w:t xml:space="preserve">François Vouga</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03768463v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’ homme de Pierre : la trajectoire immergée de l’apôtre dans l’Évangile de Matthieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Rohmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études Théologiques et Religieuses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 95 (4), pp.625. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/etr.954.0625⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 93 (2), pp.225. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/etr.932.0225⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">François Vouga</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03768464v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Expulsions en terre étrangère (Mt 8, 28 - 9, 1) : le récit d’un échec ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Rohmer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'éthique et de théologie morale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 296 (HS), pp.99. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/retm.296.0099⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03768465v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique matthéenne X</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Rohmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études Théologiques et Religieuses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 95 (3), pp.543. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/etr.953.0543⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 92 (2), pp.487-503. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/etr.0922.0487⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">François Vouga</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03063073v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'écriture généalogique au service d'un discours théologique : une lecture de la généalogie de Jésus dans l'évangile selon Matthieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Rohmer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers d'Études du Religieux. Recherches Interdisplinaires- CERRI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 17, pp.n.c</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03067569v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La singularité anonyme comme indice pragmatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Rohmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études Théologiques et Religieuses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 95 (3), pp.379. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2016, 91 (4), pp.647-658</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03063074v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avant-propos : « Au nom d’un autre »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dany Nocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Rohmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études Théologiques et Religieuses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 95 (3), pp.531. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2016, 4, pp.537-540</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...107 lines deleted...]
-                <w:t xml:space="preserve">« Contrains-les d’entrer ! » (Luc 14,23). Un cas de sainte violence ?</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03063072v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La singularité anonyme comme indice pragmatique. Remarques sur la figure du scribe devenu disciple (Mt 13,52)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Rohmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études Théologiques et Religieuses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 94 (1), pp.109. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/etr.941.0109⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 91 (4), pp.647. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/etr.0914.0647⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...181 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03768468v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avant-propos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dany Nocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Rohmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études Théologiques et Religieuses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 94 (4), pp.581-596. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/etr.944.0581⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 91 (4), pp.537. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/etr.0914.0537⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...107 lines deleted...]
-                <w:t xml:space="preserve">L’ homme de Pierre : la trajectoire immergée de l’apôtre dans l’Évangile de Matthieu</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03768469v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique matthéenne IX</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Rohmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études Théologiques et Religieuses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 93 (2), pp.225. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2015, 90 (1), pp.117-129</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...98 lines deleted...]
-                <w:t xml:space="preserve">Chronique matthéenne X</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03063075v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la parabole au lecteur. Lire Matthieu 13, 1-53</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Rohmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études Théologiques et Religieuses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 92 (2), pp.487-503. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/etr.0922.0487⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 88 (2), pp.205. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/etr.0882.0205⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...125 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03768470v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la parabole au lecteur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Rohmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études Théologiques et Religieuses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 91 (4), pp.537. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2013, 88 (2), pp.205-218</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...366 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03063076v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-03768470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'effet-valeur dans un discours en paraboles</w:t>
               </w:r>
@@ -2396,51 +2396,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul face à la résurrection. Réveillé d'entre les morts, Paris/Montréal, Médiaspaul Éditions/Bayard Novalis Distribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Rohmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vouga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2471,51 +2471,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Baptiste, aux sources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Rohmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vouga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Labor et Fides, 2020, 978-2_8309-1705-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2546,51 +2546,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liberté de l'évangile et vérité de l'exégète&amp;quot;, Études théologiques et religieuses 95/3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Rohmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vouga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2855,51 +2855,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Au nom d'un autre. Pseudépigraphie, fiction et narratologie. Actes du Symposium du RRENAB. Sète 12-14 juin 2015&amp;quot;, Études théologiques et religieuses 91/4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Rohmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dany Nocquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2911,151 +2911,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03768481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Valeurs et paraboles. Une lecture du discours en Matthieu 13,1-53, Gabalda, coll. Études bibliques (66)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Rohmer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03768482v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Valeurs et paraboles. Une lecture du discours en Matthieu 13, 1-53</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Rohmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">J. Gabalda &amp; Cie, 661 p., 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03050462v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-03768482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3155,51 +3155,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">À la recherche de l'Église. Promenade à travers le Nouveau Testament</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Rohmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vouga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les protestants ont-ils le sens de l'Église ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 9782354795528</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4232,51 +4232,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807076v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhen Antier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rohmer" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etr.973.0309" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03768476v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03768454v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsr.211.0055" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03768485v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03768455v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vouga" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etr.954.0625" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03768453v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etr.953.0543" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03768450v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etr.953.0379" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03768451v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etr.953.0531" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03768456v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/commun.268.0033" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03768461v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etr.941.0109" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03768463v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsr.192.0207" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03768488v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03768445v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etr.944.0581" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03768460v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/retm.305.0107" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03768464v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etr.932.0225" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067569v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063073v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etr.0922.0487" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03768465v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/retm.296.0099" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03768469v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Nocquet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etr.0914.0537" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063072v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063074v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03768468v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etr.0914.0647" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063075v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063076v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03768470v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etr.0882.0205" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03768471v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etr.0861.0101" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069714v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156870v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bertrand" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Singer" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-olivetan.com/coll-a-voix-haute-conferences-de-l-ipt/1109-l-accueil-de-l-evangile.html" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03768474v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03134462v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03768478v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134894v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cochand" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-olivetan.com/49-coll-a-voix-haute-conferences-de-l-ipt" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050461v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03768480v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03768481v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050462v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03768482v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03807413v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03768483v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03768484v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03768487v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03768490v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03768493v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057273v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057272v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03768492v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03768495v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03768497v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04635151v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Lanoir" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00957467v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Jouseau Rohmer" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013MON30038" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807076v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhen Antier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rohmer" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etr.973.0309" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03768454v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsr.211.0055" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03768476v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03768450v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vouga" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etr.953.0379" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03768451v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etr.953.0531" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03768455v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etr.954.0625" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03768485v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03768453v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etr.953.0543" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03768456v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/commun.268.0033" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03768445v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etr.944.0581" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03768460v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/retm.305.0107" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03768488v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03768461v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etr.941.0109" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03768463v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsr.192.0207" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03768464v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etr.932.0225" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03768465v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/retm.296.0099" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063073v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etr.0922.0487" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067569v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063074v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063072v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Nocquet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03768468v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etr.0914.0647" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03768469v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etr.0914.0537" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063075v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03768470v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etr.0882.0205" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063076v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03768471v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etr.0861.0101" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069714v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156870v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bertrand" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Singer" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-olivetan.com/coll-a-voix-haute-conferences-de-l-ipt/1109-l-accueil-de-l-evangile.html" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03768474v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03134462v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03768478v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134894v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cochand" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-olivetan.com/49-coll-a-voix-haute-conferences-de-l-ipt" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050461v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03768480v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03768481v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03768482v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050462v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03807413v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03768483v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03768484v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03768487v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03768490v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03768493v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057273v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057272v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03768492v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03768495v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03768497v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04635151v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Lanoir" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00957467v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Jouseau Rohmer" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013MON30038" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>