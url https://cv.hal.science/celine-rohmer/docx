--- v1 (2026-05-01)
+++ v2 (2026-05-25)
@@ -191,386 +191,386 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03807076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Entre savoir et non-savoir : la logique parabolique », XXVI/2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Rohmer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Théophilyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03768476v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pour une théologie de la reconnaissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Rohmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches de science religieuse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 109 (1), pp.55. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rsr.211.0055⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rsr.211.0055⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03768454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...67 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incipit</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Vouga</w:t>
+                <w:t xml:space="preserve">Du deutéro-Élian à l’Élian historique. Relecture d’une course belle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Rohmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études Théologiques et Religieuses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 95 (3), pp.379. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2020, 95 (3), pp.531. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/etr.953.0531⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03768451v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...36 lines deleted...]
-            </w:pPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Incipit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Rohmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Céline Rohmer</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Vouga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études Théologiques et Religieuses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 95 (3), pp.531. </w:t>
+              <w:t xml:space="preserve">, 2020, 95 (3), pp.379. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/etr.953.0531⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/etr.953.0379⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03768450v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment l’esprit pourrait-il ne pas être laïc ? Dialogue sur la compréhension de l’église de l’apôtre Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Rohmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...47 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vouga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études Théologiques et Religieuses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 95 (4), pp.625. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
@@ -686,51 +686,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Explicit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Rohmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vouga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études Théologiques et Religieuses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 95 (3), pp.543. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
@@ -836,1031 +836,1031 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03768456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La pratique de la justice dans l’Évangile de Matthieu : pour une reprise des débats</w:t>
+                <w:t xml:space="preserve">De la tradition synodale à l'événement synodal ou comment la Bible interroge la pratique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Rohmer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches de science religieuse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 107 (2), pp.207. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rsr.192.0207⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03768463v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Contrains-les d’entrer ! » (Luc 14,23). Un cas de sainte violence ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Rohmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études Théologiques et Religieuses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 94 (4), pp.581-596. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/etr.944.0581⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 94 (1), pp.109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/etr.941.0109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03768461v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand l’Évangile instruit dans l’Écriture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Rohmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'éthique et de théologie morale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, n° Hors-série (HS), pp.107-127. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/retm.305.0107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03768460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La pratique de la justice dans l’Évangile de Matthieu : pour une reprise des débats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Rohmer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Études Théologiques et Religieuses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 94 (4), pp.581-596. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/etr.944.0581⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03768445v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le bonheur selon Matthieu. Perspectives (Mt 5) et contre-perspectives (Mt 23)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Rohmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue théologique de Louvain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03768488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">« Contrains-les d’entrer ! » (Luc 14,23). Un cas de sainte violence ?</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’ homme de Pierre : la trajectoire immergée de l’apôtre dans l’Évangile de Matthieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Rohmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études Théologiques et Religieuses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 94 (1), pp.109. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/etr.941.0109⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 93 (2), pp.225. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/etr.932.0225⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...98 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">L’ homme de Pierre : la trajectoire immergée de l’apôtre dans l’Évangile de Matthieu</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03768464v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique matthéenne X</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Rohmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études Théologiques et Religieuses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 93 (2), pp.225. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/etr.932.0225⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 92 (2), pp.487-503. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/etr.0922.0487⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03063073v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'écriture généalogique au service d'un discours théologique : une lecture de la généalogie de Jésus dans l'évangile selon Matthieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Rohmer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers d'Études du Religieux. Recherches Interdisplinaires- CERRI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 17, pp.n.c</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03067569v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expulsions en terre étrangère (Mt 8, 28 - 9, 1) : le récit d’un échec ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Rohmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'éthique et de théologie morale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 296 (HS), pp.99. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/retm.296.0099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03768465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...12 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avant-propos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dany Nocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Rohmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études Théologiques et Religieuses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 92 (2), pp.487-503. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/etr.0922.0487⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 91 (4), pp.537. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/etr.0914.0537⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...89 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03768469v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La singularité anonyme comme indice pragmatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Rohmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études Théologiques et Religieuses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 91 (4), pp.647-658</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03063074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avant-propos : « Au nom d’un autre »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
-              <w:r>
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dany Nocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Rohmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études Théologiques et Religieuses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 4, pp.537-540</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03063072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La singularité anonyme comme indice pragmatique. Remarques sur la figure du scribe devenu disciple (Mt 13,52)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Rohmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études Théologiques et Religieuses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 91 (4), pp.647. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/etr.0914.0647⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03768468v1</w:t>
-              </w:r>
-[...89 lines deleted...]
-                <w:t xml:space="preserve">hal-03768469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronique matthéenne IX</w:t>
               </w:r>
@@ -2396,51 +2396,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul face à la résurrection. Réveillé d'entre les morts, Paris/Montréal, Médiaspaul Éditions/Bayard Novalis Distribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Rohmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vouga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2471,51 +2471,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Baptiste, aux sources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Rohmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vouga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Labor et Fides, 2020, 978-2_8309-1705-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2546,51 +2546,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liberté de l'évangile et vérité de l'exégète&amp;quot;, Études théologiques et religieuses 95/3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Rohmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vouga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2855,51 +2855,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Au nom d'un autre. Pseudépigraphie, fiction et narratologie. Actes du Symposium du RRENAB. Sète 12-14 juin 2015&amp;quot;, Études théologiques et religieuses 91/4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Rohmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dany Nocquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2911,151 +2911,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03768481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Valeurs et paraboles. Une lecture du discours en Matthieu 13, 1-53</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Rohmer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">J. Gabalda &amp; Cie, 661 p., 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03050462v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Valeurs et paraboles. Une lecture du discours en Matthieu 13,1-53, Gabalda, coll. Études bibliques (66)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Rohmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03768482v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-03050462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3155,51 +3155,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">À la recherche de l'Église. Promenade à travers le Nouveau Testament</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Rohmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vouga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les protestants ont-ils le sens de l'Église ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 9782354795528</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3218,165 +3218,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03768483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La pratique de la justice dans l'évangile de Matthieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Rohmer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Églises en chantier. Justice et justification au coeur de nos pratiques. Actes du colloque des Facultés tenu à l'Institut Catholique de Paris du 12 au 14 mars 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03768487v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Faire dire pour faire parler. Ou comment la parole de Dieu se mêle au discours des hommes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Rohmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La contribution du discours à la caractérisation des personnages bibliques. Neuvième colloque international du RRENAB, Louvain-la-Neuve, 31 mai - 2 juin 2018, Peeters, BETL 311</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03768484v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03768487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jésus parmi les hommes : une lecture de la généalogie de Jésus dans l'Évangile</w:t>
               </w:r>
@@ -3425,242 +3425,242 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03768490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le &amp;quot;peuple&amp;quot; dans la narration matthéenne : une notion en mutation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Rohmer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lestang François; Robert Marie-Hélène; Abadie Philippe; Rastoin Marc. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Vous serez mon peuple et je serai votre Dieu" (Ez 36,28) : réalisations et promesse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lessius, pp.270-286, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03057272v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sagesse grecque ou sagesse évangélique ? Le discours de Paul devant l'Aréopage (Actes 17,16-34)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Rohmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sagesse biblique et Mission</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03768493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sagesse grecque ou sagesse évangélique ? Le discours de Paul devant l'Aréopage (Actes 17,16-34)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Rohmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Catherine Vialle; Jacques Matthey; Marie-Hélène Robert; Gilles Vidal. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sagesse biblique et mission</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cerf, pp.49-60, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03057273v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-03057272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le 'peuple' dans la narration matthéenne : une notion en mutation</w:t>
               </w:r>
@@ -4232,51 +4232,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807076v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhen Antier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rohmer" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etr.973.0309" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03768454v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsr.211.0055" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03768476v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03768450v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vouga" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etr.953.0379" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03768451v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etr.953.0531" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03768455v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etr.954.0625" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03768485v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03768453v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etr.953.0543" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03768456v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/commun.268.0033" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03768445v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etr.944.0581" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03768460v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/retm.305.0107" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03768488v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03768461v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etr.941.0109" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03768463v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsr.192.0207" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03768464v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etr.932.0225" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03768465v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/retm.296.0099" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063073v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etr.0922.0487" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067569v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063074v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063072v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Nocquet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03768468v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etr.0914.0647" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03768469v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etr.0914.0537" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063075v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03768470v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etr.0882.0205" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063076v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03768471v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etr.0861.0101" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069714v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156870v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bertrand" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Singer" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-olivetan.com/coll-a-voix-haute-conferences-de-l-ipt/1109-l-accueil-de-l-evangile.html" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03768474v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03134462v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03768478v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134894v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cochand" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-olivetan.com/49-coll-a-voix-haute-conferences-de-l-ipt" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050461v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03768480v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03768481v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03768482v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050462v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03807413v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03768483v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03768484v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03768487v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03768490v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03768493v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057273v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057272v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03768492v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03768495v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03768497v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04635151v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Lanoir" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00957467v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Jouseau Rohmer" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013MON30038" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807076v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhen Antier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rohmer" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etr.973.0309" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03768476v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03768454v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsr.211.0055" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03768451v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etr.953.0531" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03768450v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vouga" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etr.953.0379" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03768455v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etr.954.0625" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03768485v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03768453v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etr.953.0543" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03768456v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/commun.268.0033" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03768463v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsr.192.0207" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03768461v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etr.941.0109" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03768460v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/retm.305.0107" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03768445v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etr.944.0581" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03768488v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03768464v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etr.932.0225" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063073v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etr.0922.0487" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067569v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03768465v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/retm.296.0099" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03768469v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Nocquet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etr.0914.0537" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063074v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063072v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03768468v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etr.0914.0647" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063075v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03768470v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etr.0882.0205" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063076v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03768471v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etr.0861.0101" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069714v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156870v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bertrand" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Singer" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-olivetan.com/coll-a-voix-haute-conferences-de-l-ipt/1109-l-accueil-de-l-evangile.html" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03768474v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03134462v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03768478v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134894v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cochand" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-olivetan.com/49-coll-a-voix-haute-conferences-de-l-ipt" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050461v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03768480v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03768481v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050462v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03768482v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03807413v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03768483v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03768487v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03768484v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03768490v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057272v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03768493v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057273v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03768492v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03768495v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03768497v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04635151v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Lanoir" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00957467v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Jouseau Rohmer" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013MON30038" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>