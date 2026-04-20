--- v0 (2026-03-15)
+++ v1 (2026-04-20)
@@ -1816,50 +1816,61 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lounès-Hadj Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">56th Congress of the European Societies of Toxicology (EUROTOX 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Virtual online, France. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Toxicology Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 350, pp.S253, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0378-4274(21)00823-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
@@ -2112,51 +2123,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B29907DB"/>
+    <w:nsid w:val="CBD6A3A8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>