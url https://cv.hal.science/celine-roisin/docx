--- v1 (2026-04-20)
+++ v2 (2026-05-11)
@@ -111,51 +111,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (7)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -697,363 +697,229 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04210735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic diversity and population structure in French populations of&amp;lt;i&amp;gt;Mycosphaerella graminicola&amp;lt;/i&amp;gt;</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lea El Chartouni</w:t>
+                <w:t xml:space="preserve">Mating type idiomorphs from a French population of the wheat pathogen Mycosphaerella graminicola: widespread equal distribution and low but distinct levels of molecular polymorphism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Siah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Tisserant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ali Siah</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa El Chartouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Duyme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Leducq</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Deweer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mycologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3852/10-184⟩</w:t>
+              <w:t xml:space="preserve">Fungal Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 114 (11-12), pp.980 - 990. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.funbio.2010.09.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04210739v1</w:t>
+                <w:t xml:space="preserve">hal-04210698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mating type idiomorphs from a French population of the wheat pathogen Mycosphaerella graminicola: widespread equal distribution and low but distinct levels of molecular polymorphism</w:t>
-[...136 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">Single strand conformation polymorphism is a sensitive method for screening nucleotide variations in Mycosphaerella graminicola</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Roisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Celine Roisin</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Halama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Reignault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Sanssené</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1072,51 +938,51 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communications in Agricultural and Applied Biological Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 75 (4), pp.593-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04266698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1126,51 +992,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DETERMINATION DE L'EFFICACITE PREVENTIVE ET CURATIVE DU PROTHIOCONAZOLE SUR DES SOUCHES DE MYCOSPHAERELLA GRAMINICOLA LEGEREMENT ET MOYENNEMENT RESISTANTES AUX INHIBITEUR DE L'α-14-DEMETHYLATION DES STEROLS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Roisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1179,120 +1045,120 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Sanssené</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sameh Selim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Djerroud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AFPP – 9ème CONFÉRENCE INTERNATIONALE SUR LES MALADIES DES PLANTES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2009, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04266712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">QUANTITATIVE PCR: A POTENTIALLY INTERESTING TOOL FOR PREDICTING SYMPTOM DEVELOPMENT OF SEPTORIA TRITICI BLOTCH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gouache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sameh Selim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1320,51 +1186,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9ème CONFÉRENCE INTERNATIONALE SUR LES MALADIES DES PLANTES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFPP, Dec 2009, TOURS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04254948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1374,284 +1240,284 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of soil PFOA contamination on rhizospheric microbial activity and nutrient acquisition traits of Triticum aestivum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maroua Alaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Roisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Firmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Micrope</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05288381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets du bisphénol A sur l’expression des microARNs impliqués dans la régulation des défenses anti-oxydantes chez une variété de blé tendre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Roisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Coutelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel-Pierre Faucon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anissa Lounès - Hadj Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sameh Selim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Condorcet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04375721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of the reduced doses on the efficiency and persistence of prothioconazole against wheat Septoria leaf blotch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sameh Selim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1680,51 +1546,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mediterranean Phytopathological Union, 1st International Workshop, Plant Protection for the Quality and Safety of the Mediterranean DietAt: Bari, Italy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, BARI, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04255033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1734,174 +1600,174 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modification of root microRNAs expression and exudation of wheat in response to bisphenol A contamination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Roisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Coutelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Coutelier</w:t>
+                <w:t xml:space="preserve">David Houben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Houben</w:t>
+                <w:t xml:space="preserve">J. Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lounès-Hadj Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">56th Congress of the European Societies of Toxicology (EUROTOX 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Virtual online, France. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Toxicology Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 350, pp.S253, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0378-4274(21)00823-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04255004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1911,151 +1777,151 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accuracy of Real-Time PCR to Study Mycosphaerella graminicola Epidemic in Wheat: From Spore Arrival to Fungicide Efficiency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sameh Selim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roisin-Fichter Céline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roisin-Fichter Céline</w:t>
+                <w:t xml:space="preserve">Andry Jean-Baptiste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdanow Boris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fungicides / Book 2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04210749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId64"/>
+      <w:footerReference w:type="default" r:id="rId63"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2123,51 +1989,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CBD6A3A8"/>
+    <w:nsid w:val="A44791BF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2354,51 +2220,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/celine-roisin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288366v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Alaoui" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel-Pierre Faucon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Roisin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Trinsoutrot-Gattin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Firmin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hazadv.2025.100895" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210737v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sameh Selim" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Roisin-Fichter" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Andry" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Bogdanow" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;e Sambou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.3525" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZLTKTFR4-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944569v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea El Chartouni" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Tisserant" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Siah" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Duyme" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Leducq" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3852/10-184" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210735v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sanssen&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Djerroud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Deweer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.2163" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W7B58C03-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210739v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210698v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a El Chartouni" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.funbio.2010.09.008" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R32CBN5X-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04266698v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Halama" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Reignault" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04266712v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Djerroud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04254948v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gouache" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288381v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Firmin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375721v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Coutelier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Loun&#232;s - Hadj Sahraoui" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04255033v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04255004v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coutelier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Houben" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fontaine" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Loun&#232;s-Hadj Sahraoui" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-4274(21)00823-7" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210749v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roisin-Fichter C&#233;line" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andry Jean-Baptiste" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdanow Boris" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/celine-roisin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288366v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Alaoui" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel-Pierre Faucon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Roisin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Trinsoutrot-Gattin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Firmin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hazadv.2025.100895" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210737v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sameh Selim" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Roisin-Fichter" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Andry" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Bogdanow" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;e Sambou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.3525" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZLTKTFR4-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944569v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea El Chartouni" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Tisserant" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Siah" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Duyme" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Leducq" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3852/10-184" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210735v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sanssen&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Djerroud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Deweer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.2163" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W7B58C03-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210698v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a El Chartouni" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.funbio.2010.09.008" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R32CBN5X-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04266698v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Halama" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Reignault" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04266712v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Djerroud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04254948v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gouache" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288381v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Firmin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375721v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Coutelier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Loun&#232;s - Hadj Sahraoui" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04255033v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04255004v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coutelier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Houben" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fontaine" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Loun&#232;s-Hadj Sahraoui" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-4274(21)00823-7" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210749v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roisin-Fichter C&#233;line" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andry Jean-Baptiste" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdanow Boris" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>