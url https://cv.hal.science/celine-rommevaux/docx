--- v0 (2026-03-17)
+++ v1 (2026-05-03)
@@ -335,3535 +335,3535 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrigendum to The EMSO-Azores deep-sea observatory: 15 years of multidisciplinary studies of the lucky strike hydrothermal system, from sub-seafloor to the water column [Journal of Sea Research 207 (2025) 102625]</w:t>
+                <w:t xml:space="preserve">Iron-rich microband formation in marine sediments by hydrothermal iron cycling bacteria at Lucky Strike</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Matabos</w:t>
+                <w:t xml:space="preserve">Jérémie Aubineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Cannat</w:t>
+                <w:t xml:space="preserve">Ernest Chi Fru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Ballu</w:t>
+                <w:t xml:space="preserve">Christine Destrigneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Barreyre</w:t>
+                <w:t xml:space="preserve">Thierry Decrausaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Blandin</w:t>
+                <w:t xml:space="preserve">Fleurice Parat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sea Research (JSR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 208, pp.102632. </w:t>
+              <w:t xml:space="preserve">Communications Earth &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.seares.2025.102632⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s43247-025-02223-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05480159v1</w:t>
+                <w:t xml:space="preserve">hal-05053696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iron-rich microband formation in marine sediments by hydrothermal iron cycling bacteria at Lucky Strike</w:t>
+                <w:t xml:space="preserve">The EMSO-Azores deep-sea observatory: 15 years of multidisciplinary studies of the lucky strike hydrothermal system, from sub-seafloor to the water column</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémie Aubineau</w:t>
+                <w:t xml:space="preserve">Marjolaine Matabos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ernest Chi Fru</w:t>
+                <w:t xml:space="preserve">Mathilde Cannat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Destrigneville</w:t>
+                <w:t xml:space="preserve">V. Ballu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Decrausaz</w:t>
+                <w:t xml:space="preserve">Thibaut Barreyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fleurice Parat</w:t>
+                <w:t xml:space="preserve">Jérôme Blandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Earth &amp; Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Journal of Sea Research (JSR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 207, pp.102625. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s43247-025-02223-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.seares.2025.102625⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05053696v1</w:t>
+                <w:t xml:space="preserve">hal-05249535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The EMSO-Azores deep-sea observatory: 15 years of multidisciplinary studies of the lucky strike hydrothermal system, from sub-seafloor to the water column</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Corrigendum to &amp;quot;The EMSO-Azores deep-sea observatory: 15 years of multidisciplinary studies of the lucky strike hydrothermal system, from sub-seafloor to the water column&amp;quot; [Journal of Sea Research 207 (2025) 102625]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjolaine Matabos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Cannat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Ballu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Barreyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Blandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sea Research (JSR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 207, pp.102625. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.seares.2025.102625⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 208, pp.102632. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.seares.2025.102632⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05249535v1</w:t>
+                <w:t xml:space="preserve">hal-05480159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linking Zetaproteobacterial diversity and substratum type in iron-rich microbial mats from the Lucky Strike hydrothermal field (EMSO-Azores observatory)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Diversity and dynamics of bacteria from iron-rich microbial mats and colonizers in the Mediterranean Sea (EMSO-Western Ligurian Sea Observatory): Focus on Zetaproteobacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aina Astorch-Cardona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Bertaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Dolla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aina Astorch-Cardona</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Céline Rommevaux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/aem.02041-23⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 19 (7), pp.e0305626. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0305626⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04383660v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04649220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity and dynamics of bacteria from iron-rich microbial mats and colonizers in the Mediterranean Sea (EMSO-Western Ligurian Sea Observatory): Focus on Zetaproteobacteria</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Linking Zetaproteobacterial diversity and substratum type in iron-rich microbial mats from the Lucky Strike hydrothermal field (EMSO-Azores observatory)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aina Astorch-Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Giliane P Odin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Chavagnac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Alain Dolla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Gaussier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0305626⟩</w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/aem.02041-23⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04649220v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04383660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prokaryote Communities at Active Chimney and In-Situ Colonization Devices after a Magmatic Degassing Event (37°N MAR, EMSO-Azores Deep-Sea Observatory)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Direct and indirect impact of the bacterial strain Pseudomonas aeruginosa on the dissolution of synthetic Fe(III)- and Fe(II)-bearing basaltic glasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Rossano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Trcera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Verney-Carron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Céline Rommevaux</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Françoise A Lesongeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2018GC008107⟩</w:t>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 523, pp.9-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2019.05.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02142449v3</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02359923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct and indirect impact of the bacterial strain Pseudomonas aeruginosa on the dissolution of synthetic Fe(III)- and Fe(II)-bearing basaltic glasses</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Prokaryote Communities at Active Chimney and In-Situ Colonization Devices after a Magmatic Degassing Event (37°N MAR, EMSO-Azores Deep-Sea Observatory)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Rommevaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline A Henri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jefferson Degboe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Chavagnac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise A Lesongeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2019.05.033⟩</w:t>
+              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 20 (6), pp.3065-3089. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2018GC008107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02359923v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02142449v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tectonic structure, evolution, and the nature of oceanic core complexes and their detachment fault zones (13 degrees 20 ' N and 13 degrees 30 ' N, Mid Atlantic Ridge)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Escartin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Mevel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Petersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Bonnemains</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Cannat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 18 (4), pp.1451-1482. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/2016GC006775⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01571973v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First direct observation of coseismic slip and seafloor rupture along a submarine normal fault and implications for fault slip history</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Escartin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique E Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Arthur J Olive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Mevel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Cannat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 450, pp.96-107. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.epsl.2016.06.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01557932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biogeochemical insights into microbe–mineral–fluid interactions in hydrothermal chimneys using enrichment culture</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Claire Bollinger</w:t>
+                <w:t xml:space="preserve">Structural Iron (II) of Basaltic Glass as an Energy Source for Zetaproteobacteria in an Abyssal Plain Environment, Off the Mid Atlantic Ridge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline A Henri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline A Rommevaux-Jestin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise A Lesongeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam A Mumford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David A Emerson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Extremophiles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00792-015-0742-5⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6, pp.1518. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2015.01518⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01164138v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01472806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural Iron (II) of Basaltic Glass as an Energy Source for Zetaproteobacteria in an Abyssal Plain Environment, Off the Mid Atlantic Ridge</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">David A Emerson</w:t>
+                <w:t xml:space="preserve">Biogeochemical insights into microbe–mineral–fluid interactions in hydrothermal chimneys using enrichment culture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Callac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier J. Rouxel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Lesongeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline C. Liorzou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bollinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2015.01518⟩</w:t>
+              <w:t xml:space="preserve">Extremophiles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 19 (3), pp.597-617. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00792-015-0742-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01472806v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01164138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbial colonization of basaltic glasses in hydrothermal organic-rich sediments at Guaymas Basin.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Callac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Rommevaux-Jestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier J. Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Lesongeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline C. Liorzou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 4, pp.250. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fmicb.2013.00250⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00933493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magmato-Tectonic Cyclicity at the Ultra-Slow Spreading Southwest Indian Ridge: Evidence from Variations of Axial Volcanic Ridge Morphology and Abyssal Hills Pattern.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Mendel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Rommevaux-Jestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Patriat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Translated World Seismology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 3, pp.59-80</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00797132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Segment-scale and intrasegment lithospheric thickness and melt variations near the Andrew Bain megatransform fault and Marion hot spot: Southwest Indian Ridge, 25.5°E-35°E</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Takeuchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Sclater</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nancy Grindlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Madsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Rommevaux-Jestin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 11 (7), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2010GC003054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01777854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection and phylogenetic identification of labeled prokaryotic cells on mineral surfaces using Scanning X-ray Microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Ménez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Rommevaux-Jestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Salomé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuheng Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Philippot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 240 (1-2), pp.182-192. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2007.02.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00311810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tectonic interpretation of the Andrew Bain transform fault: Southwest Indian Ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John G Sclater</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nancy R Grindlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John A Madsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Rommevaux-Jestin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 6 (9), pp.n/a - n/a. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2005GC000951⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01777716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ridge segmentation and the magnetic structure of the Southwest Indian Ridge (at 50°30'E, 55°30'E and 66°20'E): Implications for magmatic processes at ultraslow-spreading centers.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">Focused Magmatism versus Amagmatic spreading along the ultraslow-spreading Southwest Indian Ridge. Evidence from TOBI side scan sonar imagery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Mendel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Rommevaux-Jestin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lindsay M. Parson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiromi Fujimoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 5, pp.1-25. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2003GC000581⟩</w:t>
+              <w:t xml:space="preserve">, 2004, 5, pp.20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2004GC000738⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00104257v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00104253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Focused Magmatism versus Amagmatic spreading along the ultraslow-spreading Southwest Indian Ridge. Evidence from TOBI side scan sonar imagery</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">Ridge segmentation and the magnetic structure of the Southwest Indian Ridge (at 50°30'E, 55°30'E and 66°20'E): Implications for magmatic processes at ultraslow-spreading centers.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Carton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Mendel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Munschy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Rommevaux-Jestin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hiromi Fujimoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 5, pp.20. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2004GC000738⟩</w:t>
+              <w:t xml:space="preserve">, 2004, 5, pp.1-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2003GC000581⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00104253v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00104257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melt supply variations to a magma-poor ultra-slow spreading ridge (Southwest Indian Ridge 61° to 69°E)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Cannat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline A Rommevaux-Jestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiromi Fujimoto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 4 (8), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2002GC000480⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01819543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magmato-Tectonic Cyclicity at the Ultra-Slow Spreading Southwest Indian Ridge: Evidence from Variations of Axial Volcanic Ridge Morphology and Abyssal Hills Pattern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Mendel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Rommevaux-Jestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Patriat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 4 (5), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2002GC000417⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00104244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TOBI Sidescan Sonar Imagery of the Very Slow-Spreading Southwest Indian Ridge: Evidence for Along-Axis Magma Distribution.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lindsay M. Parson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Mendel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Rommevaux-Jestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 199, pp.81-95</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00104252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Focused volcanism and growth of a slow spreading segment (Mid-Atlantic Ridge, 35°N)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">The Southwest Indian Ridge between 49°15'E and 57°E: focused accretion and magma redistribution.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Sauter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Patriat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Rommevaux-Jestin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Cannat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christine Deplus</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Briais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 185 (1-2), pp.211-224. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2001, 192, pp.303-317</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02330175v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00104250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Southwest Indian Ridge between 49°15'E and 57°E: focused accretion and magma redistribution.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Focused volcanism and growth of a slow spreading segment (Mid-Atlantic Ridge, 35°N)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Rabain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Cannat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne Briais</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Escartin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaud Pouliquen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Deplus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 192, pp.303-317</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2001, 185 (1-2), pp.211-224. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0012-821X(00)00371-X⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00104250v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02330175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation of the axial relief at the very slow spreading Southwest Indian Ridge (49° to 69°E)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Cannat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Rommevaux-Jestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Deplus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Mendel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 104 (B10), pp.22,825-22,843. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/1999JB900195⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01586126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mantle Bouguer Anomaly Along an Ultra Slow-Spreading Ridge: Implications for Accretionary Processes and Comparison with Results from Central Mid-Atlantic Ridge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline A Rommevaux-Jestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Deplus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Patriat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Geophysical Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 19 (6), pp.481 - 503. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1023/a:1004269003009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01928395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporal and spatial variations in crustal accretion along the Mid-Atlantic Ridge (29°-31°30′N) over the last 10 m.y.: Implications from a three-dimensional gravity study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janet Pariso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Sempéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Rommevaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 100 (B9), pp.17781 - 17794. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/95jb01146⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01928122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ocean crust formation processes at very slow spreading centers: A model for the Mohns Ridge, near 72°N, based on magnetic, gravity, and seismic data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Géli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Rommevaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 99 (B2), pp.2995-3013. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/93jb02966⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01928126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3873,297 +3873,297 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In Situ X-Ray Microscopy at High Temperature and Pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Ménez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Bureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Cauzid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Malavergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Somogyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">A. Méndez-Vilas, J. Díaz. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Modern Research and Educational Topics in Microscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Formatex, pp.976 à 988, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00353670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of the deep biosphere on CO2 storage performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Ménez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dupraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Rommevaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geotechnologien Science Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 9, pp.150-163, 2007, French-German Symposium on Geological storage of CO2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02122968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId148"/>
+      <w:footerReference w:type="default" r:id="rId144"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4231,51 +4231,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5C917326"/>
+    <w:nsid w:val="DE942D43"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4379,51 +4379,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2E5B6663"/>
+    <w:nsid w:val="48288BDA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4613,51 +4613,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:celine.rommevaux@mio.osupytheas.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05480159v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Matabos" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cannat" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ballu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Barreyre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Blandin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2025.102632" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053696v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Aubineau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernest Chi Fru" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Destrigneville" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Decrausaz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleurice Parat" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-025-02223-2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249535v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Matabos" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Cannat" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Barreyre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Blandin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2025.102625" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383660v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aina Astorch-Cardona" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giliane P Odin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Chavagnac" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dolla" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gaussier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.02041-23" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649220v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bertaux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Denis" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rommevaux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0305626" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02142449v3" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline A Henri" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jefferson Degboe" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise A Lesongeur" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GC008107" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359923v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Perez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Rossano" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Trcera" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Verney-Carron" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2019.05.033" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571973v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Escartin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mevel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Petersen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Bonnemains" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016GC006775" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01557932v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique E Leclerc" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Arthur J Olive" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2016.06.024" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01164138v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Callac" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier J. Rouxel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lesongeur" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line C. Liorzou" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bollinger" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00792-015-0742-5" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01472806v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line A Rommevaux-Jestin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam A Mumford" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A Emerson" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2015.01518" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00933493v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rommevaux-Jestin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2013.00250" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797132v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Mendel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sauter" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Patriat" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lefebvre" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01777854v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Takeuchi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Sclater" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Grindlay" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Madsen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010GC003054" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CEF60613AD0915C137F084E722AEECE157056A06/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311810v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte M&#233;nez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Salom&#233;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuheng Wang" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Philippot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2007.02.009" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CFXQRZPW-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01777716v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John G Sclater" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy R Grindlay" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John A Madsen" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005GC000951" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00104257v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Carton" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Munschy" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2003GC000581" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00104253v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsay M. Parson" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiromi Fujimoto" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004GC000738" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01819543v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2002GC000480" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00104244v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2002GC000417" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00104252v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Gomez" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330175v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Rabain" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaud Pouliquen" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Deplus" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(00)00371-X" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PR46RNVZ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00104250v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Briais" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01586126v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Rommevaux-Jestin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/1999JB900195" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01928395v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/a:1004269003009" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0LRNMSC1-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01928122v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Pariso" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Semp&#233;r&#233;" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/95jb01146" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HXLLF5J5-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01928126v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis G&#233;li" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Renard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/93jb02966" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M75B68HN-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00353670v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. M&#233;nez" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bureau" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cauzid" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Malavergne" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Somogyi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122968v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dupraz" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle G&#233;rard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guyot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:celine.rommevaux@mio.osupytheas.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053696v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Aubineau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernest Chi Fru" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Destrigneville" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Decrausaz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleurice Parat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-025-02223-2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249535v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Matabos" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Cannat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ballu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Barreyre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Blandin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2025.102625" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05480159v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2025.102632" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649220v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aina Astorch-Cardona" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bertaux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Denis" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dolla" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rommevaux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0305626" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383660v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giliane P Odin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Chavagnac" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gaussier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.02041-23" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359923v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Perez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Rossano" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Trcera" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Verney-Carron" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2019.05.033" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02142449v3" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline A Henri" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jefferson Degboe" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise A Lesongeur" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GC008107" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571973v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Escartin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mevel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Petersen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Bonnemains" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016GC006775" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01557932v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique E Leclerc" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Arthur J Olive" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2016.06.024" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01472806v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line A Rommevaux-Jestin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam A Mumford" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A Emerson" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2015.01518" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01164138v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Callac" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier J. Rouxel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lesongeur" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line C. Liorzou" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bollinger" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00792-015-0742-5" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00933493v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rommevaux-Jestin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2013.00250" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797132v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Mendel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sauter" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Patriat" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lefebvre" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01777854v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Takeuchi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Sclater" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Grindlay" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Madsen" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010GC003054" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CEF60613AD0915C137F084E722AEECE157056A06/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311810v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte M&#233;nez" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Salom&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuheng Wang" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Philippot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2007.02.009" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CFXQRZPW-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01777716v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John G Sclater" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy R Grindlay" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John A Madsen" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005GC000951" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00104253v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsay M. Parson" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiromi Fujimoto" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004GC000738" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00104257v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Carton" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Munschy" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2003GC000581" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01819543v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2002GC000480" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00104244v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2002GC000417" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00104252v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Gomez" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00104250v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Briais" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330175v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Rabain" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaud Pouliquen" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Deplus" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(00)00371-X" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PR46RNVZ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01586126v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Rommevaux-Jestin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/1999JB900195" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01928395v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/a:1004269003009" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0LRNMSC1-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01928122v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Pariso" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Semp&#233;r&#233;" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/95jb01146" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HXLLF5J5-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01928126v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis G&#233;li" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Renard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/93jb02966" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M75B68HN-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00353670v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. M&#233;nez" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bureau" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cauzid" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Malavergne" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Somogyi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122968v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dupraz" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle G&#233;rard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guyot" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>