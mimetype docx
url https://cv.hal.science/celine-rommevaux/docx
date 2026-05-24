--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -4231,51 +4231,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DE942D43"/>
+    <w:nsid w:val="558DBBAA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4379,51 +4379,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="48288BDA"/>
+    <w:nsid w:val="A41BDDA6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>