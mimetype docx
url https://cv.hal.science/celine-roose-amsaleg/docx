--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -836,628 +836,628 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03776214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Cold Region Critical Zone in Transition: Responses to Climate Warming and Land Use Change</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synergetic effect of antibiotic mixtures on soil bacterial N2O-reducing communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Roose-Amsaleg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Pi</w:t>
+                <w:t xml:space="preserve">Viviane David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Bieroza</w:t>
+                <w:t xml:space="preserve">Fabrice Alliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Brouchkov</w:t>
+                <w:t xml:space="preserve">Elodie Guigon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Chen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">L.J.P. Dufour</w:t>
+                <w:t xml:space="preserve">Olivier Crouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Review of Environment and Resources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1146/annurev-environ-012220-125703⟩</w:t>
+              <w:t xml:space="preserve">Environmental Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 19 (2), pp.1873-1878. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10311-020-01117-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03420447v1</w:t>
+                <w:t xml:space="preserve">hal-02987836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estuarine benthic nitrate reduction rates: Potential role of microalgae?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Céline Roose-Amsaleg</w:t>
+                <w:t xml:space="preserve">The Cold Region Critical Zone in Transition: Responses to Climate Warming and Land Use Change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Pi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Pannard</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Bieroza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Brouchkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.J.P. Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecss.2021.107394⟩</w:t>
+              <w:t xml:space="preserve">Annual Review of Environment and Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 46 (1), pp.111-134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1146/annurev-environ-012220-125703⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03268861v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03420447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction to: How effective are strategies to control the dissemination of antibiotic resistance in the environment? A systematic review (vol 9, 4, 2020)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Descamps</w:t>
+                <w:t xml:space="preserve">Estuarine benthic nitrate reduction rates: Potential role of microalgae?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anniet M. Laverman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Morelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Roose-Amsaleg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Andremont</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A. Pannard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Evidence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13750-021-00222-2⟩</w:t>
+              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 257, pp.107394. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecss.2021.107394⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03216922v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03268861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synergetic effect of antibiotic mixtures on soil bacterial N2O-reducing communities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline Roose-Amsaleg</w:t>
+                <w:t xml:space="preserve">Correction to: How effective are strategies to control the dissemination of antibiotic resistance in the environment? A systematic review (vol 9, 4, 2020)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Goulas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viviane David</w:t>
+                <w:t xml:space="preserve">Drifa Belhadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Alliot</w:t>
+                <w:t xml:space="preserve">Alexandre Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Guigon</w:t>
+                <w:t xml:space="preserve">Antoine Andremont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Crouzet</w:t>
+                <w:t xml:space="preserve">Pierre Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Chemistry Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 19 (2), pp.1873-1878. </w:t>
+              <w:t xml:space="preserve">Environmental Evidence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (1), pp.9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10311-020-01117-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13750-021-00222-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02987836v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03216922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How effective are strategies to control the dissemination of antibiotic resistance in the environment? A systematic review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Goulas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drifa Belhadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Andremont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Evidence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 9 (1), pp.4. </w:t>
@@ -1852,570 +1852,570 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01174217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular and geochemical constraints on anaerobic ammonium oxidation (anammox) in a riparian zone of the Seine estuary (France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exposure to vancomycin causes a shift in the microbial community structure without affecting nitrate reduction rates in river sediments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anniet M. Laverman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastian Naeher</w:t>
+                <w:t xml:space="preserve">Thibaut Cazier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Huguet</w:t>
+                <w:t xml:space="preserve">Chen Yan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Roose-Amsaleg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline L. Roose-Amsaleg</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Céline Fosse</w:t>
+                <w:t xml:space="preserve">Fabienne Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10533-014-0066-z⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 22 (18), pp.13702-13709. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-015-4159-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01115721v1</w:t>
+                <w:t xml:space="preserve">hal-01146843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exposure to vancomycin causes a shift in the microbial community structure without affecting nitrate reduction rates in river sediments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Molecular and geochemical constraints on anaerobic ammonium oxidation (anammox) in a riparian zone of the Seine estuary (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Naeher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Huguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline L. Roose-Amsaleg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anniet M. Laverman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Petit</w:t>
+                <w:t xml:space="preserve">Céline Fosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 22 (18), pp.13702-13709. </w:t>
+              <w:t xml:space="preserve">Biogeochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 123 (1-2), pp.237-250. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-015-4159-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10533-014-0066-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01146843v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01115721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronic exposure of river sediments to environmentally relevant levels of tetracycline affects bacterial communities but not denitrification rates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The effect of environmental and therapeutic concentrations of antibiotics on nitrate reduction rates in river sediment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chen Yan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Quoc Tuc Dinh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Chevreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josette Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Celine Roose-Amsaleg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecotoxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10646-013-1133-2⟩</w:t>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 47 (11), pp.3654-3662. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.watres.2013.04.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01195718v1</w:t>
+                <w:t xml:space="preserve">hal-01195889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of environmental and therapeutic concentrations of antibiotics on nitrate reduction rates in river sediment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">Chronic exposure of river sediments to environmentally relevant levels of tetracycline affects bacterial communities but not denitrification rates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Roose-Amsaleg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chen Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Chevreuil</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anne-Marie Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anniet M. Laverman</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 47 (11), pp.3654-3662. </w:t>
+              <w:t xml:space="preserve">Ecotoxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 22 (10), pp.1467-1478. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.watres.2013.04.025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10646-013-1133-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01195889v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01195718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential of denitrification and nitrous oxide production from agricultural soil profiles (Seine Basin, France)</w:t>
               </w:r>
@@ -2901,277 +2901,277 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhibition de la digestion anaérobie des boues d'épuration urbaines par le propionate de sodium : production de biogaz et évolution de la communauté microbienne dans des réacteurs semi-continus</w:t>
+                <w:t xml:space="preserve">Facteurs influençant la dynamique du virioplancton en Seine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joel Awinzure Agumah</w:t>
+                <w:t xml:space="preserve">Alisa Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaojun Liu</w:t>
+                <w:t xml:space="preserve">Achim Quaiser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Roose-Amsaleg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Soulard</w:t>
+                <w:t xml:space="preserve">Anthony Marconi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura André</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">André Pauss</w:t>
+                <w:t xml:space="preserve">Jérémy Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19e Congrès de la Société Française du Génie des Procédés (SFGP 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française du Génie des Procédés, Oct 2024, Deauville, France</w:t>
+              <w:t xml:space="preserve">Journées Information Eaux, 26ème édition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, APTEN Poitiers; IC2MP; ENSI Poitiers, Oct 2024, POITIERS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05306554v1</w:t>
+                <w:t xml:space="preserve">hal-05053161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facteurs influençant la dynamique du virioplancton en Seine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Inhibition de la digestion anaérobie des boues d'épuration urbaines par le propionate de sodium : production de biogaz et évolution de la communauté microbienne dans des réacteurs semi-continus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Awinzure Agumah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alisa Langlais</w:t>
+                <w:t xml:space="preserve">Xiaojun Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Achim Quaiser</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Roose-Amsaleg</w:t>
+                <w:t xml:space="preserve">Chloé Soulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Marconi</w:t>
+                <w:t xml:space="preserve">Laura André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Mougin</w:t>
+                <w:t xml:space="preserve">André Pauss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Information Eaux, 26ème édition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, APTEN Poitiers; IC2MP; ENSI Poitiers, Oct 2024, POITIERS, France</w:t>
+              <w:t xml:space="preserve">19e Congrès de la Société Française du Génie des Procédés (SFGP 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française du Génie des Procédés, Oct 2024, Deauville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05053161v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05306554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-digestion anaérobie de boues urbaines : effets du fumier et de la fraction organique des déchets ménagers employés comme cosubstrats, sur la composition des communautés microbienne</w:t>
               </w:r>
@@ -3276,605 +3276,605 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04493115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le traitement des jus de digestion par le procédé de nitritation sharon® cas de la station Seine Grésillons du SIAAP</w:t>
+                <w:t xml:space="preserve">How physical heterogeneity of water masses in shallow lakes shapes plankton communities?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Perret</w:t>
+                <w:t xml:space="preserve">Alexandrine Pannard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Roose-Amsaleg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Garcia</w:t>
+                <w:t xml:space="preserve">Alain Crave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Roose Amsaleg</w:t>
+                <w:t xml:space="preserve">André-Jean Francez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Laverman</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Pichon</w:t>
+                <w:t xml:space="preserve">Stéphanie Massé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Information Eaux 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Poitiers, France. 11 p</w:t>
+              <w:t xml:space="preserve">Journées Internationales de Limnologie et Océanographie 2018 (JILO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01951172v1</w:t>
+                <w:t xml:space="preserve">hal-02378229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How physical heterogeneity of water masses in shallow lakes shapes plankton communities?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le traitement des jus de digestion par le procédé de nitritation sharon® cas de la station Seine Grésillons du SIAAP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandrine Pannard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Céline Roose-Amsaleg</w:t>
+                <w:t xml:space="preserve">O. Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Crave</w:t>
+                <w:t xml:space="preserve">C. Roose Amsaleg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André-Jean Francez</w:t>
+                <w:t xml:space="preserve">A. Laverman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Massé</w:t>
+                <w:t xml:space="preserve">S. Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Internationales de Limnologie et Océanographie 2018 (JILO)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Journées Information Eaux 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Poitiers, France. 11 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02378229v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01951172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EFFECTS OF EARLY DIAGENESIS ON THE ISOTOPIC SIGNATURE OF WOOD: INCUBATIONS IN AQUATIC MICROCOSM</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mixtures effect of antibiotics on soil nitrification and denitrification - an experimental and modelling approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Roose-Amsaleg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Tramoy</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marjolaine Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Alliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Crouzet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IMOG-2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Florence, Italy</w:t>
+              <w:t xml:space="preserve">1ère conférence internationale d’Ecotoxicologie Microbienne, EcotoxicoMic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01624767v1</w:t>
+                <w:t xml:space="preserve">hal-01606940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixtures effect of antibiotics on soil nitrification and denitrification - an experimental and modelling approach</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Céline Roose-Amsaleg</w:t>
+                <w:t xml:space="preserve">EFFECTS OF EARLY DIAGENESIS ON THE ISOTOPIC SIGNATURE OF WOOD: INCUBATIONS IN AQUATIC MICROCOSM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tramoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Thuy Nguyen Tu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Vaury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Sebilo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marjolaine Deschamps</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">L Millot Cornette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1ère conférence internationale d’Ecotoxicologie Microbienne, EcotoxicoMic</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Lyon, France</w:t>
+              <w:t xml:space="preserve">IMOG-2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01606940v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01624767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecotoxicological impact of antibiotic mixtures on soil nitrogen cycling microbial guilds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Roose-Amsaleg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Nelieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjolaine Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Alliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st International Conference on the Risk Assessment of PHarmaceuticals in the Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Paris, France</w:t>
@@ -3895,2437 +3895,2696 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01532569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (20)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (22)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of prebiotics and probiotics on the functional microbial diversity of degraded soils reforested with Douglas fir shrubs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">When helping hurts: Commercial soil amendments trigger soil dysbiosis and impair Douglas fir reforestation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Darriaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Darriaut</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Roose-Amsaleg</w:t>
+                <w:t xml:space="preserve">Pauline Lenfant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Monard</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Noémy Pietruzska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud de Grave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology Society Annual Conference (MSCA)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conference: Environmental and Agronomical Genomics Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2026, Paris, France. Unpublished, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13140/RG.2.2.18863.60329⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05033476v1</w:t>
+                <w:t xml:space="preserve">hal-05553324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated approach to capture the viral diversity and dynamics of the Seine River by metagenomics</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sabrina Guérin-Rechdaoui</w:t>
+                <w:t xml:space="preserve">CONSEQUENCES IMPREVUES D'AMENDEMENTS EN PROBIOTIQUES ET PREBIOTIQUES SUR UN REBOISEMENT EN PIN DE DOUGLAS DE SOLS AGRICOLES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Darriaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Lenfant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémy Pietruszka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud de Grave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Jacques Monod: "Evolution des virus : le continuum mutualisme – antagonisme des interactions virus – virus "</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Roscoff, France. </w:t>
+              <w:t xml:space="preserve">Colloque de l'association francophone d'écologie microbienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Beaune, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05209030v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05562969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering the effect of propionic acid on anaerobic digestion of sludge: gas production and microbial community structure</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">André Pauss</w:t>
+                <w:t xml:space="preserve">Viral diversity in Parisian raw water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alisa Langlais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Roose-Amsaleg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marconi Anthony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura André</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thierry Ribeiro</w:t>
+                <w:t xml:space="preserve">Jérémy Mougin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Guérin-Rechdaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th IWA World Conference On Anaerobic Digestion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Istanbul, Turkey. , 18th IWA World Conference on Anaerobic Digestion CONFERENCE PROCEEDINGS, 2024</w:t>
+              <w:t xml:space="preserve">Conférences Jacques Monod</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Roscoff, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04647849v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05202836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inhibition of anaerobic digestion of urban sewage sludge by sodium propionate: biogas production and microbial community shift in continuous reactors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Awinzure Agumah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaojun Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Auneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th IWA World Conference On Anaerobic Digestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Istanbul, Turkey. 18th IWA World Conference on Anaerobic Digestion CONFERENCE PROCEEDINGS, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04647882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viral diversity in Parisian raw water</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alisa Langlais</w:t>
+                <w:t xml:space="preserve">Impact of prebiotics and probiotics on the functional microbial diversity of degraded soils reforested with Douglas fir shrubs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Darriaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Roose-Amsaleg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Monard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférences Jacques Monod</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Roscoff, France</w:t>
+              <w:t xml:space="preserve">Microbiology Society Annual Conference (MSCA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Edinbourg, Ecosse, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05202836v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05033476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de l’arasement de barrages sur la microbiologie et biogéochimie de sédiments de la Sélune</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Abigaël Hervieu</w:t>
+                <w:t xml:space="preserve">Integrated approach to capture the viral diversity and dynamics of the Seine River by metagenomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alisa Langlais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achim Quaiser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Marconi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Mougin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Guérin-Rechdaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Rennes, France</w:t>
+              <w:t xml:space="preserve">Conférence Jacques Monod: "Evolution des virus : le continuum mutualisme – antagonisme des interactions virus – virus "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Roscoff, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05202798v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05209030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de prébiotiques et probiotiques sur la diversité taxonomique et fonctionnelle de communautés microbiennes de sols dégradés dans un contexte de reforestation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. de Grave</w:t>
+                <w:t xml:space="preserve">Deciphering the effect of propionic acid on anaerobic digestion of sludge: gas production and microbial community structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Soulard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaojun Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Pauss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Bucaille</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thierry Ribeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème colloque de l’Association Francophone d’Ecologie Microbienne (AFEM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Carqueiranne (France), France</w:t>
+              <w:t xml:space="preserve">18th IWA World Conference On Anaerobic Digestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Istanbul, Turkey. , 18th IWA World Conference on Anaerobic Digestion CONFERENCE PROCEEDINGS, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05033497v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04647849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversité virale des eaux de baignade de la Seine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alisa Langlais</w:t>
+                <w:t xml:space="preserve">Impact de prébiotiques et probiotiques sur la diversité taxonomique et fonctionnelle de communautés microbiennes de sols dégradés dans un contexte de reforestation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Darriaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Roose-Amsaleg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Achim Quaiser</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. de Grave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bucaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Monard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème Congrès AFEM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Carqueirane, France</w:t>
+              <w:t xml:space="preserve">11ème colloque de l’Association Francophone d’Ecologie Microbienne (AFEM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Carqueiranne (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05202814v1</w:t>
+                <w:t xml:space="preserve">hal-05033497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversité virale en Seine : cas des eaux de baignade</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact de l’arasement de barrages sur la microbiologie et biogéochimie de sédiments de la Sélune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Roose-Amsaleg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Daburon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Chiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Laverman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abigaël Hervieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phages in Lyon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">Microbes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05209051v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05202798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fate and transport of tetracycline and ciprofloxacin and impact on nitrate reduction activity in coastal sediments</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A.M. Laverman</w:t>
+                <w:t xml:space="preserve">Diversité virale des eaux de baignade de la Seine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alisa Langlais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Roose-Amsaleg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achim Quaiser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Goldschmidt 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Lyon, France. 2025</w:t>
+              <w:t xml:space="preserve">11ème Congrès AFEM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Carqueirane, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05163911v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05202814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial community dynamics during the co-digestion of manure and the organic fraction of household waste</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Diversité virale en Seine : cas des eaux de baignade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alisa Langlais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Roose-Amsaleg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achim Quaiser</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference on Biogas Microbiology (ICBM-4)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Braga, Portugal</w:t>
+              <w:t xml:space="preserve">Phages in Lyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04486518v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05209051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering the effect of propionic acid on anaerobic digestion of sludge: gas production and microbial community structure</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fate and transport of tetracycline and ciprofloxacin and impact on nitrate reduction activity in coastal sediments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chen Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Garance Regimbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Roose-Amsaleg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil Hanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Laverman</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Symposium on Microbial Ecology (ISME18)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Lausanne ( CH), Switzerland</w:t>
+              <w:t xml:space="preserve">Goldschmidt 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Lyon, France. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04482086v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05163911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antibiotic resistance genes in sewage sludge submitted to anaerobic digestion</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thomas Lehembre</w:t>
+                <w:t xml:space="preserve">Deciphering the effect of propionic acid on anaerobic digestion of sludge: gas production and microbial community structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaojun Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Soulard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Pauss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Guérin-Rechdaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Rocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISME symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Lausanne, Switzerland</w:t>
+              <w:t xml:space="preserve">18th International Symposium on Microbial Ecology (ISME18)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Lausanne ( CH), Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05202715v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04482086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genotypic and phenotypic analysis of antimicrobial resistance in the denitrifying isolate Pseudomonas veronii</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Microbial community dynamics during the co-digestion of manure and the organic fraction of household waste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franciele Pereira Camargo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Roose-Amsaleg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Guérin-Rechdaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Rocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Alibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISME 18</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Laussane, Switzerland. 2025</w:t>
+              <w:t xml:space="preserve">4th International Conference on Biogas Microbiology (ICBM-4)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Braga, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05163915v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04486518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhibition de la digestion anaérobie : cas de l'acide propionique</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Antibiotic resistance genes in sewage sludge submitted to anaerobic digestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Roose-Amsaleg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Causse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Wolf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Garance Demarquest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lehembre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème colloque de l'Association Francophone d'Ecologie Microbienne (AFEM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Marseille (Colloque distanciel), France</w:t>
+              <w:t xml:space="preserve">ISME symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04482021v1</w:t>
+                <w:t xml:space="preserve">hal-05202715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solutions to control the dissemination of antibiotic resistance in the environment: systematic review including a meta-analysis</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Genotypic and phenotypic analysis of antimicrobial resistance in the denitrifying isolate Pseudomonas veronii</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chen Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Roose-Amsaleg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil Hanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anniet M Laverman</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. Colloque de l'Association Francophone d'Ecologie Microbienne (AFEM 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Bussang, France</w:t>
+              <w:t xml:space="preserve">ISME 18</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Laussane, Switzerland. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02938201v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05163915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to control the dissemination of antibiotic resistance in the environment? A systematic review</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Inhibition de la digestion anaérobie : cas de l'acide propionique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Soulard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Bize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Guérin-Rechdaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Roose-Amsaleg</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ARAE 2019 – 8th symposium on antimicrobial resistance in animals and the environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Tours, France. 2019</w:t>
+              <w:t xml:space="preserve">10ème colloque de l'Association Francophone d'Ecologie Microbienne (AFEM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Marseille (Colloque distanciel), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02734852v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04482021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traitement des jus de digestion par le procédé SHARON® : Shunt des Nitrates et Dénitrification</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Pichon</w:t>
+                <w:t xml:space="preserve">How to control the dissemination of antibiotic resistance in the environment? A systematic review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Goulas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Drifa Belhadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Descamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Andremont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MOCOPEE : Epuration des eaux: innover sur les pratiques de de monitoring et d'exploitation. Enseignements scientifiques et techniques tirés de la phase I du programme Mocopée (2014-2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Colombes, France. pp.1, 2018</w:t>
+              <w:t xml:space="preserve">ARAE 2019 – 8th symposium on antimicrobial resistance in animals and the environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Tours, France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02608222v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02734852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of early diagenesis on the isotopic signature of wood (δ13C and δ15N): incubation in aquatic microcosm</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurence Millot-Cornette</w:t>
+                <w:t xml:space="preserve">Solutions to control the dissemination of antibiotic resistance in the environment: systematic review including a meta-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Goulas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Drifa Belhadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Descamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Andremont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Goldschmidt-2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Paris, France. 2017</w:t>
+              <w:t xml:space="preserve">9. Colloque de l'Association Francophone d'Ecologie Microbienne (AFEM 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Bussang, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01624744v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02938201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Traitement des jus de digestion par le procédé SHARON® : Shunt des Nitrates et Dénitrification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Roose Amsaleg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Laverman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MOCOPEE : Epuration des eaux: innover sur les pratiques de de monitoring et d'exploitation. Enseignements scientifiques et techniques tirés de la phase I du programme Mocopée (2014-2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Colombes, France. pp.1, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02608222v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effects of early diagenesis on the isotopic signature of wood (δ13C and δ15N): incubation in aquatic microcosm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tramoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Thuy T Nguyen Tu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Vaury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Sebilo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Millot-Cornette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Goldschmidt-2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Paris, France. 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01624744v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mixtures effect of antibiotics on soil microbial nitrogen processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Roose-Amsaleg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Nelieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjolaine Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Alliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st International Conference on Risk Assessment of Pharmaceuticals in the Environment - ICRAPHE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Paris, France. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01531716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId196"/>
+      <w:footerReference w:type="default" r:id="rId203"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6472,51 +6731,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047494v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Darriaut" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Roose-Amsaleg" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vanhove" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Monard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micres.2025.128178" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614318v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Chen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Hanna" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anniet M. Laverman" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-024-33908-4" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477915v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Morelle" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Huguet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Richard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roose-Amsaleg" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2024.152000" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770462v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garance Regimbeau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-022-22564-1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779334v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Morelle" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Laverman" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2022.108006" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776214v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa L&#243;pez Viveros" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Azimi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Pichon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Bize" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-022-22665-x" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420447v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Pi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bieroza" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brouchkov" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Chen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.J.P. Dufour" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-environ-012220-125703" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268861v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pannard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2021.107394" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216922v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Goulas" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drifa Belhadi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Descamps" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Andremont" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benoit" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13750-021-00222-2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02987836v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane David" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Alliot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Guigon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Crouzet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-020-01117-3" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521890v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13750-020-0187-x" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148868v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Thibault" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Derenne" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Parlanti" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Anquetil" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahaut Sourzac" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2019.04.007" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01497684v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Fedala" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine V&#233;nien-Bryan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Garnier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert-Claude Boccara" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2017.02.004" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01174217v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-4943-3" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01115721v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Naeher" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Huguet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line L. Roose-Amsaleg" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Fosse" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-014-0066-z" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01146843v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Cazier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Yan" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Petit" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-4159-6" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195718v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Roose-Amsaleg" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Hoang" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-013-1133-2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QMG0PQC7-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195889v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Tuc Dinh" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chevreuil" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2013.04.025" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HPJSRWM2-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000736v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume G. Vilain" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette J. Ganier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line C. Roose-Amsaleg" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia P. Laville" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10705-011-9470-0" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FNVLJC47-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161841v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rose-Amsaleg" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cariou-Pham" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vautrin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tavernier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Solignac" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679325v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Brygoo" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Harry" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2004.00579.x" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FG9DLNP5-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680548v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Vallavieille-Pope" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Levis" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306554v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Awinzure Agumah" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojun Liu" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Soulard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Andr&#233;" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Pauss" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053161v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisa Langlais" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achim Quaiser" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Marconi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Mougin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04493115v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Gu&#233;rin-Rechdaoui" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franciele Pereira Camargo" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rocher" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Alibert" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951172v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Perret" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Garcia" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roose Amsaleg" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Laverman" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pichon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378229v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Pannard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Crave" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;-Jean Francez" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mass&#233;" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01624767v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tramoy" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Thuy Nguyen Tu" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vaury" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Sebilo" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Millot Cornette" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606940v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Deschamps" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532569v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Nelieu" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033476v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Darriaut" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Monard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209030v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647849v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ribeiro" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647882v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Thibault" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Auneau" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202836v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marconi Anthony" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202798v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Daburon" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Chiron" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abiga&#235;l Hervieu" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033497v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Grave" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bucaille" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202814v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209051v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05163911v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04486518v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04482086v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202715v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Causse" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Wolf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garance Demarquest" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lehembre" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05163915v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anniet M Laverman" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04482021v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02938201v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734852v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608222v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Garcia" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01624744v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Thuy T Nguyen Tu" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Vaury" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Millot-Cornette" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531716v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047494v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Darriaut" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Roose-Amsaleg" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vanhove" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Monard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micres.2025.128178" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614318v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Chen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Hanna" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anniet M. Laverman" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-024-33908-4" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477915v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Morelle" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Huguet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Richard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roose-Amsaleg" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2024.152000" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770462v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garance Regimbeau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-022-22564-1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779334v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Morelle" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Laverman" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2022.108006" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776214v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa L&#243;pez Viveros" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Azimi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Pichon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Bize" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-022-22665-x" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02987836v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane David" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Alliot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Guigon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Crouzet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-020-01117-3" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420447v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Pi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bieroza" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brouchkov" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Chen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.J.P. Dufour" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-environ-012220-125703" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268861v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pannard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2021.107394" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216922v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Goulas" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drifa Belhadi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Descamps" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Andremont" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benoit" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13750-021-00222-2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521890v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13750-020-0187-x" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148868v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Thibault" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Derenne" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Parlanti" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Anquetil" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahaut Sourzac" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2019.04.007" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01497684v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Fedala" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine V&#233;nien-Bryan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Garnier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert-Claude Boccara" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2017.02.004" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01174217v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-4943-3" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01146843v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Cazier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Yan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Petit" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-4159-6" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01115721v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Naeher" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Huguet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line L. Roose-Amsaleg" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Fosse" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-014-0066-z" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195889v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Tuc Dinh" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chevreuil" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Roose-Amsaleg" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2013.04.025" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HPJSRWM2-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195718v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Hoang" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-013-1133-2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QMG0PQC7-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000736v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume G. Vilain" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette J. Ganier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line C. Roose-Amsaleg" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia P. Laville" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10705-011-9470-0" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FNVLJC47-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161841v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rose-Amsaleg" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cariou-Pham" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vautrin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tavernier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Solignac" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679325v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Brygoo" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Harry" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2004.00579.x" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FG9DLNP5-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680548v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Vallavieille-Pope" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Levis" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053161v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisa Langlais" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achim Quaiser" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Marconi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Mougin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306554v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Awinzure Agumah" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojun Liu" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Soulard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Andr&#233;" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Pauss" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04493115v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Gu&#233;rin-Rechdaoui" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franciele Pereira Camargo" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rocher" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Alibert" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378229v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Pannard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Crave" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;-Jean Francez" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mass&#233;" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951172v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Perret" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Garcia" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roose Amsaleg" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Laverman" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pichon" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606940v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Deschamps" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01624767v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tramoy" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Thuy Nguyen Tu" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vaury" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Sebilo" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Millot Cornette" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532569v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Nelieu" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553324v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lenfant" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;my Pietruzska" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud de Grave" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.18863.60329" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562969v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;my Pietruszka" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202836v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marconi Anthony" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647882v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Thibault" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Auneau" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033476v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Darriaut" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Monard" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209030v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647849v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ribeiro" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033497v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Grave" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bucaille" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202798v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Daburon" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Chiron" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abiga&#235;l Hervieu" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202814v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209051v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05163911v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04482086v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04486518v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202715v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Causse" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Wolf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garance Demarquest" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lehembre" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05163915v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anniet M Laverman" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04482021v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734852v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02938201v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608222v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Garcia" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01624744v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Thuy T Nguyen Tu" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Vaury" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Millot-Cornette" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531716v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>