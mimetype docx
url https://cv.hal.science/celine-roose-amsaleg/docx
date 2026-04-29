--- v1 (2026-04-06)
+++ v2 (2026-04-29)
@@ -836,628 +836,628 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03776214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synergetic effect of antibiotic mixtures on soil bacterial N2O-reducing communities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Estuarine benthic nitrate reduction rates: Potential role of microalgae?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anniet M. Laverman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Morelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Roose-Amsaleg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viviane David</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A. Pannard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Chemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10311-020-01117-3⟩</w:t>
+              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 257, pp.107394. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecss.2021.107394⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02987836v1</w:t>
+                <w:t xml:space="preserve">hal-03268861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Cold Region Critical Zone in Transition: Responses to Climate Warming and Land Use Change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Pi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bieroza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Brouchkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Pi</w:t>
+                <w:t xml:space="preserve">W. Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.J.P. Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Review of Environment and Resources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 46 (1), pp.111-134. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1146/annurev-environ-012220-125703⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03420447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estuarine benthic nitrate reduction rates: Potential role of microalgae?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Céline Roose-Amsaleg</w:t>
+                <w:t xml:space="preserve">Correction to: How effective are strategies to control the dissemination of antibiotic resistance in the environment? A systematic review (vol 9, 4, 2020)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Goulas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Drifa Belhadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Pannard</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Antoine Andremont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecss.2021.107394⟩</w:t>
+              <w:t xml:space="preserve">Environmental Evidence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (1), pp.9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13750-021-00222-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03268861v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03216922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction to: How effective are strategies to control the dissemination of antibiotic resistance in the environment? A systematic review (vol 9, 4, 2020)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anais Goulas</w:t>
+                <w:t xml:space="preserve">Synergetic effect of antibiotic mixtures on soil bacterial N2O-reducing communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Roose-Amsaleg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drifa Belhadi</w:t>
+                <w:t xml:space="preserve">Viviane David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Descamps</w:t>
+                <w:t xml:space="preserve">Fabrice Alliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Andremont</w:t>
+                <w:t xml:space="preserve">Elodie Guigon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Benoit</w:t>
+                <w:t xml:space="preserve">Olivier Crouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Evidence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 10 (1), pp.9. </w:t>
+              <w:t xml:space="preserve">Environmental Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 19 (2), pp.1873-1878. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13750-021-00222-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10311-020-01117-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03216922v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02987836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How effective are strategies to control the dissemination of antibiotic resistance in the environment? A systematic review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Goulas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drifa Belhadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Andremont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Evidence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 9 (1), pp.4. </w:t>
@@ -1852,325 +1852,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01174217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exposure to vancomycin causes a shift in the microbial community structure without affecting nitrate reduction rates in river sediments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Molecular and geochemical constraints on anaerobic ammonium oxidation (anammox) in a riparian zone of the Seine estuary (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Naeher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Huguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline L. Roose-Amsaleg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anniet M. Laverman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Petit</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Fosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-015-4159-6⟩</w:t>
+              <w:t xml:space="preserve">Biogeochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 123 (1-2), pp.237-250. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10533-014-0066-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01146843v1</w:t>
+                <w:t xml:space="preserve">hal-01115721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular and geochemical constraints on anaerobic ammonium oxidation (anammox) in a riparian zone of the Seine estuary (France)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sebastian Naeher</w:t>
+                <w:t xml:space="preserve">Exposure to vancomycin causes a shift in the microbial community structure without affecting nitrate reduction rates in river sediments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anniet M. Laverman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Huguet</w:t>
+                <w:t xml:space="preserve">Thibaut Cazier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline L. Roose-Amsaleg</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anniet M. Laverman</w:t>
+                <w:t xml:space="preserve">Chen Yan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Roose-Amsaleg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Fosse</w:t>
+                <w:t xml:space="preserve">Fabienne Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 123 (1-2), pp.237-250. </w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 22 (18), pp.13702-13709. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10533-014-0066-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11356-015-4159-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01115721v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01146843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of environmental and therapeutic concentrations of antibiotics on nitrate reduction rates in river sediment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chen Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quoc Tuc Dinh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2285,51 +2285,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronic exposure of river sediments to environmentally relevant levels of tetracycline affects bacterial communities but not denitrification rates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Roose-Amsaleg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chen Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2867,1051 +2867,1176 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02680548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (8)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facteurs influençant la dynamique du virioplancton en Seine</w:t>
+                <w:t xml:space="preserve">Digestion anaérobie mésophile des boues d'épuration municipales sous fortes concentrations de propionate de sodium en conditions semicontinues : inhibition et modifications de la communauté microbienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alisa Langlais</w:t>
+                <w:t xml:space="preserve">Joel Awinzure Agumah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Achim Quaiser</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Roose-Amsaleg</w:t>
+                <w:t xml:space="preserve">Xiaojun Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Marconi</w:t>
+                <w:t xml:space="preserve">Laura André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Mougin</w:t>
+                <w:t xml:space="preserve">Camille Auneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Information Eaux, 26ème édition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, APTEN Poitiers; IC2MP; ENSI Poitiers, Oct 2024, POITIERS, France</w:t>
+              <w:t xml:space="preserve">Journée Recherche Innovation Biogaz Méthanisation 2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2026, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05053161v1</w:t>
+                <w:t xml:space="preserve">hal-05569770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhibition de la digestion anaérobie des boues d'épuration urbaines par le propionate de sodium : production de biogaz et évolution de la communauté microbienne dans des réacteurs semi-continus</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Facteurs influençant la dynamique du virioplancton en Seine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaojun Liu</w:t>
+                <w:t xml:space="preserve">Alisa Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Soulard</w:t>
+                <w:t xml:space="preserve">Achim Quaiser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Roose-Amsaleg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura André</w:t>
+                <w:t xml:space="preserve">Anthony Marconi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Pauss</w:t>
+                <w:t xml:space="preserve">Jérémy Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19e Congrès de la Société Française du Génie des Procédés (SFGP 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française du Génie des Procédés, Oct 2024, Deauville, France</w:t>
+              <w:t xml:space="preserve">Journées Information Eaux, 26ème édition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, APTEN Poitiers; IC2MP; ENSI Poitiers, Oct 2024, POITIERS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05306554v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05053161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-digestion anaérobie de boues urbaines : effets du fumier et de la fraction organique des déchets ménagers employés comme cosubstrats, sur la composition des communautés microbienne</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ariane Bize</w:t>
+                <w:t xml:space="preserve">Inhibition de la digestion anaérobie des boues d'épuration urbaines par le propionate de sodium : production de biogaz et évolution de la communauté microbienne dans des réacteurs semi-continus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Awinzure Agumah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaojun Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabrina Guérin-Rechdaoui</w:t>
+                <w:t xml:space="preserve">Chloé Soulard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franciele Pereira Camargo</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Elise Alibert</w:t>
+                <w:t xml:space="preserve">André Pauss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25ème édition des Journées Information Eaux (JIE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Poitiera, France</w:t>
+              <w:t xml:space="preserve">19e Congrès de la Société Française du Génie des Procédés (SFGP 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française du Génie des Procédés, Oct 2024, Deauville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04493115v1</w:t>
+                <w:t xml:space="preserve">hal-05306554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How physical heterogeneity of water masses in shallow lakes shapes plankton communities?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Co-digestion anaérobie de boues urbaines : effets du fumier et de la fraction organique des déchets ménagers employés comme cosubstrats, sur la composition des communautés microbienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Bize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Guérin-Rechdaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franciele Pereira Camargo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandrine Pannard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Céline Roose-Amsaleg</w:t>
+                <w:t xml:space="preserve">Vincent Rocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Crave</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Massé</w:t>
+                <w:t xml:space="preserve">Elise Alibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Internationales de Limnologie et Océanographie 2018 (JILO)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">25ème édition des Journées Information Eaux (JIE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Poitiera, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02378229v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04493115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le traitement des jus de digestion par le procédé de nitritation sharon® cas de la station Seine Grésillons du SIAAP</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How physical heterogeneity of water masses in shallow lakes shapes plankton communities?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandrine Pannard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Roose-Amsaleg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Crave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Perret</w:t>
+                <w:t xml:space="preserve">André-Jean Francez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Garcia</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">S. Pichon</w:t>
+                <w:t xml:space="preserve">Stéphanie Massé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Information Eaux 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Poitiers, France. 11 p</w:t>
+              <w:t xml:space="preserve">Journées Internationales de Limnologie et Océanographie 2018 (JILO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01951172v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02378229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixtures effect of antibiotics on soil nitrification and denitrification - an experimental and modelling approach</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Céline Roose-Amsaleg</w:t>
+                <w:t xml:space="preserve">Le traitement des jus de digestion par le procédé de nitritation sharon® cas de la station Seine Grésillons du SIAAP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Roose Amsaleg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marjolaine Deschamps</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A. Laverman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1ère conférence internationale d’Ecotoxicologie Microbienne, EcotoxicoMic</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Lyon, France</w:t>
+              <w:t xml:space="preserve">Journées Information Eaux 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Poitiers, France. 11 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01606940v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01951172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EFFECTS OF EARLY DIAGENESIS ON THE ISOTOPIC SIGNATURE OF WOOD: INCUBATIONS IN AQUATIC MICROCOSM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Tramoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Thuy Nguyen Tu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Vaury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Sebilo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Millot Cornette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IMOG-2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01624767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mixtures effect of antibiotics on soil nitrification and denitrification - an experimental and modelling approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Roose-Amsaleg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjolaine Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Alliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Crouzet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1ère conférence internationale d’Ecotoxicologie Microbienne, EcotoxicoMic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01606940v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ecotoxicological impact of antibiotic mixtures on soil nitrogen cycling microbial guilds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Roose-Amsaleg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Nelieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjolaine Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Alliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st International Conference on the Risk Assessment of PHarmaceuticals in the Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01532569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3921,1341 +4046,1341 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When helping hurts: Commercial soil amendments trigger soil dysbiosis and impair Douglas fir reforestation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Darriaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Monard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Lenfant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémy Pietruzska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud de Grave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference: Environmental and Agronomical Genomics Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2026, Paris, France. Unpublished, 2026, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.13140/RG.2.2.18863.60329⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05553324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CONSEQUENCES IMPREVUES D'AMENDEMENTS EN PROBIOTIQUES ET PREBIOTIQUES SUR UN REBOISEMENT EN PIN DE DOUGLAS DE SOLS AGRICOLES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Darriaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Lenfant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémy Pietruszka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud de Grave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Monard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de l'association francophone d'écologie microbienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Beaune, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05562969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viral diversity in Parisian raw water</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alisa Langlais</w:t>
+                <w:t xml:space="preserve">Impact of prebiotics and probiotics on the functional microbial diversity of degraded soils reforested with Douglas fir shrubs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Darriaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Roose-Amsaleg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Monard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférences Jacques Monod</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Roscoff, France</w:t>
+              <w:t xml:space="preserve">Microbiology Society Annual Conference (MSCA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Edinbourg, Ecosse, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05202836v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05033476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhibition of anaerobic digestion of urban sewage sludge by sodium propionate: biogas production and microbial community shift in continuous reactors</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Integrated approach to capture the viral diversity and dynamics of the Seine River by metagenomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaojun Liu</w:t>
+                <w:t xml:space="preserve">Alisa Langlais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achim Quaiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura André</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Camille Auneau</w:t>
+                <w:t xml:space="preserve">Anthony Marconi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Mougin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Guérin-Rechdaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th IWA World Conference On Anaerobic Digestion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Istanbul, Turkey. 18th IWA World Conference on Anaerobic Digestion CONFERENCE PROCEEDINGS, 2024</w:t>
+              <w:t xml:space="preserve">Conférence Jacques Monod: "Evolution des virus : le continuum mutualisme – antagonisme des interactions virus – virus "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Roscoff, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04647882v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05209030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of prebiotics and probiotics on the functional microbial diversity of degraded soils reforested with Douglas fir shrubs</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Deciphering the effect of propionic acid on anaerobic digestion of sludge: gas production and microbial community structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Soulard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaojun Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Pauss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Ribeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology Society Annual Conference (MSCA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Edinbourg, Ecosse, United Kingdom</w:t>
+              <w:t xml:space="preserve">18th IWA World Conference On Anaerobic Digestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Istanbul, Turkey. , 18th IWA World Conference on Anaerobic Digestion CONFERENCE PROCEEDINGS, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05033476v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04647849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated approach to capture the viral diversity and dynamics of the Seine River by metagenomics</w:t>
+                <w:t xml:space="preserve">Inhibition of anaerobic digestion of urban sewage sludge by sodium propionate: biogas production and microbial community shift in continuous reactors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alisa Langlais</w:t>
+                <w:t xml:space="preserve">Joel Awinzure Agumah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Achim Quaiser</w:t>
+                <w:t xml:space="preserve">Xiaojun Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Marconi</w:t>
+                <w:t xml:space="preserve">Laura André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Mougin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sabrina Guérin-Rechdaoui</w:t>
+                <w:t xml:space="preserve">Camille Auneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Jacques Monod: "Evolution des virus : le continuum mutualisme – antagonisme des interactions virus – virus "</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Roscoff, France. </w:t>
+              <w:t xml:space="preserve">18th IWA World Conference On Anaerobic Digestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Istanbul, Turkey. 18th IWA World Conference on Anaerobic Digestion CONFERENCE PROCEEDINGS, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05209030v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04647882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering the effect of propionic acid on anaerobic digestion of sludge: gas production and microbial community structure</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Viral diversity in Parisian raw water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaojun Liu</w:t>
+                <w:t xml:space="preserve">Alisa Langlais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Roose-Amsaleg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marconi Anthony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Pauss</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thierry Ribeiro</w:t>
+                <w:t xml:space="preserve">Jérémy Mougin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Guérin-Rechdaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th IWA World Conference On Anaerobic Digestion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Istanbul, Turkey. , 18th IWA World Conference on Anaerobic Digestion CONFERENCE PROCEEDINGS, 2024</w:t>
+              <w:t xml:space="preserve">Conférences Jacques Monod</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Roscoff, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04647849v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05202836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact de prébiotiques et probiotiques sur la diversité taxonomique et fonctionnelle de communautés microbiennes de sols dégradés dans un contexte de reforestation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Darriaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Roose-Amsaleg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. de Grave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bucaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Monard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11ème colloque de l’Association Francophone d’Ecologie Microbienne (AFEM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Carqueiranne (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05033497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact de l’arasement de barrages sur la microbiologie et biogéochimie de sédiments de la Sélune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Roose-Amsaleg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Daburon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Chiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.M. Laverman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abigaël Hervieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05202798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversité virale des eaux de baignade de la Seine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alisa Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Roose-Amsaleg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achim Quaiser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11ème Congrès AFEM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Carqueirane, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05202814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversité virale en Seine : cas des eaux de baignade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alisa Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Roose-Amsaleg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achim Quaiser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phages in Lyon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05209051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fate and transport of tetracycline and ciprofloxacin and impact on nitrate reduction activity in coastal sediments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chen Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5310,448 +5435,448 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldschmidt 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Lyon, France. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05163911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering the effect of propionic acid on anaerobic digestion of sludge: gas production and microbial community structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaojun Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Soulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Pauss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Guérin-Rechdaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Symposium on Microbial Ecology (ISME18)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Lausanne ( CH), Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04482086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbial community dynamics during the co-digestion of manure and the organic fraction of household waste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franciele Pereira Camargo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Roose-Amsaleg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Guérin-Rechdaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Alibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Conference on Biogas Microbiology (ICBM-4)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Braga, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04486518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antibiotic resistance genes in sewage sludge submitted to anaerobic digestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Roose-Amsaleg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Causse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Wolf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Garance Demarquest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lehembre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISME symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05202715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genotypic and phenotypic analysis of antimicrobial resistance in the denitrifying isolate Pseudomonas veronii</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chen Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5760,831 +5885,831 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Roose-Amsaleg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalil Hanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anniet M Laverman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISME 18</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Laussane, Switzerland. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05163915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inhibition de la digestion anaérobie : cas de l'acide propionique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Soulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Bize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Guérin-Rechdaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Roose-Amsaleg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème colloque de l'Association Francophone d'Ecologie Microbienne (AFEM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Marseille (Colloque distanciel), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04482021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to control the dissemination of antibiotic resistance in the environment? A systematic review</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Solutions to control the dissemination of antibiotic resistance in the environment: systematic review including a meta-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Goulas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drifa Belhadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Andremont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ARAE 2019 – 8th symposium on antimicrobial resistance in animals and the environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Tours, France. 2019</w:t>
+              <w:t xml:space="preserve">9. Colloque de l'Association Francophone d'Ecologie Microbienne (AFEM 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Bussang, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02734852v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02938201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solutions to control the dissemination of antibiotic resistance in the environment: systematic review including a meta-analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">How to control the dissemination of antibiotic resistance in the environment? A systematic review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Goulas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drifa Belhadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Andremont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. Colloque de l'Association Francophone d'Ecologie Microbienne (AFEM 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Bussang, France</w:t>
+              <w:t xml:space="preserve">ARAE 2019 – 8th symposium on antimicrobial resistance in animals and the environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Tours, France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02938201v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02734852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traitement des jus de digestion par le procédé SHARON® : Shunt des Nitrates et Dénitrification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Roose Amsaleg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Laverman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MOCOPEE : Epuration des eaux: innover sur les pratiques de de monitoring et d'exploitation. Enseignements scientifiques et techniques tirés de la phase I du programme Mocopée (2014-2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Colombes, France. pp.1, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02608222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of early diagenesis on the isotopic signature of wood (δ13C and δ15N): incubation in aquatic microcosm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Tramoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Thuy T Nguyen Tu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Vaury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Sebilo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Millot-Cornette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldschmidt-2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Paris, France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01624744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mixtures effect of antibiotics on soil microbial nitrogen processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Roose-Amsaleg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Nelieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjolaine Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Alliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st International Conference on Risk Assessment of Pharmaceuticals in the Environment - ICRAPHE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Paris, France. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01531716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId203"/>
+      <w:footerReference w:type="default" r:id="rId204"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6731,51 +6856,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047494v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Darriaut" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Roose-Amsaleg" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vanhove" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Monard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micres.2025.128178" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614318v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Chen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Hanna" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anniet M. Laverman" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-024-33908-4" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477915v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Morelle" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Huguet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Richard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roose-Amsaleg" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2024.152000" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770462v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garance Regimbeau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-022-22564-1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779334v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Morelle" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Laverman" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2022.108006" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776214v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa L&#243;pez Viveros" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Azimi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Pichon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Bize" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-022-22665-x" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02987836v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane David" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Alliot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Guigon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Crouzet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-020-01117-3" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420447v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Pi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bieroza" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brouchkov" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Chen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.J.P. Dufour" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-environ-012220-125703" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268861v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pannard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2021.107394" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216922v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Goulas" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drifa Belhadi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Descamps" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Andremont" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benoit" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13750-021-00222-2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521890v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13750-020-0187-x" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148868v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Thibault" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Derenne" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Parlanti" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Anquetil" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahaut Sourzac" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2019.04.007" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01497684v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Fedala" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine V&#233;nien-Bryan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Garnier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert-Claude Boccara" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2017.02.004" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01174217v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-4943-3" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01146843v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Cazier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Yan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Petit" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-4159-6" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01115721v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Naeher" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Huguet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line L. Roose-Amsaleg" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Fosse" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-014-0066-z" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195889v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Tuc Dinh" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chevreuil" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Roose-Amsaleg" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2013.04.025" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HPJSRWM2-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195718v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Hoang" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-013-1133-2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QMG0PQC7-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000736v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume G. Vilain" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette J. Ganier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line C. Roose-Amsaleg" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia P. Laville" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10705-011-9470-0" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FNVLJC47-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161841v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rose-Amsaleg" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cariou-Pham" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vautrin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tavernier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Solignac" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679325v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Brygoo" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Harry" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2004.00579.x" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FG9DLNP5-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680548v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Vallavieille-Pope" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Levis" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053161v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisa Langlais" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achim Quaiser" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Marconi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Mougin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306554v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Awinzure Agumah" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojun Liu" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Soulard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Andr&#233;" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Pauss" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04493115v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Gu&#233;rin-Rechdaoui" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franciele Pereira Camargo" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rocher" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Alibert" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378229v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Pannard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Crave" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;-Jean Francez" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mass&#233;" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951172v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Perret" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Garcia" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roose Amsaleg" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Laverman" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pichon" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606940v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Deschamps" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01624767v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tramoy" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Thuy Nguyen Tu" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vaury" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Sebilo" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Millot Cornette" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532569v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Nelieu" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553324v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lenfant" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;my Pietruzska" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud de Grave" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.18863.60329" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562969v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;my Pietruszka" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202836v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marconi Anthony" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647882v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Thibault" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Auneau" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033476v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Darriaut" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Monard" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209030v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647849v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ribeiro" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033497v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Grave" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bucaille" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202798v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Daburon" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Chiron" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abiga&#235;l Hervieu" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202814v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209051v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05163911v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04482086v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04486518v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202715v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Causse" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Wolf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garance Demarquest" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lehembre" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05163915v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anniet M Laverman" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04482021v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734852v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02938201v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608222v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Garcia" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01624744v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Thuy T Nguyen Tu" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Vaury" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Millot-Cornette" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531716v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047494v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Darriaut" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Roose-Amsaleg" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vanhove" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Monard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micres.2025.128178" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614318v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Chen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Hanna" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anniet M. Laverman" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-024-33908-4" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477915v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Morelle" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Huguet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Richard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roose-Amsaleg" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2024.152000" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770462v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garance Regimbeau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-022-22564-1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779334v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Morelle" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Laverman" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2022.108006" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776214v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa L&#243;pez Viveros" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Azimi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Pichon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Bize" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-022-22665-x" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268861v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pannard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2021.107394" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420447v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Pi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bieroza" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brouchkov" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Chen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.J.P. Dufour" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-environ-012220-125703" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216922v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Goulas" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drifa Belhadi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Descamps" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Andremont" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benoit" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13750-021-00222-2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02987836v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane David" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Alliot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Guigon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Crouzet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-020-01117-3" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521890v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13750-020-0187-x" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148868v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Thibault" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Derenne" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Parlanti" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Anquetil" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahaut Sourzac" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2019.04.007" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01497684v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Fedala" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine V&#233;nien-Bryan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Garnier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert-Claude Boccara" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2017.02.004" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01174217v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-4943-3" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01115721v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Naeher" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Huguet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line L. Roose-Amsaleg" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Fosse" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-014-0066-z" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01146843v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Cazier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Yan" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Petit" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-4159-6" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195889v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Tuc Dinh" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chevreuil" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Roose-Amsaleg" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2013.04.025" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HPJSRWM2-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195718v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Hoang" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-013-1133-2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QMG0PQC7-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000736v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume G. Vilain" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette J. Ganier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line C. Roose-Amsaleg" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia P. Laville" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10705-011-9470-0" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FNVLJC47-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161841v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rose-Amsaleg" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cariou-Pham" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vautrin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tavernier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Solignac" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679325v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Brygoo" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Harry" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2004.00579.x" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FG9DLNP5-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680548v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Vallavieille-Pope" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Levis" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569770v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Awinzure Agumah" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojun Liu" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Andr&#233;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Auneau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Thibault" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053161v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisa Langlais" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achim Quaiser" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Marconi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Mougin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306554v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Soulard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Pauss" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04493115v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Gu&#233;rin-Rechdaoui" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franciele Pereira Camargo" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rocher" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Alibert" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378229v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Pannard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Crave" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;-Jean Francez" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mass&#233;" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951172v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Perret" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Garcia" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roose Amsaleg" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Laverman" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pichon" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01624767v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tramoy" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Thuy Nguyen Tu" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vaury" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Sebilo" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Millot Cornette" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606940v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Deschamps" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532569v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Nelieu" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553324v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lenfant" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;my Pietruzska" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud de Grave" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.18863.60329" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562969v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;my Pietruszka" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033476v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Darriaut" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Monard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209030v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647849v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ribeiro" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647882v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202836v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marconi Anthony" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033497v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Grave" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bucaille" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202798v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Daburon" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Chiron" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abiga&#235;l Hervieu" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202814v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209051v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05163911v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04482086v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04486518v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202715v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Causse" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Wolf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garance Demarquest" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lehembre" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05163915v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anniet M Laverman" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04482021v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02938201v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734852v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608222v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Garcia" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01624744v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Thuy T Nguyen Tu" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Vaury" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Millot-Cornette" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531716v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>