--- v2 (2026-04-29)
+++ v3 (2026-05-26)
@@ -836,278 +836,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03776214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estuarine benthic nitrate reduction rates: Potential role of microalgae?</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Cold Region Critical Zone in Transition: Responses to Climate Warming and Land Use Change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Pannard</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">K. Pi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bieroza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Brouchkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.J.P. Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecss.2021.107394⟩</w:t>
+              <w:t xml:space="preserve">Annual Review of Environment and Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 46 (1), pp.111-134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1146/annurev-environ-012220-125703⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03268861v1</w:t>
+                <w:t xml:space="preserve">hal-03420447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Cold Region Critical Zone in Transition: Responses to Climate Warming and Land Use Change</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">W. Chen</w:t>
+                <w:t xml:space="preserve">Estuarine benthic nitrate reduction rates: Potential role of microalgae?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anniet M. Laverman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Morelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Roose-Amsaleg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L.J.P. Dufour</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A. Pannard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Review of Environment and Resources</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 46 (1), pp.111-134. </w:t>
+              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 257, pp.107394. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1146/annurev-environ-012220-125703⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecss.2021.107394⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03420447v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03268861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correction to: How effective are strategies to control the dissemination of antibiotic resistance in the environment? A systematic review (vol 9, 4, 2020)</w:t>
               </w:r>
@@ -3401,277 +3401,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04493115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How physical heterogeneity of water masses in shallow lakes shapes plankton communities?</w:t>
+                <w:t xml:space="preserve">Le traitement des jus de digestion par le procédé de nitritation sharon® cas de la station Seine Grésillons du SIAAP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandrine Pannard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Céline Roose-Amsaleg</w:t>
+                <w:t xml:space="preserve">Jean-Marc Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Crave</w:t>
+                <w:t xml:space="preserve">O. Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André-Jean Francez</w:t>
+                <w:t xml:space="preserve">C. Roose Amsaleg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Massé</w:t>
+                <w:t xml:space="preserve">A. Laverman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Internationales de Limnologie et Océanographie 2018 (JILO)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Journées Information Eaux 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Poitiers, France. 11 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02378229v1</w:t>
+                <w:t xml:space="preserve">hal-01951172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le traitement des jus de digestion par le procédé de nitritation sharon® cas de la station Seine Grésillons du SIAAP</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How physical heterogeneity of water masses in shallow lakes shapes plankton communities?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Garcia</w:t>
+                <w:t xml:space="preserve">Alexandrine Pannard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Roose-Amsaleg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Roose Amsaleg</w:t>
+                <w:t xml:space="preserve">Alain Crave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Laverman</w:t>
+                <w:t xml:space="preserve">André-Jean Francez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Pichon</w:t>
+                <w:t xml:space="preserve">Stéphanie Massé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Information Eaux 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Poitiers, France. 11 p</w:t>
+              <w:t xml:space="preserve">Journées Internationales de Limnologie et Océanographie 2018 (JILO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01951172v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02378229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EFFECTS OF EARLY DIAGENESIS ON THE ISOTOPIC SIGNATURE OF WOOD: INCUBATIONS IN AQUATIC MICROCOSM</w:t>
               </w:r>
@@ -4658,277 +4658,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04647849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhibition of anaerobic digestion of urban sewage sludge by sodium propionate: biogas production and microbial community shift in continuous reactors</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Camille Auneau</w:t>
+                <w:t xml:space="preserve">Viral diversity in Parisian raw water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alisa Langlais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Roose-Amsaleg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marconi Anthony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Mougin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Guérin-Rechdaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th IWA World Conference On Anaerobic Digestion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Istanbul, Turkey. 18th IWA World Conference on Anaerobic Digestion CONFERENCE PROCEEDINGS, 2024</w:t>
+              <w:t xml:space="preserve">Conférences Jacques Monod</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Roscoff, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04647882v1</w:t>
+                <w:t xml:space="preserve">hal-05202836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viral diversity in Parisian raw water</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sabrina Guérin-Rechdaoui</w:t>
+                <w:t xml:space="preserve">Inhibition of anaerobic digestion of urban sewage sludge by sodium propionate: biogas production and microbial community shift in continuous reactors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Awinzure Agumah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaojun Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Thibault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Auneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférences Jacques Monod</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Roscoff, France</w:t>
+              <w:t xml:space="preserve">18th IWA World Conference On Anaerobic Digestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Istanbul, Turkey. 18th IWA World Conference on Anaerobic Digestion CONFERENCE PROCEEDINGS, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05202836v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04647882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact de prébiotiques et probiotiques sur la diversité taxonomique et fonctionnelle de communautés microbiennes de sols dégradés dans un contexte de reforestation</w:t>
               </w:r>
@@ -6312,103 +6312,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traitement des jus de digestion par le procédé SHARON® : Shunt des Nitrates et Dénitrification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Roose Amsaleg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Laverman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MOCOPEE : Epuration des eaux: innover sur les pratiques de de monitoring et d'exploitation. Enseignements scientifiques et techniques tirés de la phase I du programme Mocopée (2014-2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Colombes, France. pp.1, 2018</w:t>
@@ -6856,51 +6856,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047494v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Darriaut" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Roose-Amsaleg" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vanhove" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Monard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micres.2025.128178" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614318v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Chen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Hanna" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anniet M. Laverman" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-024-33908-4" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477915v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Morelle" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Huguet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Richard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roose-Amsaleg" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2024.152000" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770462v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garance Regimbeau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-022-22564-1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779334v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Morelle" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Laverman" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2022.108006" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776214v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa L&#243;pez Viveros" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Azimi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Pichon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Bize" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-022-22665-x" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268861v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pannard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2021.107394" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420447v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Pi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bieroza" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brouchkov" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Chen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.J.P. Dufour" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-environ-012220-125703" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216922v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Goulas" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drifa Belhadi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Descamps" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Andremont" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benoit" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13750-021-00222-2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02987836v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane David" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Alliot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Guigon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Crouzet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-020-01117-3" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521890v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13750-020-0187-x" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148868v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Thibault" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Derenne" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Parlanti" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Anquetil" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahaut Sourzac" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2019.04.007" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01497684v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Fedala" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine V&#233;nien-Bryan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Garnier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert-Claude Boccara" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2017.02.004" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01174217v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-4943-3" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01115721v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Naeher" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Huguet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line L. Roose-Amsaleg" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Fosse" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-014-0066-z" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01146843v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Cazier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Yan" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Petit" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-4159-6" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195889v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Tuc Dinh" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chevreuil" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Roose-Amsaleg" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2013.04.025" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HPJSRWM2-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195718v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Hoang" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-013-1133-2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QMG0PQC7-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000736v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume G. Vilain" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette J. Ganier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line C. Roose-Amsaleg" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia P. Laville" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10705-011-9470-0" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FNVLJC47-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161841v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rose-Amsaleg" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cariou-Pham" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vautrin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tavernier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Solignac" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679325v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Brygoo" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Harry" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2004.00579.x" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FG9DLNP5-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680548v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Vallavieille-Pope" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Levis" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569770v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Awinzure Agumah" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojun Liu" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Andr&#233;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Auneau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Thibault" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053161v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisa Langlais" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achim Quaiser" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Marconi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Mougin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306554v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Soulard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Pauss" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04493115v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Gu&#233;rin-Rechdaoui" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franciele Pereira Camargo" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rocher" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Alibert" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378229v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Pannard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Crave" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;-Jean Francez" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mass&#233;" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951172v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Perret" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Garcia" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roose Amsaleg" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Laverman" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pichon" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01624767v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tramoy" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Thuy Nguyen Tu" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vaury" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Sebilo" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Millot Cornette" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606940v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Deschamps" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532569v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Nelieu" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553324v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lenfant" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;my Pietruzska" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud de Grave" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.18863.60329" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562969v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;my Pietruszka" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033476v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Darriaut" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Monard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209030v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647849v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ribeiro" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647882v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202836v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marconi Anthony" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033497v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Grave" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bucaille" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202798v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Daburon" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Chiron" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abiga&#235;l Hervieu" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202814v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209051v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05163911v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04482086v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04486518v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202715v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Causse" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Wolf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garance Demarquest" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lehembre" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05163915v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anniet M Laverman" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04482021v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02938201v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734852v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608222v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Garcia" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01624744v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Thuy T Nguyen Tu" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Vaury" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Millot-Cornette" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531716v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047494v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Darriaut" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Roose-Amsaleg" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vanhove" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Monard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micres.2025.128178" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614318v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Chen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Hanna" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anniet M. Laverman" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-024-33908-4" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477915v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Morelle" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Huguet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Richard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roose-Amsaleg" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2024.152000" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770462v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garance Regimbeau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-022-22564-1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779334v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Morelle" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Laverman" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2022.108006" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776214v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa L&#243;pez Viveros" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Azimi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Pichon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Bize" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-022-22665-x" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420447v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Pi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bieroza" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brouchkov" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Chen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.J.P. Dufour" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-environ-012220-125703" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268861v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pannard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2021.107394" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216922v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Goulas" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drifa Belhadi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Descamps" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Andremont" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benoit" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13750-021-00222-2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02987836v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane David" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Alliot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Guigon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Crouzet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-020-01117-3" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521890v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13750-020-0187-x" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148868v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Thibault" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Derenne" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Parlanti" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Anquetil" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahaut Sourzac" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2019.04.007" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01497684v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Fedala" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine V&#233;nien-Bryan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Garnier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert-Claude Boccara" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2017.02.004" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01174217v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-4943-3" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01115721v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Naeher" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Huguet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line L. Roose-Amsaleg" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Fosse" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-014-0066-z" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01146843v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Cazier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Yan" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Petit" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-4159-6" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195889v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Tuc Dinh" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chevreuil" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Roose-Amsaleg" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2013.04.025" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HPJSRWM2-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195718v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Hoang" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-013-1133-2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QMG0PQC7-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000736v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume G. Vilain" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette J. Ganier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line C. Roose-Amsaleg" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia P. Laville" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10705-011-9470-0" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FNVLJC47-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161841v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rose-Amsaleg" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cariou-Pham" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vautrin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tavernier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Solignac" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679325v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Brygoo" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Harry" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2004.00579.x" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FG9DLNP5-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680548v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Vallavieille-Pope" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Levis" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569770v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Awinzure Agumah" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojun Liu" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Andr&#233;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Auneau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Thibault" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053161v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisa Langlais" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achim Quaiser" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Marconi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Mougin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306554v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Soulard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Pauss" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04493115v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Gu&#233;rin-Rechdaoui" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franciele Pereira Camargo" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rocher" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Alibert" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951172v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Perret" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Garcia" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roose Amsaleg" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Laverman" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pichon" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378229v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Pannard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Crave" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;-Jean Francez" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mass&#233;" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01624767v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tramoy" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Thuy Nguyen Tu" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vaury" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Sebilo" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Millot Cornette" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606940v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Deschamps" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532569v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Nelieu" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553324v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lenfant" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;my Pietruzska" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud de Grave" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.18863.60329" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562969v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;my Pietruszka" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033476v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Darriaut" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Monard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209030v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647849v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ribeiro" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202836v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marconi Anthony" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647882v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033497v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Grave" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bucaille" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202798v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Daburon" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Chiron" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abiga&#235;l Hervieu" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202814v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209051v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05163911v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04482086v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04486518v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202715v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Causse" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Wolf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garance Demarquest" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lehembre" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05163915v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anniet M Laverman" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04482021v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02938201v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734852v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608222v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Garcia" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01624744v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Thuy T Nguyen Tu" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Vaury" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Millot-Cornette" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531716v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>