--- v0 (2026-03-21)
+++ v1 (2026-04-11)
@@ -460,332 +460,332 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04535325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sens dessus dessous. Apprentissages sensoriels et environnements hostiles chez les scaphandriers travaux publics</w:t>
+                <w:t xml:space="preserve">Faire chantier sous-marin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Rosselin-Bareille</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Vincent Battesti; Joël Candau (dir.). </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gwenaël Rot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Apprendre les sens, apprendre par les sens. Anthropologie des perceptions sensorielles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editions Pétra, pp.291-313, 2023, 978-2-84743-314-2</w:t>
+              <w:t xml:space="preserve">Travailler aux chantiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hermann, p. 205-222, 2023, 979-1-0370-0343-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04465576v1</w:t>
+                <w:t xml:space="preserve">hal-04465521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faire chantier sous-marin</w:t>
+                <w:t xml:space="preserve">Sens dessus dessous. Apprentissages sensoriels et environnements hostiles chez les scaphandriers travaux publics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Rosselin-Bareille</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Gwenaël Rot. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Lalo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vincent Battesti; Joël Candau (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Travailler aux chantiers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Hermann, p. 205-222, 2023, 979-1-0370-0343-0</w:t>
+              <w:t xml:space="preserve">Apprendre les sens, apprendre par les sens. Anthropologie des perceptions sensorielles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Pétra, pp.291-313, 2023, 978-2-84743-314-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04465521v1</w:t>
+                <w:t xml:space="preserve">hal-04465576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Making do and wanting</w:t>
+                <w:t xml:space="preserve">De l’acte ou l’oubli du sujet-et-des-objets-dans-un-environnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Rosselin-Bareille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Urmila Mohan; Laurence Douny. </w:t>
+              <w:t xml:space="preserve">Marie-Anne Dujarier; Anne Gillet; Pierre Lénel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Material Subject: Rethinking Bodies And Objects in Motion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Routledge, pp.33-46, 2021, 9780367610531</w:t>
+              <w:t xml:space="preserve">L’activité en théorie. Regards croisés sur le travail. Tome 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Octarès, pp.87-122, 2021, 9782366301151</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04465793v1</w:t>
+                <w:t xml:space="preserve">hal-04465839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l’acte ou l’oubli du sujet-et-des-objets-dans-un-environnement</w:t>
+                <w:t xml:space="preserve">Making do and wanting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Rosselin-Bareille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Marie-Anne Dujarier; Anne Gillet; Pierre Lénel. </w:t>
+              <w:t xml:space="preserve">Urmila Mohan; Laurence Douny. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’activité en théorie. Regards croisés sur le travail. Tome 2</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Octarès, pp.87-122, 2021, 9782366301151</w:t>
+              <w:t xml:space="preserve">The Material Subject: Rethinking Bodies And Objects in Motion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Routledge, pp.33-46, 2021, 9780367610531</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04465839v1</w:t>
+                <w:t xml:space="preserve">hal-04465793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scaphandriers non autonomes à l’épreuve des matières. Culture matérielle, sensations et culture motrice</w:t>
               </w:r>
@@ -838,595 +838,595 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04535170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand il y a matière à penser</w:t>
+                <w:t xml:space="preserve">« Subjectivité », « subjectivation », « sujet » : dialogue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Rosselin-Bareille</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">M.-P. Julien et C. Rosselin (dir.). </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Warnier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie-Pierre Julien et Céline Rosselin-Bareille. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le sujet contre les objets… tout contre. Ethnographies de cultures matérielles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, CTHS, pp.9-17, 2009, 978-2-7355-0705-4</w:t>
+              <w:t xml:space="preserve">, CTHS, 2009, 978-2-7355-0705-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04535172v1</w:t>
+                <w:t xml:space="preserve">hal-04670936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">‘Subjectivité’, ‘subjectivation’, ‘sujet’ : dialogue</w:t>
+                <w:t xml:space="preserve">L’incorporation d’objets : des savoir-faire aux savoir-être</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Rosselin-Bareille</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Warnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">M.-P. Julien et C. Rosselin (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le sujet contre les objets… tout contre. Ethnographies de cultures matérielles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CTHS, pp.111-149, 2009, 978-2-7355-0705-4</w:t>
+              <w:t xml:space="preserve">Le sujet contre les objets… tout contre : ethnographies de cultures matérielles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CTHS, pp.291-300, 2009, 978-2-7355-0705-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04535178v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04535179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une anthropologie du matériel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Rosselin-Bareille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Warnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">M.-P. Julien et C. Rosselin (dir.). </w:t>
+              <w:t xml:space="preserve">Marie-Pierre Julien; Céline Rosselin-Bareille. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le sujet contre les objets… tout contre. Ethnographies de cultures matérielles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, CTHS, pp.85-109, 2009, 978-2-7355-0705-4</w:t>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CTHS</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.85-110, 2009, 978-2-7355-0705-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04535176v1</w:t>
+                <w:t xml:space="preserve">hal-04670932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Subjectivité », « subjectivation », « sujet » : dialogue</w:t>
+                <w:t xml:space="preserve">Quand il y a matière à penser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Rosselin-Bareille</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Marie-Pierre Julien et Céline Rosselin-Bareille. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">M.-P. Julien et C. Rosselin (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le sujet contre les objets… tout contre. Ethnographies de cultures matérielles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, CTHS, 2009, 978-2-7355-0705-4</w:t>
+              <w:t xml:space="preserve">, CTHS, pp.9-17, 2009, 978-2-7355-0705-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04670936v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04535172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’incorporation d’objets : des savoir-faire aux savoir-être</w:t>
+                <w:t xml:space="preserve">‘Subjectivité’, ‘subjectivation’, ‘sujet’ : dialogue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Rosselin-Bareille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Warnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">M.-P. Julien et C. Rosselin (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le sujet contre les objets… tout contre : ethnographies de cultures matérielles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CTHS, pp.291-300, 2009, 978-2-7355-0705-4</w:t>
+              <w:t xml:space="preserve">Le sujet contre les objets… tout contre. Ethnographies de cultures matérielles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CTHS, pp.111-149, 2009, 978-2-7355-0705-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04535179v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04535178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une anthropologie du matériel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Rosselin-Bareille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Warnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Marie-Pierre Julien; Céline Rosselin-Bareille. </w:t>
+              <w:t xml:space="preserve">M.-P. Julien et C. Rosselin (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le sujet contre les objets… tout contre. Ethnographies de cultures matérielles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, CTHS, pp.85-109, 2009, 978-2-7355-0705-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CTHS</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-04670932v1</w:t>
+                <w:t xml:space="preserve">hal-04535176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Culture matérielle incorporée et processus d’identification. Navigateurs de compétition et croisiéristes ‘bord à bord’</w:t>
               </w:r>
@@ -2356,200 +2356,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03919989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand des hommes respirent sous l’eau et volent dans l’air</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Recension de Marie-Pierre Gibert et Anne Monjaret, Anthropologie du travail. Paris, Armand Colin (Collection U), 2020, 224 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Rosselin-Bareille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Techniques &amp; Culture </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/tc.15663⟩</w:t>
+              <w:t xml:space="preserve">Socio-anthropologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 44, pp.237-240. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/socio-anthropologie.10979⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04465929v1</w:t>
+                <w:t xml:space="preserve">hal-04466129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recension de Marie-Pierre Gibert et Anne Monjaret, Anthropologie du travail. Paris, Armand Colin (Collection U), 2020, 224 p.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quand des hommes respirent sous l’eau et volent dans l’air</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Moricot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Rosselin-Bareille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Socio-anthropologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 44, pp.237-240. </w:t>
+              <w:t xml:space="preserve">Techniques &amp; Culture </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 75, pp.136-149. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/socio-anthropologie.10979⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/tc.15663⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04466129v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04465929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« PAS ENVIE D’ÊTRE ENTERRÉ VIVANT ! »</w:t>
               </w:r>
@@ -2689,196 +2689,196 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04466155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Tourner »</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">« Quoi faire » en attendant l’intervention ? Le professionnalisme pompier à l’épreuve de l’attente</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mélo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Rosselin-Bareille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouvelle Revue du travail</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/nrt.4622⟩</w:t>
+              <w:t xml:space="preserve">Socio-anthropologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 40, pp.231-246. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/socio-anthropologie.6369⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04465716v1</w:t>
+                <w:t xml:space="preserve">hal-04466013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Quoi faire » en attendant l’intervention ? Le professionnalisme pompier à l’épreuve de l’attente</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">« Tourner »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Rosselin-Bareille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Socio-anthropologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 40, pp.231-246. </w:t>
+              <w:t xml:space="preserve">Nouvelle Revue du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14, </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/socio-anthropologie.6369⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/nrt.4622⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04466013v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04465716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recension de Hervé Munz, La transmission en jeu. Apprendre, pratiquer, patrimonialiser l’horlogerie en Suisse. Neuchâtel, Éditions Alphil/Presses universitaires suisses, 2016, 404 p.</w:t>
               </w:r>
@@ -3418,51 +3418,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Rosselin-Bareille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Warnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CORPS : Revue Interdisciplinaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, n° 1 (1), pp.45-52. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3490,248 +3490,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04535251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chantier ouvert au public</w:t>
+                <w:t xml:space="preserve">C’est en laquant qu’on devient laqueur. De l’efficacité du geste à l’action sur soi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Rosselin-Bareille</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Warnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Techniques et culture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/tc.1559⟩</w:t>
+              <w:t xml:space="preserve">Techniques &amp; Culture </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 40, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/tc.1454⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01851598v1</w:t>
+                <w:t xml:space="preserve">hal-04535258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C’est en laquant qu’on devient laqueur. De l’efficacité du geste à l’action sur soi</w:t>
+                <w:t xml:space="preserve">Chantier ouvert au public</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Poirée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Roustan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Rosselin-Bareille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Warnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Techniques &amp; Culture </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 40, </w:t>
+              <w:t xml:space="preserve">Techniques et culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Efficacité technique, efficacité sociale, 40, </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/tc.1454⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/tc.1559⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04535258v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01851598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la catégorisation a priori à la construction des espaces : l’observation des pratiques habitantes dans des logements d’une seule pièce</w:t>
               </w:r>
@@ -4584,273 +4584,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04535647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Incorporation d’objets »</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">« Sujet »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Poirée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Rosselin-Bareille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire du Corps en sciences humaines et sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, pp.259-260</w:t>
+              <w:t xml:space="preserve">, 2006, pp.484-485</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04535648v1</w:t>
+                <w:t xml:space="preserve">halshs-04535650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Sujet »</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julie Poirée</w:t>
+                <w:t xml:space="preserve">« Schéma corporel »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Grison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Rosselin-Bareille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire du Corps en sciences humaines et sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, pp.484-485</w:t>
+              <w:t xml:space="preserve">, 2006, pp.457-458</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04535650v1</w:t>
+                <w:t xml:space="preserve">halshs-04535652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Schéma corporel »</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">« Incorporation d’objets »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Rosselin-Bareille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire du Corps en sciences humaines et sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, pp.457-458</w:t>
+              <w:t xml:space="preserve">, 2006, pp.259-260</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04535652v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04535648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5031,51 +5031,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Authentifier la marchandise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Rosselin-Bareille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Warnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L'Harmattan, 1996, 2-7384-4497-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5487,51 +5487,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05298149v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camelin S." TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleuziou J." TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rosselin-Bareille" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147959v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Nourrit-Lucas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosselin-Bareille Celine" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147960v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lalo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535325v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465576v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465521v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465793v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465839v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535170v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535172v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Julien" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535178v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Warnier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535176v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670936v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535179v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670932v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cths.fr/ed/edition.php?id=3888" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535180v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535181v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535186v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctv1w36pj9.9" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535187v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671000v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535190v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535191v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090199v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Barcellini" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard B&#233;ar&#233;e" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar-Hakim Benchekroun" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouad Bounouar" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Buchmann" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10111-023-00726-6" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465955v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465538v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-anthropologie.15868" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03919989v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dubois" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.221.0005" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465929v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Moricot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.15663" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466129v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-anthropologie.10979" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465661v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/commu.105.0119" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466155v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revss.3596" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465716v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.4622" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466013v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M&#233;lo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-anthropologie.6369" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466143v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-anthropologie.3202" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466037v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-anthropologie.2572" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465986v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-anthropologie.2517" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535239v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535247v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/corp1.010.0075" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535248v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Hilpron" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jda.4319" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535251v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/corp.001.0045" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01851598v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Poir&#233;e" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Roustan" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.1559" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535258v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.1454" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535286v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535296v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.1994.78.0083" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535319v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04465380v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-anthropologie.15834" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465891v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465978v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-anthropologie.2509" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03267647v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-74614-8_74" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674528v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04535647v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04535648v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04535650v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04535652v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Grison" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466091v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466114v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535188v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671045v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671063v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05298149v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camelin S." TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleuziou J." TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rosselin-Bareille" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147959v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Nourrit-Lucas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosselin-Bareille Celine" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147960v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lalo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535325v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465521v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465576v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465839v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465793v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535170v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670936v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Julien" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Warnier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535179v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670932v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cths.fr/ed/edition.php?id=3888" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535172v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535178v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535176v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535180v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535181v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535186v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctv1w36pj9.9" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535187v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671000v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535190v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535191v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090199v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Barcellini" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard B&#233;ar&#233;e" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar-Hakim Benchekroun" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouad Bounouar" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Buchmann" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10111-023-00726-6" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465955v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465538v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-anthropologie.15868" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03919989v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dubois" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.221.0005" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466129v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-anthropologie.10979" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465929v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Moricot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.15663" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465661v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/commu.105.0119" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466155v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revss.3596" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466013v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M&#233;lo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-anthropologie.6369" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465716v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.4622" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466143v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-anthropologie.3202" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466037v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-anthropologie.2572" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465986v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-anthropologie.2517" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535239v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535247v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/corp1.010.0075" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535248v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Hilpron" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jda.4319" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535251v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/corp.001.0045" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535258v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.1454" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01851598v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Poir&#233;e" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Roustan" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.1559" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535286v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535296v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.1994.78.0083" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535319v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04465380v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-anthropologie.15834" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465891v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465978v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-anthropologie.2509" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03267647v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-74614-8_74" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674528v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04535647v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04535650v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04535652v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Grison" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04535648v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466091v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466114v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535188v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671045v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671063v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>