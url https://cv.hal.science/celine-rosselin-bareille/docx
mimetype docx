--- v1 (2026-04-11)
+++ v2 (2026-05-04)
@@ -192,190 +192,190 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05298149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incorporer des objets: un préalable à l’expertise</w:t>
+                <w:t xml:space="preserve">Prendre, apprendre et comprendre. Pour une approche pluridisciplinaire des liens main-culture-materielle-cognition dans le travail scaphandrier.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déborah Nourrit-Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosselin-Bareille Celine</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Lalo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01147959v1</w:t>
+                <w:t xml:space="preserve">hal-01147960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prendre, apprendre et comprendre. Pour une approche pluridisciplinaire des liens main-culture-materielle-cognition dans le travail scaphandrier.</w:t>
+                <w:t xml:space="preserve">Incorporer des objets: un préalable à l’expertise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déborah Nourrit-Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosselin-Bareille Celine</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Lalo</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-01147960v1</w:t>
+                <w:t xml:space="preserve">hal-01147959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (19)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -552,51 +552,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sens dessus dessous. Apprentissages sensoriels et environnements hostiles chez les scaphandriers travaux publics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Rosselin-Bareille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Lalo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vincent Battesti; Joël Candau (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Apprendre les sens, apprendre par les sens. Anthropologie des perceptions sensorielles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Pétra, pp.291-313, 2023, 978-2-84743-314-2</w:t>
@@ -838,255 +838,255 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04535170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Subjectivité », « subjectivation », « sujet » : dialogue</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’incorporation d’objets : des savoir-faire aux savoir-être</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Rosselin-Bareille</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Marie-Pierre Julien et Céline Rosselin-Bareille. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">M.-P. Julien et C. Rosselin (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le sujet contre les objets… tout contre. Ethnographies de cultures matérielles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CTHS, 2009, 978-2-7355-0705-4</w:t>
+              <w:t xml:space="preserve">Le sujet contre les objets… tout contre : ethnographies de cultures matérielles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CTHS, pp.291-300, 2009, 978-2-7355-0705-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04670936v1</w:t>
+                <w:t xml:space="preserve">hal-04535179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’incorporation d’objets : des savoir-faire aux savoir-être</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">« Subjectivité », « subjectivation », « sujet » : dialogue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Rosselin-Bareille</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">M.-P. Julien et C. Rosselin (dir.). </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Warnier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie-Pierre Julien et Céline Rosselin-Bareille. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le sujet contre les objets… tout contre : ethnographies de cultures matérielles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CTHS, pp.291-300, 2009, 978-2-7355-0705-4</w:t>
+              <w:t xml:space="preserve">Le sujet contre les objets… tout contre. Ethnographies de cultures matérielles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CTHS, 2009, 978-2-7355-0705-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04535179v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04670936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une anthropologie du matériel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Rosselin-Bareille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Warnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marie-Pierre Julien; Céline Rosselin-Bareille. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le sujet contre les objets… tout contre. Ethnographies de cultures matérielles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -1128,51 +1128,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand il y a matière à penser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Rosselin-Bareille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1227,64 +1227,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">‘Subjectivité’, ‘subjectivation’, ‘sujet’ : dialogue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Rosselin-Bareille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Warnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">M.-P. Julien et C. Rosselin (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le sujet contre les objets… tout contre. Ethnographies de cultures matérielles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CTHS, pp.111-149, 2009, 978-2-7355-0705-4</w:t>
@@ -1326,64 +1326,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une anthropologie du matériel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Rosselin-Bareille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Warnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">M.-P. Julien et C. Rosselin (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le sujet contre les objets… tout contre. Ethnographies de cultures matérielles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CTHS, pp.85-109, 2009, 978-2-7355-0705-4</w:t>
@@ -1412,51 +1412,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Culture matérielle incorporée et processus d’identification. Navigateurs de compétition et croisiéristes ‘bord à bord’</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Rosselin-Bareille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1726,51 +1726,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les métiers du meuble au pied du mur : entre patrimonialisation et obsolescence planifiée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Rosselin-Bareille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1929,2295 +1929,2295 @@
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le paradoxe de la marchandise authentique : imaginaire et consommation de masse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.147-177, 1994, 2-7384-2859-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04535191v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faire et être avec les éléments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Rosselin-Bareille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Socio-anthropologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 48, 276 p., 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/socio-anthropologie.15834⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04465380v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gestes et savoir-faire (dé)possédés. Appropriation des gestes et savoir-faire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Rosselin-Bareille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ethnologie française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 52 (1), 233 p., 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04465891v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matières à former</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Rosselin-Bareille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Socio-anthropologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 35, 214p, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/socio-anthropologie.2509⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04465978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (22)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Promises of industry 4.0 under the magnifying glass of interdisciplinarity: revealing operators and managers work and challenging collaborative robot design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore Barcellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Béarée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tahar-Hakim Benchekroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouad Bounouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willy Buchmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cognition, Technology and Work</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 25 (2-3), pp.251-271. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10111-023-00726-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04090199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sujet « prêt à l’emploi » ou « à (trans)former »?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Rosselin-Bareille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ethnographiques.org : revue en ligne de sciences humaines et sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04465955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corps, techniques et matières élémentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Rosselin-Bareille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Socio-anthropologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 48, pp.9-19. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/socio-anthropologie.15868⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04465538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction. À qui appartiennent gestes et savoir-faire ? Productions, circulations, transformations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Rosselin-Bareille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ethnologie française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 52 (1), pp.5-17. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/ethn.221.0005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03919989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recension de Marie-Pierre Gibert et Anne Monjaret, Anthropologie du travail. Paris, Armand Colin (Collection U), 2020, 224 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Rosselin-Bareille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Socio-anthropologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 44, pp.237-240. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/socio-anthropologie.10979⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04466129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand des hommes respirent sous l’eau et volent dans l’air</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Moricot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Rosselin-Bareille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Techniques &amp; Culture </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 75, pp.136-149. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/tc.15663⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04465929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« PAS ENVIE D’ÊTRE ENTERRÉ VIVANT ! »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Rosselin-Bareille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communications [EHESS]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 2, pp.119-129. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/commu.105.0119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04465661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recension de M.-P. Julien, O. Wathelet, L. Dupré (dir.), Le temps des aliments, Techniques et cultures, N°69</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Rosselin-Bareille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 61, pp.149-151. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/revss.3596⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04466155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Quoi faire » en attendant l’intervention ? Le professionnalisme pompier à l’épreuve de l’attente</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">« Tourner »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Rosselin-Bareille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Socio-anthropologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/socio-anthropologie.6369⟩</w:t>
+              <w:t xml:space="preserve">Nouvelle Revue du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/nrt.4622⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04466013v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04465716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Tourner »</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">« Quoi faire » en attendant l’intervention ? Le professionnalisme pompier à l’épreuve de l’attente</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mélo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Rosselin-Bareille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouvelle Revue du travail</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/nrt.4622⟩</w:t>
+              <w:t xml:space="preserve">Socio-anthropologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 40, pp.231-246. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/socio-anthropologie.6369⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04465716v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04466013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recension de Hervé Munz, La transmission en jeu. Apprendre, pratiquer, patrimonialiser l’horlogerie en Suisse. Neuchâtel, Éditions Alphil/Presses universitaires suisses, 2016, 404 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Rosselin-Bareille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Socio-anthropologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 36, pp.229-232. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/socio-anthropologie.3202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04466143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incorporer des objets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Rosselin-Bareille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déborah Nourrit-Lucas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Socio-anthropologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 35, pp.93-110. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/socio-anthropologie.2572⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04466037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matières à former-conformer-transformer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Rosselin-Bareille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Socio-anthropologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 35, pp.9-22. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/socio-anthropologie.2517⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04465986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prendre, Apprendre et Comprendre. Mains et matières travaillées chez les scaphandriers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Rosselin-Bareille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Lalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déborah Nourrit-Lucas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ethnographiques.org : revue en ligne de sciences humaines et sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04535239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manger ou ne pas manger, quelle est l'émotion ? Corps, culture matérielle et émotions en situation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Rosselin-Bareille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CORPS : Revue Interdisciplinaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, N° 10 (1), pp.75-84. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/corp1.010.0075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04535247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vécu corporel du judo et globalisation du sport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Hilpron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Rosselin-Bareille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal des anthropologues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 120-121, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/jda.4319⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04535248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le corps : matière à décrire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Rosselin-Bareille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Warnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CORPS : Revue Interdisciplinaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, n° 1 (1), pp.45-52. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/corp.001.0045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04535251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C’est en laquant qu’on devient laqueur. De l’efficacité du geste à l’action sur soi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Rosselin-Bareille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Techniques &amp; Culture </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 40, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/tc.1454⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04535258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantier ouvert au public</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Poirée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Roustan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Rosselin-Bareille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Warnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Techniques et culture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Efficacité technique, efficacité sociale, 40, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/tc.1559⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01851598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la catégorisation a priori à la construction des espaces : l’observation des pratiques habitantes dans des logements d’une seule pièce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Rosselin-Bareille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communications [EHESS]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 73, pp.95-112</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04535286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entrée, entrer. Approche anthropologique d'un espace du logement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Rosselin-Bareille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espaces et sociétés (Paris, France)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, n°78 (4), pp.83-96. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/esp.1994.78.0083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04535296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’objet quotidien à l’objet de musée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Rosselin-Bareille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Lettre de l'OCIM (Office de Coopération et d'Information Muséographique) : Musées, Patrimoine et Culture scientifiques et techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, 30, pp.22-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04535319v1</w:t>
-              </w:r>
-[...268 lines deleted...]
-                <w:t xml:space="preserve">hal-04465978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4235,103 +4235,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collaborative robotics and industry 4.0: an engineering, sociology and activity-centered ergonomics cross-experience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore Barcellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willy Buchmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Béarée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tahar-Hakim Benchekroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouad Bounouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st triennial congress of the International ergonomics association (IEA 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Vancouver, Canada. pp.597-604, </w:t>
@@ -4401,51 +4401,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Material Culture and Construction of Subjects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Rosselin-Bareille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4521,51 +4521,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Culture matérielle et sport »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Rosselin-Bareille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Hilpron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vocabulaire International de Philosophie du Sport. Volume 1 : Les origines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, pp.363-367</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4590,64 +4590,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Sujet »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Poirée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Rosselin-Bareille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4868,51 +4868,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le sujet contre les objets...tout contre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Rosselin-Bareille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4943,51 +4943,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Culture matérielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Rosselin-Bareille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5031,51 +5031,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Authentifier la marchandise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Rosselin-Bareille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Warnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L'Harmattan, 1996, 2-7384-4497-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5125,51 +5125,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche anthropologique des relations quotidiennes entre le corps et les objets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Rosselin-Bareille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5239,51 +5239,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les métiers du meuble au pied du mur : entre patrimonialisation et obsolescence planifiée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Rosselin-Bareille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5487,51 +5487,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05298149v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camelin S." TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleuziou J." TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rosselin-Bareille" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147959v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Nourrit-Lucas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosselin-Bareille Celine" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147960v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lalo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535325v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465521v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465576v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465839v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465793v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535170v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670936v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Julien" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Warnier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535179v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670932v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cths.fr/ed/edition.php?id=3888" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535172v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535178v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535176v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535180v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535181v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535186v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctv1w36pj9.9" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535187v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671000v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535190v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535191v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090199v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Barcellini" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard B&#233;ar&#233;e" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar-Hakim Benchekroun" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouad Bounouar" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Buchmann" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10111-023-00726-6" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465955v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465538v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-anthropologie.15868" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03919989v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dubois" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.221.0005" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466129v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-anthropologie.10979" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465929v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Moricot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.15663" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465661v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/commu.105.0119" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466155v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revss.3596" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466013v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M&#233;lo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-anthropologie.6369" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465716v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.4622" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466143v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-anthropologie.3202" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466037v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-anthropologie.2572" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465986v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-anthropologie.2517" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535239v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535247v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/corp1.010.0075" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535248v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Hilpron" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jda.4319" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535251v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/corp.001.0045" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535258v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.1454" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01851598v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Poir&#233;e" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Roustan" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.1559" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535286v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535296v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.1994.78.0083" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535319v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04465380v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-anthropologie.15834" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465891v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465978v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-anthropologie.2509" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03267647v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-74614-8_74" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674528v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04535647v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04535650v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04535652v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Grison" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04535648v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466091v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466114v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535188v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671045v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671063v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05298149v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camelin S." TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleuziou J." TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rosselin-Bareille" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147960v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Nourrit-Lucas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosselin-Bareille Celine" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lalo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147959v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535325v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465521v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465576v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465839v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465793v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535170v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535179v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670936v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Julien" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Warnier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670932v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cths.fr/ed/edition.php?id=3888" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535172v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535178v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535176v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535180v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535181v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535186v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctv1w36pj9.9" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535187v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671000v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535190v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535191v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04465380v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-anthropologie.15834" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465891v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dubois" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465978v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-anthropologie.2509" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090199v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Barcellini" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard B&#233;ar&#233;e" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar-Hakim Benchekroun" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouad Bounouar" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Buchmann" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10111-023-00726-6" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465955v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465538v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-anthropologie.15868" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03919989v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.221.0005" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466129v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-anthropologie.10979" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465929v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Moricot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.15663" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465661v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/commu.105.0119" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466155v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revss.3596" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465716v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.4622" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466013v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M&#233;lo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-anthropologie.6369" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466143v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-anthropologie.3202" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466037v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-anthropologie.2572" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465986v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-anthropologie.2517" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535239v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535247v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/corp1.010.0075" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535248v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Hilpron" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jda.4319" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535251v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/corp.001.0045" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535258v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.1454" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01851598v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Poir&#233;e" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Roustan" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.1559" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535286v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535296v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.1994.78.0083" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535319v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03267647v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-74614-8_74" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674528v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04535647v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04535650v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04535652v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Grison" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04535648v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466091v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466114v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535188v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671045v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671063v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>