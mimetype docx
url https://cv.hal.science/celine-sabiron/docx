--- v0 (2026-03-10)
+++ v1 (2026-05-09)
@@ -156,1135 +156,1135 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Traduction (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Intrépide Marie Marvingt, pionnière aux milles exploits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Sabiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Gestern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosalie Maggio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Traduction</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05385295v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Ouvrages (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unveiling Lady Scott</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Sabiron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cambridge University Press. Cambridge University Press, 1, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/9781009535328⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05385267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Itineraries of Puja Changoiwala’s Artivist Practices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Rossion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Latham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Haben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Nemes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, 9782384512003</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05385311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Fusco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Sabiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Sabiron</w:t>
+                <w:t xml:space="preserve">Barbara Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Barbara Schmidt</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgia Bongiorno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Giorgia Bongiorno</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Montel-Hurlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Toppan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Nancy - Éditions universitaires de Lorraine, pp.258, 2021, Collection ARIEL, 978-2-8143-0605-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02980671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romanticism and Time</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Laniel-Musitelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Sabiron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">OpenBook Publishers, 2021, 978-1-80064-071-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.11647/OBP.0232⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02935838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Textuality and Translation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Collé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Latham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Sabiron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires de Nancy - Editions Universitaires de Lorraine. Book Practices &amp; Textual Itineraries (6), 255 pp., 2020, Nathalie Collé et Monica Latham, 978-2-8143-0335-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02934709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">‘Stories for Healing’</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Sabiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Sabiron</w:t>
+                <w:t xml:space="preserve">Barbara Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Barbara Schmidt</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Latham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Monica Latham</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Mckeown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyne Brun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires de Nancy - Éditions Universitaires de Lorraine, pp.319, 2020, Collection ARIEL, 978-2-8143-0612-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03475164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suicide, de Mark Sa Franko</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Barbara Schmidt</w:t>
+                <w:t xml:space="preserve">Inconstances romantiques : visions et révisions dans la littérature britannique du long XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonella Braida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Catherine Delesse</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Sabiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Laniel-Musitelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Antonella Braida-Laplace Sophie Laniel-Musitelli, Céline Sabiron. PUN - Éditions Universitaires de Lorraine, 2019, 978-2-8143-0548-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Hascoët</w:t>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">hal-02767436v1</w:t>
+                <w:t xml:space="preserve">hal-02319986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inconstances romantiques : visions et révisions dans la littérature britannique du long XIXe siècle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Suicide, de Mark Sa Franko</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonella Braida</w:t>
+                <w:t xml:space="preserve">Catherine Delesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Céline Sabiron</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Coudert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Antonella Braida-Laplace Sophie Laniel-Musitelli, Céline Sabiron. PUN - Éditions Universitaires de Lorraine, 2019, 978-2-8143-0548-9</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Hascoët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02319986v1</w:t>
+                <w:t xml:space="preserve">hal-02767436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Écrire la Frontière: Walter Scott, ou les chemins de l'errance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Sabiron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires de Provence; Presses universitaires de Provence, pp.218, 2016, Textuelles. Écritures du voyage, 979-10-320-0036-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.pup.10373⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01523341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Sabiron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses universitaires de Paris Ouest, 2015, Intercalaires : Agrégation d’anglais, Pédagogie, 978-2-84016-219-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02313556v1</w:t>
-              </w:r>
-[...131 lines deleted...]
-                <w:t xml:space="preserve">hal-05385295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1302,51 +1302,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Translating the French in the French Translations of &amp;lt;i&amp;gt;Jane Eyre&amp;lt;/i&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Sabiron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Matthew Reynolds. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Prismatic Jane Eyre : close-reading a world novel across languages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -1397,64 +1397,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Times of Romanticism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Laniel-Musitelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Sabiron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sophie Laniel-Musitelli; Céline Sabiron. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Romanticism and Time : literary temporalities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -1499,203 +1499,203 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03955592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross-Channel Literary Crossings and The Borders of Translatability</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Walter Scott and the Geographical Novel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Sabiron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Nicola Gardini; Adriana X. Jacobs; Ben Morgan; Mohamed Salah Omri; Matthew Reynolds. </w:t>
+              <w:t xml:space="preserve">Emmanuelle Peraldo. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Minding Borders: Resilient Divisions in Literature, the Body and the Academy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Legenda, 2016, 978-1909662636</w:t>
+              <w:t xml:space="preserve">Literature and Geography: The Writing of Space Throughout History</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cambridge Scholars Publishing, 2016, 978-1-4438-8548-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01524398v1</w:t>
+                <w:t xml:space="preserve">hal-01524429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Walter Scott and the Geographical Novel</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Cross-Channel Literary Crossings and The Borders of Translatability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Sabiron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Emmanuelle Peraldo. </w:t>
+              <w:t xml:space="preserve">Nicola Gardini; Adriana X. Jacobs; Ben Morgan; Mohamed Salah Omri; Matthew Reynolds. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Literature and Geography: The Writing of Space Throughout History</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Cambridge Scholars Publishing, 2016, 978-1-4438-8548-5</w:t>
+              <w:t xml:space="preserve">Minding Borders: Resilient Divisions in Literature, the Body and the Academy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Legenda, 2016, 978-1909662636</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01524429v1</w:t>
+                <w:t xml:space="preserve">hal-01524398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping out the Vestigial Body of the Roman Limes in Walter Scott’s Caledonia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Sabiron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Caroline Bertonèche; Charlotte Ribeyrol. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Antique Bodies in 19th–Century British Literature and Culture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Brill - Rodopi, 2014</w:t>
@@ -1756,51 +1756,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte-rendu: &amp;lt;i&amp;gt;Traduction et Violence&amp;lt;/i&amp;gt; de Tiphaine Samoyault (Seuil, 2020)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Sabiron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Translation and Literature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, pp.265-271. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1838,51 +1838,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Pichot and Scott’s Parrot: A Fabulous Tale of Parroting and Pirating”. Reworking Walter Scott</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Sabiron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Studies in Scottish Literature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, pp.119-130</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1907,51 +1907,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Walter Scott’s Portable Borderland: The Example of Anne of Geierstein (1829)”. Borders and Spaces in the English-Speaking World,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Sabiron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches Anglaises et Nord Americaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1976,51 +1976,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte-rendu du livre &amp;lt;i&amp;gt;Revenir/Devenir : Gulliver ou l'autre voyage&amp;lt;/i&amp;gt; de Jean Vivies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Sabiron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SELVA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2049,51 +2049,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Book Review: Elisabeth Jay. British Writers and Paris 1830-1875</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Sabiron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Review of English Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, pp.186-188. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2131,51 +2131,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Handing Over Walter Scott?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Sabiron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Yearbook of English Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 47, pp.58. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2203,212 +2203,212 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02313551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Book Review: &amp;lt;i&amp;gt;‘Curious about France’: visions littéraires victoriennes&amp;lt;/i&amp;gt;</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Book Review: &amp;lt;i&amp;gt;Subversion and Sympathy: Gender, Law, and the British Novel&amp;lt;/i&amp;gt; by Martha C. Nussbaum and Alison L. Lacroix (2013)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Sabiron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">French Studies</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The BARS Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03132669v1</w:t>
+                <w:t xml:space="preserve">hal-03132632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Book Review: &amp;lt;i&amp;gt;Subversion and Sympathy: Gender, Law, and the British Novel&amp;lt;/i&amp;gt; by Martha C. Nussbaum and Alison L. Lacroix (2013)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Book Review: &amp;lt;i&amp;gt;‘Curious about France’: visions littéraires victoriennes&amp;lt;/i&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Sabiron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The BARS Review</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">French Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 70 (2), pp.274. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/fs/knw010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03132632v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03132669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Book Review: Daniel Grader's &amp;lt;i&amp;gt;The Life of Sir Walter Scott by John Macrone&amp;lt;/i&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Sabiron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The BARS Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2593,51 +2593,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Places in Translation in Walter Scott’s The Heart of Midlothian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Sabiron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etudes Anglaises</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2662,51 +2662,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Homecoming and Liminality in Walter Scott’s Guy Mannering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Sabiron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études écossaises</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 13, pp.103 - 117. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2740,51 +2740,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rôle de l’intertexte et du palimpseste dans la création d’une Écosse mythique dans Waverley et Rob Roy de Walter Scott</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Sabiron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2818,51 +2818,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crossing and Transgressing in Walter Scott’s The Heart of Midlothian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Sabiron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Romanticism and Victorianism on the Net</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 56, </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2928,51 +2928,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decentering Commemorations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Sabiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Tranmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3051,51 +3051,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fictional Detail and Metafiction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Sabiron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fictional Detail and Metafiction: Text-Making and the Act of Translation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sébastien Scarpa, Feb 2020, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3120,51 +3120,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scott-land&amp;quot; ou la fabrication de l'Ecosse par Walter Scott</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Sabiron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"Scott-land" ou la fabrication de l'Ecosse par Walter Scott</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Picardie-Jules Verne, Feb 2019, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3189,64 +3189,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative Perspectives on Interdisciplinary Methodology in Cultural Mediation and Critical Race Theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyne Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Sabiron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quelle interdisciplinarité pour/dans nos recherches ? IDEA One-Day Workshop, Université de Lorraine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3271,51 +3271,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Translating the Border in Walter Scott’s Anne of Geierstein”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Sabiron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">“Translating the Border in Walter Scott’s Anne of Geierstein”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Strasbourg, Jan 2019, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3353,51 +3353,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Round table discussion dedicated to the issue of Border Dynamics: Mediation and Hybridity across the British Isles, Italy and France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonella Laplace Braida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Sabiron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th ESSE conference. The European Society for the Study of English</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Brno, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3422,51 +3422,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performing Translatorship</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Sabiron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Performing Translatorship: Embedded Metatextual Discourses in Amédée Pichot’s work</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Séminaire “les mercredis de la traduction”, Université Paris Ouest-Nanterre, Dec 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3648,51 +3648,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre trahison et hommage au père du roman historique&amp;quot;.I Puritani.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Sabiron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3710,51 +3710,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Scott, un homme de la frontière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Sabiron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lucia Di Lammermoor</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3779,51 +3779,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bookreview: Victorian Women and the Economies of Travel, Translation and Culture, 1830-1870 par Judith Johnston</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Sabiron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paganism in Late Victorian Britain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3947,51 +3947,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BBF2AA13"/>
+    <w:nsid w:val="D990BC36"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4178,51 +4178,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/celine-sabiron" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-8251-4358" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/160097983" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385267v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Sabiron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781009535328" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385311v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Rossion" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Latham" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Haben" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Nemes" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Schmidt" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02980671v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Bongiorno" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Montel-Hurlin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Toppan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02935838v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Laniel-Musitelli" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11647/OBP.0232" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02934709v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Coll&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chauvin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03475164v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mckeown" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Brun" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02767436v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Delesse" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Coudert" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hasco&#235;t" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Weber" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02319986v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Braida" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01523341v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.10373" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02313556v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385295v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gestern" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalie Maggio" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02935843v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.openbookpublishers.com/books/10.11647/obp.0319" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11647/obp.0319.07" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03955592v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.openbookpublishers.com/books/10.11647/obp.0232/chapters/10.11647/obp.0232.12" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11647/OBP.0232.12" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01524398v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01524429v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01523902v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03132599v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3366/tal.2021.0473" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02313512v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02313526v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03132653v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03132660v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/res/hgw104" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02313551v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5699/yearenglstud.47.2017.0058" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03132669v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/fs/knw010" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03132632v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03132624v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01526606v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Sabiron" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1718.375" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02313540v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/miranda.6694" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02936278v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02936284v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesecossaises.224" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02936292v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.1213" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02936307v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1001096ar" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02936262v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Tranmer" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13825577.2020.1844411" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02935673v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02935683v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893872v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02935687v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03115769v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Laplace Braida" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02936337v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01427000v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Isabelle Fran&#231;ois" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yen-Mai Tran-Gervat" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Reynolds" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Le Blanc" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02936256v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02936250v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03132615v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cve.1606" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/celine-sabiron" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-8251-4358" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/160097983" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385295v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Schmidt" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Sabiron" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gestern" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalie Maggio" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385267v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781009535328" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385311v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Rossion" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Latham" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Haben" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Nemes" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02980671v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Bongiorno" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Montel-Hurlin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Toppan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02935838v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Laniel-Musitelli" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11647/OBP.0232" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02934709v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Coll&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chauvin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03475164v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mckeown" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Brun" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02319986v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Braida" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02767436v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Delesse" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Coudert" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hasco&#235;t" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Weber" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01523341v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.10373" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02313556v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02935843v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.openbookpublishers.com/books/10.11647/obp.0319" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11647/obp.0319.07" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03955592v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.openbookpublishers.com/books/10.11647/obp.0232/chapters/10.11647/obp.0232.12" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11647/OBP.0232.12" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01524429v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01524398v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01523902v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03132599v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3366/tal.2021.0473" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02313512v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02313526v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03132653v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03132660v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/res/hgw104" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02313551v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5699/yearenglstud.47.2017.0058" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03132632v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03132669v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/fs/knw010" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03132624v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01526606v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Sabiron" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1718.375" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02313540v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/miranda.6694" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02936278v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02936284v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesecossaises.224" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02936292v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.1213" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02936307v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1001096ar" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02936262v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Tranmer" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13825577.2020.1844411" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02935673v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02935683v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893872v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02935687v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03115769v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Laplace Braida" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02936337v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01427000v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Isabelle Fran&#231;ois" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yen-Mai Tran-Gervat" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Reynolds" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Le Blanc" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02936256v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02936250v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03132615v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cve.1606" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>