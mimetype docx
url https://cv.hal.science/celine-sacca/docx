--- v0 (2026-03-27)
+++ v1 (2026-04-18)
@@ -713,312 +713,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05456989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les tourbières du haut bassin versant de la Loire (Massif Central oriental): intérêts paléoenvironnemental et phytocénotique, enjeux socio-économiques</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Wise use of mires and peatlands. Background and principles including a framework for decision making</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Sacca</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gilles Thébaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 79 (4)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00371296v1</w:t>
+                <w:t xml:space="preserve">hal-05457464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quel mode de gestion conservatoire pour les tourbières ? L'approche interventionniste en question</w:t>
+                <w:t xml:space="preserve">Les tourbières du haut bassin versant de la Loire (Massif Central oriental): intérêts paléoenvironnemental et phytocénotique, enjeux socio-économiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Cubizolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Tourman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Sacca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Porteret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Thébaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 192 (3), pp.95-115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/norois.943⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05457006v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00371296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wise use of mires and peatlands. Background and principles including a framework for decision making</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quel mode de gestion conservatoire pour les tourbières ? L'approche interventionniste en question</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Cubizolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Sacca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 79 (4)</w:t>
+              <w:t xml:space="preserve">, 2004, 79 (4), pp.285-302</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05457464v1</w:t>
+                <w:t xml:space="preserve">hal-05457006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (18)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1394,51 +1394,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Mazagol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Sacca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Tourman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Etlicher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1845,234 +1845,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01313565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Late Information Fusion for Multi-modality Plant Species Identification</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laure Tougne</w:t>
+                <w:t xml:space="preserve">Les citoyens capteurs dans les inventaires naturalistes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Joliveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Sacca</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference and Labs of the Evaluation Forum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Valencia, Spain. pp.Working Notes</w:t>
+              <w:t xml:space="preserve">mini-atelier de réflexion prospective, Séminaire "histoire et actualité des inventaires naturalistes"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRSTEA, Oct 2013, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00872903v1</w:t>
+                <w:t xml:space="preserve">halshs-01372549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les citoyens capteurs dans les inventaires naturalistes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Late Information Fusion for Multi-modality Plant Species Identification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cerutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Tougne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Sacca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Joliveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Mazagol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">mini-atelier de réflexion prospective, Séminaire "histoire et actualité des inventaires naturalistes"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IRSTEA, Oct 2013, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Conference and Labs of the Evaluation Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Valencia, Spain. pp.Working Notes</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01372549v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00872903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification d'une trame écologique du Massif Central</w:t>
               </w:r>
@@ -2248,64 +2248,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet ReVeS : Reconnaissance de Végétaux pour de interfaces Smartphones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Tougne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cerutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Vacavant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4099,51 +4099,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456950v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Porteret" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Sacca" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091052v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bonnevialle" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Mazagol" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456962v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cubizolle" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gregoire" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968325v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruppert Vimal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pluvinet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Etlicher" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2011.09.018" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G71LH162-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968318v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3199/JESA.45.1-n" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456989v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gc.3641" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371296v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Tourman" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Th&#233;baud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.943" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457006v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457464v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456897v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Hostein" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079389v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Joliveau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Cottet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Leroy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Paran" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681023v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Fournier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Conord" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jairo Mendez Florez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609922v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378012v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Choisnet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Dumont" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313553v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Delbosc" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bioret" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313565v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Commagnac" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnault Lalanne" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Le H&#233;naff" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872903v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cerutti" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Tougne" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01372549v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968720v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968834v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760026v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vacavant" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mille" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Antoine" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968795v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968816v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01314039v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456980v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457027v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371309v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459137v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459152v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466787v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601131v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. de Carrara" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Germaine" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Girard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Gr&#233;goire" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sacca" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456928v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Aussel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bellenfant" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Catteau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Causse" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01328775v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dimopoulos" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Chytr&#253;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Loidi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00399845v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03260977v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Piroux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maisonneuve B&#233;n&#233;dicte" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Ragache" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330911v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Hostein" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456950v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Porteret" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Sacca" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091052v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bonnevialle" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Mazagol" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456962v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cubizolle" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gregoire" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968325v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruppert Vimal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pluvinet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Etlicher" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2011.09.018" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G71LH162-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968318v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3199/JESA.45.1-n" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456989v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gc.3641" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457464v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371296v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Tourman" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Th&#233;baud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.943" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457006v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456897v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Hostein" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079389v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Joliveau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Cottet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Leroy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Paran" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681023v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Fournier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Conord" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jairo Mendez Florez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609922v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378012v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Choisnet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Dumont" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313553v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Delbosc" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bioret" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313565v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Commagnac" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnault Lalanne" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Le H&#233;naff" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01372549v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872903v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cerutti" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Tougne" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968720v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968834v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760026v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vacavant" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mille" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Antoine" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968795v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968816v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01314039v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456980v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457027v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371309v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459137v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459152v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466787v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601131v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. de Carrara" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Germaine" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Girard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Gr&#233;goire" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sacca" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456928v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Aussel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bellenfant" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Catteau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Causse" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01328775v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dimopoulos" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Chytr&#253;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Loidi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00399845v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03260977v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Piroux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maisonneuve B&#233;n&#233;dicte" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Ragache" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330911v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Hostein" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>