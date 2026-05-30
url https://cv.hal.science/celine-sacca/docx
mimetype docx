--- v1 (2026-04-18)
+++ v2 (2026-05-30)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (9)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -182,2724 +182,2849 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05456950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification d’une trame écologique interrégionale</w:t>
+                <w:t xml:space="preserve">Typologie bioclimatique de la Corse : essai méthodologique appliqué aux séries de végétation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Bonnevialle</w:t>
+                <w:t xml:space="preserve">Pauline Delbosc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Sacca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Aurélien Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Mazagol</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Bioret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bourgogne Nature</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 19, pp.155-161</w:t>
+              <w:t xml:space="preserve">Documents Phytosociologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Série 3 (9), pp.308-328</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01091052v1</w:t>
+                <w:t xml:space="preserve">hal-05626281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand l’Homme crée des tourbières, ou comment les tourbières d’origine anthropique changent la manière de percevoir les écosystèmes tourbeux.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hervé Cubizolle</w:t>
+                <w:t xml:space="preserve">Identification d’une trame écologique interrégionale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Bonnevialle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Sacca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Gregoire</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Mazagol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 88 (4), pp.257-271</w:t>
+              <w:t xml:space="preserve">Bourgogne Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 19, pp.155-161</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05456962v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01091052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring spatial patterns of vulnerability for diverse biodiversity descriptors in regional conservation planning</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quand l’Homme crée des tourbières, ou comment les tourbières d’origine anthropique changent la manière de percevoir les écosystèmes tourbeux.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Pluvinet</w:t>
+                <w:t xml:space="preserve">Hervé Cubizolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Sacca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Etlicher</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fabrice Gregoire</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 88 (4), pp.257-271</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00968325v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05456962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifier une trame écologique à l'échelle du Massif central français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Sacca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Mazagol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Etlicher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Internationale de Géomatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 22 (4), pp.565-589. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3199/JESA.45.1-n⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00968318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La patrimonialisation des zones humides : l’exemple des tourbières de l’Est de la France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploring spatial patterns of vulnerability for diverse biodiversity descriptors in regional conservation planning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruppert Vimal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Pluvinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Sacca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Mazagol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Etlicher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géographie et cultures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/gc.3641⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 95, pp.9-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2011.09.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05456989v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00968325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wise use of mires and peatlands. Background and principles including a framework for decision making</w:t>
+                <w:t xml:space="preserve">La patrimonialisation des zones humides : l’exemple des tourbières de l’Est de la France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Sacca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Cubizolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Géographie et cultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 66, pp.11-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/gc.3641⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-05457464v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05456989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les tourbières du haut bassin versant de la Loire (Massif Central oriental): intérêts paléoenvironnemental et phytocénotique, enjeux socio-économiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Cubizolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Tourman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Sacca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Porteret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Thébaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 192 (3), pp.95-115. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/norois.943⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00371296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quel mode de gestion conservatoire pour les tourbières ? L'approche interventionniste en question</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Cubizolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Sacca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 79 (4), pp.285-302</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05457006v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wise use of mires and peatlands. Background and principles including a framework for decision making</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Sacca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 79 (4)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05457464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (18)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartographie CarHab des départements du Massif central</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Hostein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Sacca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4ème rencontres végétales du Massif central</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Conservatoire Botanique National du Massif Central, Apr 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05456897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gamification of Botanic Inventories. A Geographic Approach /Ludifier les activités d inventaire botanique. Une approche géographique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Joliveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylise Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Mazagol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Paran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IGU Regional Conference – CAG Annual Meeting – NCGE Annual Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02079389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les pré-requis CarHAB : le fond environnemental</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Sacca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Conord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jairo Mendez Florez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Mazagol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Programme CARHAB : la cartographie de la végétation au service de la biodiversité de vos territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01681023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La cartographie des zones humides potentielles à partir d’une approche multi-critères topo-climatique : l’exemple du bassin-versant de la Dore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Mazagol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Sacca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Tourman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Etlicher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Valeurs et usages des zones humides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Conservatoire Botanique National de Bailleul, Sep 2017, Bailleul, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01609922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La cartographie automatique des compartiments stationnels selon une approche symphytosociologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Choisnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Sacca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Hostein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Meeting "Vegetation and nature Conservation"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Saint-Brieuc, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01378012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Typologie bioclimatique de la Corse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Delbosc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Sacca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Mazagol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bioret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international "1973-2014 : la phytosociologie paysagère, des concepts aux applications"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française de Phytosociologie; Université de Brest, Sep 2014, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01313553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le fond blanc de la carte nationale des végétations : apports pour la cartographie des séries et des végétations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Commagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnault Lalanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Sacca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Mazagol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Le Hénaff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international "1973-2014 : la phytosociologie paysagère, des concepts aux applications"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française de Phytosociologie; Université de Brest, Sep 2014, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01313565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les citoyens capteurs dans les inventaires naturalistes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Late Information Fusion for Multi-modality Plant Species Identification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cerutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Tougne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Sacca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Joliveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Mazagol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">mini-atelier de réflexion prospective, Séminaire "histoire et actualité des inventaires naturalistes"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IRSTEA, Oct 2013, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Conference and Labs of the Evaluation Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Valencia, Spain. pp.Working Notes</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01372549v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00872903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Late Information Fusion for Multi-modality Plant Species Identification</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laure Tougne</w:t>
+                <w:t xml:space="preserve">Les citoyens capteurs dans les inventaires naturalistes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Joliveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Sacca</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference and Labs of the Evaluation Forum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Valencia, Spain. pp.Working Notes</w:t>
+              <w:t xml:space="preserve">mini-atelier de réflexion prospective, Séminaire "histoire et actualité des inventaires naturalistes"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRSTEA, Oct 2013, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00872903v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01372549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification d'une trame écologique du Massif Central</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Projet ReVeS : Reconnaissance de Végétaux pour de interfaces Smartphones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Tougne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cerutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Vacavant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Mille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du GDR MAGIS (GP "Suivi des milieux"). Approches méthodologiques en géomatique pour la cartographie de la Trame Verte et Bleue (TVB)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">8èmes journées francophones Mobilité et Ubiquité (UBIMOB)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Anglet, France. pp.49-54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00968720v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00760026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utiliser Corine Land Cover pour définir une trame écologique du Massif central</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Sacca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Etlicher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Mazagol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Premières rencontres végétales du Massif central</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Le Puy-en-Velay, France. pp.63-68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00968834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet ReVeS : Reconnaissance de Végétaux pour de interfaces Smartphones</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Identification d'une trame écologique du Massif Central</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Sacca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Mazagol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Etlicher</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8èmes journées francophones Mobilité et Ubiquité (UBIMOB)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Anglet, France. pp.49-54</w:t>
+              <w:t xml:space="preserve">Séminaire du GDR MAGIS (GP "Suivi des milieux"). Approches méthodologiques en géomatique pour la cartographie de la Trame Verte et Bleue (TVB)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00760026v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00968720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Démarche expérimentale pour l'identification d'une trame écologique du Massif Central : un exemple de collaboration équipes de recherche / Parcs naturels régionaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bonnevialle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Mazagol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Sacca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5èmes journées françaises de l'Écologie du Paysage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, La Baume, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00968795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Affiner l'occupation du sol à partir de Corine Land Cover afin d'identifier une trame écologique du Massif central</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Sacca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Mazagol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Etlicher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dixièmes Rencontres de Théo Quant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2011, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00968816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les définitions des tourbières et des marais revisitées. pour une approche pédologique des zones humides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Cubizolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Sacca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regards sur les tourbières, les vallées alluviales, les peupleraies et les pâturages. NaturaAgora</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Laon, France. pp.204-214</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01314039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les tourbières rhônalpines depuis le XIXe siècle : entre anonymats, convoitises et préservation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Sacca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire économique et sociale de la tourbe et des tourbières</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Groupe d’histoire des zones humides (GHZH), Oct 2007, Laon, France. pp.231-248</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05456980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les tourbières du département de la Loire du XIXe siècle à nos jours : de l'ignorance à la conservation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Sacca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Origines, fonctionnement et conservation des tourbières</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EVS|UJM, Oct 2005, Marcoux (Château de Goutelas), France. pp.277-300</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05457027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le développement de la collaboration entre scientifiques et gestionnaires pour la mise en place du suivi scientifique des tourbières de France.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Cubizolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Porteret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Etlicher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Sacca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Origines, fonctionnement et conservation des tourbières</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2005, Chateau de Goutelas, France. pp.378</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00371309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2909,236 +3034,236 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tourbières, paysages d'aujourd'hui et d'hier...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Sacca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Festival International de Géographie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Saint-Dié-des-Vosges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05459137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les fonctions des tourbières rhônalpines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Sacca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de l'Ecole Doctorale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2009, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05459152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une méthode d'évaluation des tourbières rhônalpines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Sacca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Concours régional de Posters, Ecole Doctorale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05466787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3148,154 +3273,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour identifier les acteurs et leurs attentes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. de Carrara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.A. Germaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Sacca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Connaitre les perceptions et représentations : quels apports pour la gestion des milieux aquatiques ? Rivière-Honegger, A., Cottet, M., Morandi, B. (coord.)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Onema, pp.30-57, 2014, Comprendre pour agir, 979-10-91047-35-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02601131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3305,269 +3430,269 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Notice CarHab - Programme de cartographie nationale des habitats naturels et semi-naturels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Aussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bellenfant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Catteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Causse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Conord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ministère de l'Ecologie, du Développement Durable et de l'Energie (MEDDE); OFB, Office Français de la Biodiversité; Muséum National d'Histoire Naturelle (MNHN); IGN (Institut National de l’Information Géographique et Forestière); Réseau des Conservatoires Botaniques Nationaux; EVS UMR 5600 CNRS; Patrinat (OFB-MNHN-CNRS). 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05456928v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The survey of mapping projects in European countries; a focus on methodology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dimopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milan Chytrý</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Loidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Etlicher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Mazagol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] 1/2014, MNHN, EEA. 2015, chapter 5, 55-72</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
-              <w:r>
-[...71 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01328775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3577,100 +3702,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de la perception et des fonctions des tourbières : l'exemple rhônalpin.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Sacca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Géographie. Université Jean Monnet - Saint-Etienne, 2009. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00399845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3680,279 +3805,279 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartes de la végétation du Parc Naturel Régional du Pilat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Piroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maisonneuve Bénédicte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Ragache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin Hostein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France. 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Carte</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03260977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartes de la végétation du Parc naturel régional Livradois-Forez : physionomie, séries et géoséries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Hostein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maisonneuve Bénédicte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Piroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carte</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03330911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId96"/>
+      <w:footerReference w:type="default" r:id="rId98"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4099,51 +4224,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456950v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Porteret" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Sacca" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091052v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bonnevialle" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Mazagol" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456962v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cubizolle" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gregoire" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968325v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruppert Vimal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pluvinet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Etlicher" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2011.09.018" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G71LH162-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968318v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3199/JESA.45.1-n" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456989v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gc.3641" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457464v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371296v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Tourman" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Th&#233;baud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.943" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457006v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456897v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Hostein" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079389v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Joliveau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Cottet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Leroy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Paran" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681023v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Fournier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Conord" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jairo Mendez Florez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609922v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378012v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Choisnet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Dumont" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313553v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Delbosc" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bioret" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313565v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Commagnac" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnault Lalanne" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Le H&#233;naff" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01372549v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872903v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cerutti" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Tougne" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968720v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968834v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760026v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vacavant" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mille" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Antoine" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968795v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968816v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01314039v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456980v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457027v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371309v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459137v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459152v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466787v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601131v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. de Carrara" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Germaine" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Girard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Gr&#233;goire" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sacca" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456928v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Aussel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bellenfant" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Catteau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Causse" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01328775v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dimopoulos" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Chytr&#253;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Loidi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00399845v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03260977v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Piroux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maisonneuve B&#233;n&#233;dicte" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Ragache" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330911v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Hostein" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456950v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Porteret" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Sacca" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05626281v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Delbosc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Fournier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Mazagol" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bioret" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091052v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bonnevialle" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456962v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cubizolle" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gregoire" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968318v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Etlicher" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3199/JESA.45.1-n" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968325v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruppert Vimal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pluvinet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2011.09.018" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G71LH162-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456989v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gc.3641" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371296v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Tourman" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Th&#233;baud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.943" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457006v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457464v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456897v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Hostein" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079389v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Joliveau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Cottet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Leroy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Paran" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681023v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Conord" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jairo Mendez Florez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609922v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378012v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Choisnet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Dumont" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313553v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bioret" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313565v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Commagnac" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnault Lalanne" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Le H&#233;naff" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872903v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cerutti" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Tougne" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01372549v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760026v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vacavant" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mille" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Antoine" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968834v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968720v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968795v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968816v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01314039v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456980v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457027v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371309v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459137v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459152v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466787v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601131v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. de Carrara" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Germaine" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Girard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Gr&#233;goire" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sacca" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456928v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Aussel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bellenfant" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Catteau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Causse" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01328775v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dimopoulos" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Chytr&#253;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Loidi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00399845v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03260977v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Piroux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maisonneuve B&#233;n&#233;dicte" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Ragache" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330911v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Hostein" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>