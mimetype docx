--- v0 (2026-04-09)
+++ v1 (2026-05-13)
@@ -704,295 +704,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02617683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of a spatialized agronomic model in predicting yield and N leaching at the scale of the Seine-Normandie Basin</w:t>
+                <w:t xml:space="preserve">Reconnecting crop and cattle farming to reduce nitrogen losses to river water of an intensive agricultural catchment (Seine basin, France): past, present and future</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas N. Beaudoin</w:t>
+                <w:t xml:space="preserve">Josette Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Gallois</w:t>
+                <w:t xml:space="preserve">Juliette Anglade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Viennot</w:t>
+                <w:t xml:space="preserve">Marie Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Le Bas</w:t>
+                <w:t xml:space="preserve">Gilles Billen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Puech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 25 (24), pp.23529-23558. </w:t>
+              <w:t xml:space="preserve">Environmental Science &amp; Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 63, pp.76-90. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-016-7478-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.envsci.2016.04.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01372241v1</w:t>
+                <w:t xml:space="preserve">hal-01333979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconnecting crop and cattle farming to reduce nitrogen losses to river water of an intensive agricultural catchment (Seine basin, France): past, present and future</w:t>
+                <w:t xml:space="preserve">Evaluation of a spatialized agronomic model in predicting yield and N leaching at the scale of the Seine-Normandie Basin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josette Garnier</w:t>
+                <w:t xml:space="preserve">Nicolas N. Beaudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Anglade</w:t>
+                <w:t xml:space="preserve">Nicolas Gallois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Benoit</w:t>
+                <w:t xml:space="preserve">Pascal Viennot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Billen</w:t>
+                <w:t xml:space="preserve">Christine Le Bas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Puech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science &amp; Policy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 63, pp.76-90. </w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 25 (24), pp.23529-23558. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envsci.2016.04.019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11356-016-7478-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01333979v1</w:t>
+                <w:t xml:space="preserve">hal-01372241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les &amp;quot;carnets de plaine&amp;quot; des agriculteurs : une source d'information sur l'usage des pesticides à l'échelle de bassins versants?</w:t>
               </w:r>
@@ -1203,51 +1203,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agriculture et qualité des eaux dans le bassin de la Seine : une résistible dégradation ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Schott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Billen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pour. La revue du Groupe Ruralités, Éducation et Politiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 213, pp.45-52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1535,51 +1535,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Beaudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Benoît</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Billen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 375 (1-3), pp.292-311. </w:t>
@@ -1681,51 +1681,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Monget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Viavattene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Viennot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 375 (1-3), pp.33-47. </w:t>
@@ -1909,562 +1909,601 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00017169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (58)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (60)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Typologie d’exploitations agricoles en transitions et recherche partenariale en Grand Est</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The role of pig herds on Vosges farms: a circular perspective on organic and conventional practices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louise, De La Haye Saint Hilaire</w:t>
+                <w:t xml:space="preserve">Pierre Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Hermès</w:t>
+                <w:t xml:space="preserve">Emma Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Schott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Guillemin</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Durpoix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19èmes journées de Recherche en Sciences Sociales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IFOAM Animal Husbandry Alliance (IAHA) Conference 2026: Organic animal husbandry: a role model for the future of livestock?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFOAM Animal Husbandry Alliance (IAHA) / FIBL, Apr 2026, Frick, Switzerland. pp.30-32, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anscip.2026.03.024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05422797v1</w:t>
+                <w:t xml:space="preserve">hal-05607360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-construire un observatoire pour la transition alimentaire dans les Vosges. L’exemple d’un partenariat entre recherche et acteurs publics autour de l’alimentation locale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Couplage et ancrage territorial des élevages de porcs dans le département des Vosges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Guillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lumineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Schott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Diana Daza-Gacha</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Clasquin</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Florian Sauvageot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASRDLF 60# - Territoires, Créativité et Innovation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association de Science Régionale de Langue Française (ASRDLF) et Pôle Européen d’Économie et de Gestion de l'Université de Strasbourg, Jun 2024, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Webinaire VALORAGRO - Des coproduits pour les porcs : discutons alimentation animale, circularité et ancrage des ferme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ITAB, May 2026, Mirecourt, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04627843v1</w:t>
+                <w:t xml:space="preserve">hal-05616305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Typologies des exploitations maraichère et légumière du Grand Est et d’Occitanie : des résultats au service d’ateliers participatifs dans DEFIBIO et TRANSAAT</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Typologie d’exploitations agricoles en transitions et recherche partenariale en Grand Est</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Mignolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise, De La Haye Saint Hilaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Hermès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Schott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Guillemin</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Catherine Mignolet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecole Chercheurs Partenaires TETRAE "Transition en Territoires de l'Agriculture, l'Alimentation et l'Environnement"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Programme TETRAE, Oct 2023, Cap d'Agde, France</w:t>
+              <w:t xml:space="preserve">19èmes journées de Recherche en Sciences Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Économie Rurale, Dec 2025, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04302128v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05422797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observatoire des systèmes agri-alimentaires en transition à l'échelle d'un territoire (ReGATERR-OFALIM)</w:t>
+                <w:t xml:space="preserve">Co-construire un observatoire pour la transition alimentaire dans les Vosges. L’exemple d’un partenariat entre recherche et acteurs publics autour de l’alimentation locale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Schott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Daza-Gacha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Clasquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Ribon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Guillemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Outils de diagnostic territorial des systèmes agri-alimentaires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Groupe d'animation du GOS 3 du Département ACT &amp; Direction de l'Appui aux Politiques Publiques (DAPP) INRAE, Jan 2023, Paris, France. 9 p</w:t>
+              <w:t xml:space="preserve">ASRDLF 60# - Territoires, Créativité et Innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association de Science Régionale de Langue Française (ASRDLF) et Pôle Européen d’Économie et de Gestion de l'Université de Strasbourg, Jun 2024, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03967166v1</w:t>
+                <w:t xml:space="preserve">hal-04627843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systèmes de culture et commercialisation en circuits courts des légumes. Typologie des exploitations françaises méridionales en 2020.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lesur-Dumoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Hermès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Schott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2479,2545 +2518,2498 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. Rencontres du Végétal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut Agro Rennes-Angers, Nov 2023, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04303650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivi sur le long terme de la contamination d’un petit cours d’eau par les pesticides : variabilités inter et infra annuelle</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Observatoire des systèmes agri-alimentaires en transition à l'échelle d'un territoire (ReGATERR-OFALIM)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Schott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Guillemin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">50e Congrès Groupe Français de recherches sur les PesticideS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CRA WALLONIE, May 2022, NAMUR, Belgique</w:t>
+              <w:t xml:space="preserve">Séminaire Outils de diagnostic territorial des systèmes agri-alimentaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe d'animation du GOS 3 du Département ACT &amp; Direction de l'Appui aux Politiques Publiques (DAPP) INRAE, Jan 2023, Paris, France. 9 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03948092v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03967166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La crise sanitaire : un analyseur pour un renouvellement de l'approche de la résilience des systèmes agricoles et alimentaires ?</w:t>
+                <w:t xml:space="preserve">Suivi sur le long terme de la contamination d’un petit cours d’eau par les pesticides : variabilités inter et infra annuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irène Mestre</w:t>
+                <w:t xml:space="preserve">Helene Blanchoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabrina Dermine-Brullot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Guillemin</w:t>
+                <w:t xml:space="preserve">Arnaud Blanchouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Schott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Marty</w:t>
+                <w:t xml:space="preserve">Fabrice Alliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emma Teillet</w:t>
+                <w:t xml:space="preserve">Sira Traoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">58e Colloque de l'ASRDLF " Transitions, gouvernance territoriale et solidarités"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association de Science Régionale de Langue Française, Jun 2022, Rennes, France</w:t>
+              <w:t xml:space="preserve">50e Congrès Groupe Français de recherches sur les PesticideS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CRA WALLONIE, May 2022, NAMUR, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04487277v1</w:t>
+                <w:t xml:space="preserve">hal-03948092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observatoire des exploitations agricoles en transition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Typologies des exploitations maraichère et légumière du Grand Est et d’Occitanie : des résultats au service d’ateliers participatifs dans DEFIBIO et TRANSAAT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Guillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lesur-Dumoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Hermès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Schott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Mignolet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1ère Rencontre « Faire vivre les projets de territoire et faciliter leur gouvernance dans une logique de gestion adaptative : quelles informations échanger entre acteurs ? » </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, RMT Champs &amp; territoires ateliers, Oct 2022, Paris, France. 27 p</w:t>
+              <w:t xml:space="preserve">Ecole Chercheurs Partenaires TETRAE "Transition en Territoires de l'Agriculture, l'Alimentation et l'Environnement"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Programme TETRAE, Oct 2023, Cap d'Agde, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03999134v1</w:t>
+                <w:t xml:space="preserve">hal-04302128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyser la diversité et l’empreinte spatiale de fermes en circuits courts dans l’ouest vosgien</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">La crise sanitaire : un analyseur pour un renouvellement de l'approche de la résilience des systèmes agricoles et alimentaires ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Mestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Dermine-Brullot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Guillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Teillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Rurales 2021 - Les relations ville-campagne face à la question alimentaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Comité National Français de Géographie; Union Géographique Internationale, Mar 2021, Montpellier, France. 25 p</w:t>
+              <w:t xml:space="preserve">58e Colloque de l'ASRDLF " Transitions, gouvernance territoriale et solidarités"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association de Science Régionale de Langue Française, Jun 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03227970v1</w:t>
+                <w:t xml:space="preserve">hal-04487277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers un observatoire des systèmes de production « alternatifs » à l'échelle du département des Vosges</w:t>
+                <w:t xml:space="preserve">Observatoire des exploitations agricoles en transition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Schott</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Webinaires de la priorité "Systèmes alitmentaires urbains"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Département INRAE ACT, Apr 2020, Paris, France</w:t>
+              <w:t xml:space="preserve">1ère Rencontre « Faire vivre les projets de territoire et faciliter leur gouvernance dans une logique de gestion adaptative : quelles informations échanger entre acteurs ? » </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RMT Champs &amp; territoires ateliers, Oct 2022, Paris, France. 27 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03010571v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03999134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La valse des pesticides : de l’analyse des données à la modélisation des transferts</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analyser la diversité et l’empreinte spatiale de fermes en circuits courts dans l’ouest vosgien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Schott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Mignolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Barataud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30ème colloque du programme PIREN Seine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées Rurales 2021 - Les relations ville-campagne face à la question alimentaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Comité National Français de Géographie; Union Géographique Internationale, Mar 2021, Montpellier, France. 25 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02404841v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03227970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trajectoires du système agro-alimentaire du bassin de la Seine : passé, présent, futur.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vers un observatoire des systèmes de production « alternatifs » à l'échelle du département des Vosges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Schott</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30ème colloque du programme PIREN Seine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Webinaires de la priorité "Systèmes alitmentaires urbains"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Département INRAE ACT, Apr 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02404818v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03010571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insertion des élevages dans les territoires</w:t>
+                <w:t xml:space="preserve">La valse des pesticides : de l’analyse des données à la modélisation des transferts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Moraine</w:t>
+                <w:t xml:space="preserve">Hélène Blanchoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Schott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gallois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Odile Nozieres-Petit</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alexandra Mattei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Habets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque "Reterritorialisation de l'alimentation : quelle contribution à la durabilité des systèmes alimentaires ?"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE / Réseau Mixte Technologique Alimentation Locale, Nov 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">30ème colloque du programme PIREN Seine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03162711v1</w:t>
+                <w:t xml:space="preserve">hal-02404841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coexistence de modèles agricoles au sein de l’AB</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Trajectoires du système agro-alimentaire du bassin de la Seine : passé, présent, futur.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Billen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josette Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Le Noë</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gallois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Viennot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire « Approches biotechniques et écologiques de la coexistence des modèles agricoles »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRA - Priorité « Coexistence et confrontation des modèles agricoles et alimentaires », Oct 2019, Ivry-sur-Seine, France. 7 p</w:t>
+              <w:t xml:space="preserve">30ème colloque du programme PIREN Seine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03228080v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02404818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractériser l'empreinte spatiale des exploitations sur le territoire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Insertion des élevages dans les territoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Moraine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Nozieres-Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Schott</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’étude des géographes de l’INRA / IRSTEA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Colloque "Reterritorialisation de l'alimentation : quelle contribution à la durabilité des systèmes alimentaires ?"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE / Réseau Mixte Technologique Alimentation Locale, Nov 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03228094v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03162711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La place des légumineuses dans les systèmes de culture d'aujourd'hui et de demain</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Coexistence de modèles agricoles au sein de l’AB</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Mignolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Barataud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Schott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Puech</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque final ANR LEGITIMES</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Agence Nationale de la Recherche (ANR). Paris, FRA., Jul 2018, Paris, France. 18 p</w:t>
+              <w:t xml:space="preserve">Séminaire « Approches biotechniques et écologiques de la coexistence des modèles agricoles »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRA - Priorité « Coexistence et confrontation des modèles agricoles et alimentaires », Oct 2019, Ivry-sur-Seine, France. 7 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02786416v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03228080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organisation spatiale des changements d'usages des sols et des systèmes agricoles dans les territoires</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Caractériser l'empreinte spatiale des exploitations sur le territoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Schott</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire interne "Territoires"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Nancy, France. 9 p</w:t>
+              <w:t xml:space="preserve">Journée d’étude des géographes de l’INRA / IRSTEA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02790244v1</w:t>
+                <w:t xml:space="preserve">hal-03228094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction d’un système alimentaire sain et territorialisé</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Romain Feche</w:t>
+                <w:t xml:space="preserve">La place des légumineuses dans les systèmes de culture d'aujourd'hui et de demain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Ballot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Gamache</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Juliette Anglade</w:t>
+                <w:t xml:space="preserve">Marion Soulié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Coquil</w:t>
+                <w:t xml:space="preserve">Laurence Guichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Mignolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Pelzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres ESA-INRA : Changement de pratiques pour des systèmes alimentaires agricoles et alimentaires durables</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ecole Superieure Agronomique (ESA). FRA., Oct 2018, Angers, France. 13 p</w:t>
+              <w:t xml:space="preserve">Colloque final ANR LEGITIMES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Agence Nationale de la Recherche (ANR). Paris, FRA., Jul 2018, Paris, France. 18 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02791787v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02786416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La cascade de l'azote : que va-t-on encore faire avec les mesures ?</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Abdelkader Azougui</w:t>
+                <w:t xml:space="preserve">Organisation spatiale des changements d'usages des sols et des systèmes agricoles dans les territoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Puech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Mercier</w:t>
+                <w:t xml:space="preserve">Marc Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Mignolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Barataud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Schott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de cloture ANR ESCAPADE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Agence Nationale de la Recherche (ANR). FRA., Jun 2017, Paris, France. 136 p</w:t>
+              <w:t xml:space="preserve">Séminaire interne "Territoires"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Nancy, France. 9 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02738049v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02790244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamiques passées des systèmes agricoles en France : une spécialisation des exploitations et des territoires permise par un usage accru des intrants de synthèse au détriment des formes de polycultures-élevages</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Puech</w:t>
+                <w:t xml:space="preserve">Construction d’un système alimentaire sain et territorialisé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Barataud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Feche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calypso Picaud</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Guillaume Gamache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Anglade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Coquil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque « Les polycultures-élevages: valoriser leurs atouts pour la transition agro-écologique »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut de l'Elevage (IDELE). FRA., Oct 2017, Dijon, France</w:t>
+              <w:t xml:space="preserve">Rencontres ESA-INRA : Changement de pratiques pour des systèmes alimentaires agricoles et alimentaires durables</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole Superieure Agronomique (ESA). FRA., Oct 2018, Angers, France. 13 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02737714v1</w:t>
+                <w:t xml:space="preserve">hal-02791787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation des produits phytosanitaires en France : Bilan synthétique des pratiques et de leurs évolutions</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">La cascade de l'azote : que va-t-on encore faire avec les mesures ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josette Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Anglade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Berthou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkader Azougui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Exposition des populations aux produits phytosanitaires et risques sanitaires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Académie d'Agriculture de France (AAF). FRA., 2017, Rennes, France. 15 diapos ppt</w:t>
+              <w:t xml:space="preserve">Séminaire de cloture ANR ESCAPADE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Agence Nationale de la Recherche (ANR). FRA., Jun 2017, Paris, France. 136 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02787357v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02738049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation exploratoire des transferts de produits phytosanitaires en domaine souterrain et reconstitution de leur origine en rivière par analyse tendancielle</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Mattei</w:t>
+                <w:t xml:space="preserve">Dynamiques passées des systèmes agricoles en France : une spécialisation des exploitations et des territoires permise par un usage accru des intrants de synthèse au détriment des formes de polycultures-élevages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Schott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Puech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Calypso Picaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Mignolet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque PIREN Seine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque « Les polycultures-élevages: valoriser leurs atouts pour la transition agro-écologique »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de l'Elevage (IDELE). FRA., Oct 2017, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02404505v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02737714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation exploratoire des transferts de produits phytosanitaires en domaine souterrain et reconstitution de leur origine en rivière par analyse tendancielle</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Utilisation des produits phytosanitaires en France : Bilan synthétique des pratiques et de leurs évolutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Guichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Mignolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Schott</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque annuel du Programme PIREN-Seine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). FRA., Oct 2016, Paris, France. pp.30</w:t>
+              <w:t xml:space="preserve">Colloque Exposition des populations aux produits phytosanitaires et risques sanitaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Académie d'Agriculture de France (AAF). FRA., 2017, Rennes, France. 15 diapos ppt</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02741566v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02787357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure spatio-temporelle de la diversité cultivée du blé tendre et de ses déterminants potentiels : Étude de cas en France</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Céline Schott</w:t>
+                <w:t xml:space="preserve">Modélisation exploratoire des transferts de produits phytosanitaires en domaine souterrain et reconstitution de leur origine en rivière par analyse tendancielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Blanchoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gallois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Mattei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Puech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mourad Hannachi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Robin Goffaux</w:t>
+                <w:t xml:space="preserve">Nills Fauchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Petit Pois Déridé – 37ème édition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Picardie Jules Verne (UPJV). Amiens, FRA., 2016, Amiens, France. 31 p</w:t>
+              <w:t xml:space="preserve">Colloque annuel du Programme PIREN-Seine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). FRA., Oct 2016, Paris, France. pp.30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02801578v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02741566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisations exploratoires de la pollution des eaux souterraines par les pesticides</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Puech</w:t>
+                <w:t xml:space="preserve">Structure spatio-temporelle de la diversité cultivée du blé tendre et de ses déterminants potentiels : Étude de cas en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Perronne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Makowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Schott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pascal Viennot</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Hannachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Goffaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque annuel du Programme PIREN-Seine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">Petit Pois Déridé – 37ème édition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Picardie Jules Verne (UPJV). Amiens, FRA., 2016, Amiens, France. 31 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02742019v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02801578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la parcelle au bassin versant : quelles données pour la modélisation du transfert des pesticides ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wilfried Queyrel</w:t>
+                <w:t xml:space="preserve">Modélisations exploratoires de la pollution des eaux souterraines par les pesticides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gallois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Puech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Schott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marie Launay</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Blanchoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Viennot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque 2015 du PIREN-Seine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UPMC, Université Pierre et Marie Curie (Paris 6), May 2015, Paris, France. pp.6-7</w:t>
+              <w:t xml:space="preserve">Colloque annuel du Programme PIREN-Seine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01990467v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02742019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le bassin de l'Orgeval : un site rassembleur pour l'étude de la zone critique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie Benoit</w:t>
+                <w:t xml:space="preserve">Modélisation exploratoire des transferts de produits phytosanitaires en domaine souterrain et reconstitution de leur origine en rivière par analyse tendancielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gallois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Blanchoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Mattei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Puech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Tallec</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Juliette Anglade</w:t>
+                <w:t xml:space="preserve">Nils Fauchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée du SOERE-RBV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau des Bassins Versants (RBV). Paris, FRA., 2015, Paris, France. 25 p</w:t>
+              <w:t xml:space="preserve">Colloque PIREN Seine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02800193v1</w:t>
+                <w:t xml:space="preserve">hal-02404505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationships between in situ genetic diversity of wheat and crop sequences profiles in France between 1980 and 2006</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Perronne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Goldringer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5062,3383 +5054,3633 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02798106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expertise multicritère de la spatialisation de Stics à l’échelle macro-régionale : application à la modélisation des flux d’eau et d’azote dans le bassin de la Seine</w:t>
+                <w:t xml:space="preserve">Le bassin de l'Orgeval : un site rassembleur pour l'étude de la zone critique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas N. Beaudoin</w:t>
+                <w:t xml:space="preserve">Josette Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno B. Mary</w:t>
+                <w:t xml:space="preserve">Gaëlle Tallec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Puech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Gallois</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thomas Puech</w:t>
+                <w:t xml:space="preserve">Juliette Anglade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. séminaire des utilisateurs et concepteurs du modèle Stics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Rennes, France. 102 p</w:t>
+              <w:t xml:space="preserve">Journée du SOERE-RBV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau des Bassins Versants (RBV). Paris, FRA., 2015, Paris, France. 25 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02743224v1</w:t>
+                <w:t xml:space="preserve">hal-02800193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changements de pratiques et systèmes agricoles pour l'amélioration de la qualité de l'eau. Performance environnementale de l'AB vs AC et reconnexion élevage et grande culture</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Gilles Billen</w:t>
+                <w:t xml:space="preserve">Présentation du chantier wiki géo-informatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Schott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Passy</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Michel Moulery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Baudet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque 2015 du PIREN-Seine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Pierre et Marie Curie - Paris 6 (UPMC). FRA., 2015, Paris, France. 74 p</w:t>
+              <w:t xml:space="preserve">Assemblée Générale du CATI-ACTION</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Clermont-Ferrand, France. 33 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02743967v1</w:t>
+                <w:t xml:space="preserve">hal-02800082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation du chantier wiki géo-informatique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Moulery</w:t>
+                <w:t xml:space="preserve">Expertise multicritère de la spatialisation de Stics à l’échelle macro-régionale : application à la modélisation des flux d’eau et d’azote dans le bassin de la Seine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas N. Beaudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Baudet</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bruno B. Mary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gallois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Le Bas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Puech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Assemblée Générale du CATI-ACTION</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Clermont-Ferrand, France. 33 p</w:t>
+              <w:t xml:space="preserve">10. séminaire des utilisateurs et concepteurs du modèle Stics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Rennes, France. 102 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02800082v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02743224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse des assolements, des successions culturales et des systèmes de culture passés et présents</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Céline Schott</w:t>
+                <w:t xml:space="preserve">Changements de pratiques et systèmes agricoles pour l'amélioration de la qualité de l'eau. Performance environnementale de l'AB vs AC et reconnexion élevage et grande culture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josette Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Anglade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Billen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Passy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire annuel du projet ANR Légitimes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Agence Nationale de la Recherche (ANR). Paris, FRA., 2015, Paris, France. 28 diapos ppt</w:t>
+              <w:t xml:space="preserve">Colloque 2015 du PIREN-Seine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Pierre et Marie Curie - Paris 6 (UPMC). FRA., 2015, Paris, France. 74 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02798383v1</w:t>
+                <w:t xml:space="preserve">hal-02743967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation de ModelBuilder dans ArcGIS pour un traitement semi-automatisé du Registre Parcellaire Graphique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Calypso Picaud</w:t>
+                <w:t xml:space="preserve">Analyse des assolements, des successions culturales et des systèmes de culture passés et présents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Soulié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Guichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Pelzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Mignolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Schott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIG 2015 - Conférence francophone ESRI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ESRI France. FRA., 2015, Versailles, France. n.p</w:t>
+              <w:t xml:space="preserve">Séminaire annuel du projet ANR Légitimes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Agence Nationale de la Recherche (ANR). Paris, FRA., 2015, Paris, France. 28 diapos ppt</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02792458v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02798383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expertise multicritère de STICS spatialisé à l'échelle macro-régionale : modélisation des flux d'eau et d'azote sur le bassin Seine-Normandie</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Utilisation de ModelBuilder dans ArcGIS pour un traitement semi-automatisé du Registre Parcellaire Graphique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Calypso Picaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Schott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine C. Mignolet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème colloque des utilisateurs du modèle de culture STICS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Rennes, France</w:t>
+              <w:t xml:space="preserve">SIG 2015 - Conférence francophone ESRI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ESRI France. FRA., 2015, Versailles, France. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01258386v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02792458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation des transferts de contaminants nitriques vers les aquifères du bassin Seine-Normandie : Agricultures, Modèles, Flux</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Expertise multicritère de STICS spatialisé à l'échelle macro-régionale : modélisation des flux d'eau et d'azote sur le bassin Seine-Normandie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas N. Beaudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gallois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Mary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Le Bas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Puech</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bruno Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de fin de phase VI du PIREN Seine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">10ème colloque des utilisateurs du modèle de culture STICS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01258379v1</w:t>
+                <w:t xml:space="preserve">hal-01258386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation des transferts de contaminants nitriques vers les aquifères du bassin Seine-Normandie : Agricultures, Modèles, Flux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gallois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Puech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Catherine C. Mignolet</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Beaudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Le Bas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque 2015 du PIREN-Seine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Pierre et Marie Curie - Paris 6 (UPMC). FRA., 2015, Paris, France. 74 p</w:t>
+              <w:t xml:space="preserve">Colloque de fin de phase VI du PIREN Seine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02743444v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01258379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation de la dissipation des pesticides dans les sols sur le long terme: application au bassin versant de l'Orgeval</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hélène Blanchoud</w:t>
+                <w:t xml:space="preserve">Modélisation des transferts de contaminants nitriques vers les aquifères du bassin Seine-Normandie : Agricultures, Modèles, Flux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gallois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Puech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Viennot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Schott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine C. Mignolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">44ème Congrès du groupe français des pesticides : "Protection des cultures et santé environnementale : héritages et conceptions nouvelles"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GFP, Groupe Français des Pesticides, France, May 2014, Schœlcher, Martinique. 35 p</w:t>
+              <w:t xml:space="preserve">Colloque 2015 du PIREN-Seine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Pierre et Marie Curie - Paris 6 (UPMC). FRA., 2015, Paris, France. 74 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01992511v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02743444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Actualiser une base de données agricole pour analyser les transformations récentes des systèmes de culture du territoire Seine-Normandie et contribuer à la modélisation STICS/MODCOU des transferts d'azote</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Puech</w:t>
+                <w:t xml:space="preserve">De la parcelle au bassin versant : quelles données pour la modélisation du transfert des pesticides ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Queyrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Schott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Habets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Ripoche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque 2014 du PIREN-SEINE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Pierre et Marie Curie - Paris 6 (UPMC). Paris, FRA., 2014, Paris, France. 68 p</w:t>
+              <w:t xml:space="preserve">Colloque 2015 du PIREN-Seine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UPMC, Université Pierre et Marie Curie (Paris 6), May 2015, Paris, France. pp.6-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02740044v1</w:t>
+                <w:t xml:space="preserve">hal-01990467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatialiser les systèmes de culture sur un grand territoire : une proposition basée sur les statistiques agricoles nationales et des dires d'acteurs sur le bassin Seine-Normandie</w:t>
+                <w:t xml:space="preserve">Actualiser une base de données agricole pour analyser les transformations récentes des systèmes de culture du territoire Seine-Normandie et contribuer à la modélisation STICS/MODCOU des transferts d'azote</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Puech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Schott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Mignolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Viennot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gallois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Utilisation des données spatialisées pour la gestion des AAC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AgroParisTech. FRA., 2014, Paris, France. 18 p</w:t>
+              <w:t xml:space="preserve">Colloque 2014 du PIREN-SEINE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Pierre et Marie Curie - Paris 6 (UPMC). Paris, FRA., 2014, Paris, France. 68 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02799500v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02740044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconnecting crop farming and cattle breeding for a reduction of nitrogen losses in an instensive agricultural watershed</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marc Benoît</w:t>
+                <w:t xml:space="preserve">Spatialiser les systèmes de culture sur un grand territoire : une proposition basée sur les statistiques agricoles nationales et des dires d'acteurs sur le bassin Seine-Normandie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Puech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Schott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine C. Mignolet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18. Nitrogen Workshop "The Nitrogen Challenge : Building a Blueprint for Nitrogen use Effiiency and Food Security"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Universidade de Lisboa (ULISBOA). PRT., 2014, Lisbon, Portugal. 579 p</w:t>
+              <w:t xml:space="preserve">Utilisation des données spatialisées pour la gestion des AAC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AgroParisTech. FRA., 2014, Paris, France. 18 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02742418v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02799500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Délimitation de zones d'action pertinentes pour la protection des captages d'eau potable vis-à-vis de la contamination nitrique. Nouvelle utilisation de la chaîne de modélisation STICS-MODCOU</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Viennot</w:t>
+                <w:t xml:space="preserve">Reconnecting crop farming and cattle breeding for a reduction of nitrogen losses in an instensive agricultural watershed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josette Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Anglade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Benoît</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Schott</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Billen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque 2014 du PIREN-SEINE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Pierre et Marie Curie - Paris 6 (UPMC). Paris, FRA., 2014, 68 p</w:t>
+              <w:t xml:space="preserve">18. Nitrogen Workshop "The Nitrogen Challenge : Building a Blueprint for Nitrogen use Effiiency and Food Security"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universidade de Lisboa (ULISBOA). PRT., 2014, Lisbon, Portugal. 579 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02743112v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02742418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localisation des systèmes de culture en France et évolutions depuis les années 1970 : une spécialisation des territoires aux conséquences environnementales majeures</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Puech</w:t>
+                <w:t xml:space="preserve">Délimitation de zones d'action pertinentes pour la protection des captages d'eau potable vis-à-vis de la contamination nitrique. Nouvelle utilisation de la chaîne de modélisation STICS-MODCOU</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Bellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Viennot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Schott</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire INRA Confédaration Paysanne "Localisation"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Confédération Paysanne. FRA., 2014, Arras, France. 18 p</w:t>
+              <w:t xml:space="preserve">Colloque 2014 du PIREN-SEINE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Pierre et Marie Curie - Paris 6 (UPMC). Paris, FRA., 2014, 68 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02799363v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02743112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réduction de la diversité liée à la spécialisation des grandes cultures dans le bassin de la Seine. Une simplification des systèmes de culture permise par un usage accru des pesticides</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Localisation des systèmes de culture en France et évolutions depuis les années 1970 : une spécialisation des territoires aux conséquences environnementales majeures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Mignolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Puech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Schott</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SciencesPo / Anses - Perte de biodiversité et vulnérabilité sanitaire des systèmes de production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Agence nationale de sécurité sanitaire de l'alimentation, de l'environnement et du travail (ANSES). FRA., 2014, Paris, France. 16 p</w:t>
+              <w:t xml:space="preserve">Séminaire INRA Confédaration Paysanne "Localisation"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Confédération Paysanne. FRA., 2014, Arras, France. 18 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02796125v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02799363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of pesticide dissipation in soil at the catchment scale over 23 years</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hélène Blanchoud</w:t>
+                <w:t xml:space="preserve">Réduction de la diversité liée à la spécialisation des grandes cultures dans le bassin de la Seine. Une simplification des systèmes de culture permise par un usage accru des pesticides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Benoît</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine C. Mignolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Schott</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurine Nicola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU 2014, European Geosciences Union General Assemby</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Viennes, Autriche. pp.1</w:t>
+              <w:t xml:space="preserve">SciencesPo / Anses - Perte de biodiversité et vulnérabilité sanitaire des systèmes de production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Agence nationale de sécurité sanitaire de l'alimentation, de l'environnement et du travail (ANSES). FRA., 2014, Paris, France. 16 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01990540v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02796125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation de la dissipation des pesticides dans les sols sur le long terme: application au bassin versant de l'Orgeval</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
+                <w:t xml:space="preserve">Simulation of pesticide dissipation in soil at the catchment scale over 23 years</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Queyrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Habets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Blanchoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Schott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurine Nicola</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque 2014 du PIREN-SEINE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UPMC, Université Pierre et Marie Curie (Paris 6), Paris, France, Feb 2014, Paris, France. pp.35-36</w:t>
+              <w:t xml:space="preserve">EGU 2014, European Geosciences Union General Assemby</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Viennes, Autriche. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01992468v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01990540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation de la dissipation des pesticides dans les sols sur le long terme : application au bassin versant de l'Orgeval</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
+                <w:t xml:space="preserve">Simulation de la dissipation des pesticides dans les sols sur le long terme: application au bassin versant de l'Orgeval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Queyrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Habets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Helene Blanchoud</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Blanchoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Schott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurine Nicola</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">44ème Congrès du Groupe Français des Pesticides (GPF) 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, université des Antilles, May 2014, FORT DE FRANCE, France</w:t>
+              <w:t xml:space="preserve">Colloque 2014 du PIREN-SEINE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UPMC, Université Pierre et Marie Curie (Paris 6), Paris, France, Feb 2014, Paris, France. pp.35-36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03948106v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01992468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse des évolutions de systèmes de culture : diversité des pratiques des agriculteurs, performance agronomique et efficacité économique</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Boussemart</w:t>
+                <w:t xml:space="preserve">Simulation de la dissipation des pesticides dans les sols sur le long terme : application au bassin versant de l'Orgeval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Queyrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Habets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Blanchoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Schott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Butault</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laurine Nicola</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Final du projet POPSY: Systèmes de productions en grande culture, politiques publiques et environnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Paris, France. 42 p</w:t>
+              <w:t xml:space="preserve">44ème Congrès du Groupe Français des Pesticides (GPF) 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, université des Antilles, May 2014, FORT DE FRANCE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01173362v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03948106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation des outils de fouille de données d'ASTER (Teruti-Miner, Carottage et Arpentage)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Simulation de la dissipation des pesticides dans les sols sur le long terme: application au bassin versant de l'Orgeval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Queyrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Habets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Blanchoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Schott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurine Nicola</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Assemblée Générale du CATI-ACTION</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Toulouse, France. 29 p</w:t>
+              <w:t xml:space="preserve">44ème Congrès du groupe français des pesticides : "Protection des cultures et santé environnementale : héritages et conceptions nouvelles"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GFP, Groupe Français des Pesticides, France, May 2014, Schœlcher, Martinique. 35 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02803860v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01992511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The &amp;quot;Community Information Systems on Agricultural Practices&amp;quot; (CISAP) : coopérative tools to build and share agronomical information to redesign farming system</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Présentation des outils de fouille de données d'ASTER (Teruti-Miner, Carottage et Arpentage)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Schott</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Mignolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Mari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Ghali Lazrak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Osmuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. International Symposium for Farming Systems Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Lanzhou, China. 277 p</w:t>
+              <w:t xml:space="preserve">Assemblée Générale du CATI-ACTION</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Toulouse, France. 29 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02744872v1</w:t>
+                <w:t xml:space="preserve">hal-02803860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évolution des traitements phytosanitaires en vue de simuler leurs impacts sur la qualité de l'eau : synthèse sur l'Orgeval</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurine Nicola</w:t>
+                <w:t xml:space="preserve">Analyse des évolutions de systèmes de culture : diversité des pratiques des agriculteurs, performance agronomique et efficacité économique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Guichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Mignolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Boussemart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Butault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Schott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque 2011 du PIREN-Seine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2011, Paris, France</w:t>
+              <w:t xml:space="preserve">Séminaire Final du projet POPSY: Systèmes de productions en grande culture, politiques publiques et environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Paris, France. 42 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02745821v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01173362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pesticide transfer in the unsaturated zone : sorption and degradation porcesses in geological stratum</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Valerie Bergheaud</w:t>
+                <w:t xml:space="preserve">The &amp;quot;Community Information Systems on Agricultural Practices&amp;quot; (CISAP) : coopérative tools to build and share agronomical information to redesign farming system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Benoît</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Schott</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIV Symposium in Pesticide Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Università Cattolica del Sacro Cuore. ITA., 2011, Piacenza, Italy. n.p</w:t>
+              <w:t xml:space="preserve">4. International Symposium for Farming Systems Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Lanzhou, China. 277 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02748776v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02744872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les flux d'N à l'échelle du bassin de la Seine : Modélisation et scénarios pour l'avenir</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Évolution des traitements phytosanitaires en vue de simuler leurs impacts sur la qualité de l'eau : synthèse sur l'Orgeval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurine Nicola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Schott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Blanchoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Benoît</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Mignolet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Ledoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. Rencontres de la fertilisation raisonnée et analyse de terre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Blois, France</w:t>
+              <w:t xml:space="preserve">Colloque 2011 du PIREN-Seine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02753829v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02745821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de l'organisation spatiale des systèmes agricoles et de son évolution dans une démarche de protection de la ressource en eau</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine C. Mignolet</w:t>
+                <w:t xml:space="preserve">Pesticide transfer in the unsaturated zone : sorption and degradation porcesses in geological stratum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Blanchoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrique Barriuso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Bergheaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Schott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Tournebize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque 2009 du PIREN-Seine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2009, Paris, France</w:t>
+              <w:t xml:space="preserve">XIV Symposium in Pesticide Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Università Cattolica del Sacro Cuore. ITA., 2011, Piacenza, Italy. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02752567v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02748776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agriculture et qualité de l'eau : le devoir de reconquête des territoires ruraux</w:t>
+                <w:t xml:space="preserve">Les flux d'N à l'échelle du bassin de la Seine : Modélisation et scénarios pour l'avenir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Schott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Pascal Maret</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine C. Mignolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Benoît</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Viennot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Ledoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Programme Interdisciplinaire de Recherche sur l'Environnement de la Seine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Paris, France</w:t>
+              <w:t xml:space="preserve">9. Rencontres de la fertilisation raisonnée et analyse de terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Blois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02753494v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02753829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation économique des relations entre agriculture et environnement à l'échelle du bassin de la Seine</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modélisation de l'organisation spatiale des systèmes agricoles et de son évolution dans une démarche de protection de la ressource en eau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine C. Mignolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Schott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Benoît</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque 2008 du PIREN-Seine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2008, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque 2009 du PIREN-Seine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01172902v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02752567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une chaîne de modélisation intégrée du transfert des nitrates sur un système hydrologique: application à l'évolution depuis 1970 des pratiques agricoles dans le bassin de la Seine</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Agriculture et qualité de l'eau : le devoir de reconquête des territoires ruraux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Schott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Billen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Cavard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Michel Laya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Maret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire STICS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2005, Carry-le-Rouet, France</w:t>
+              <w:t xml:space="preserve">Programme Interdisciplinaire de Recherche sur l'Environnement de la Seine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02762402v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02753494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CarrotAge, a software for mining land-use data</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marc Benoît</w:t>
+                <w:t xml:space="preserve">Modélisation économique des relations entre agriculture et environnement à l'échelle du bassin de la Seine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Cantelaube</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Ducharne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Habets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Jayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Mignolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourth International Workshop on Environmental Applications of Machine Learning - EAML'2004</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Bled, Slovenia, 2 p</w:t>
+              <w:t xml:space="preserve">Colloque 2008 du PIREN-Seine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00099884v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01172902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une chaîne de modélisation intégrée du transfert des nitrates sur un système hydrologique: application à l'évolution depuis 1970 des pratiques agricoles dans le bassin de la Seine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Benoît</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine C. Mignolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Schott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire STICS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2005, Carry-le-Rouet, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02762402v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CarrotAge, a software for mining land-use data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Le Ber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Mari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Benoît</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Mignolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Schott</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fourth International Workshop on Environmental Applications of Machine Learning - EAML'2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Bled, Slovenia, 2 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00099884v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CarrotAge, un logiciel pour la fouille de données agricoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Benoît</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8493,51 +8735,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque STIC et Environnement SE'2003</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INSA Rouen, Jun 2003, Rouen, France, 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00107651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8547,591 +8789,591 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward an interdisciplinarity approach to explore the local embedding of organic pig farming systems in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Montagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Beline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bonnefont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Olivier Déplaude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">76. Annual Meeting of the European Federation of Animal Science (EAAP 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2025, Innsbruck, Austria. Wageningen Academic Publishers, Book of Abstracts of the 76th Annual Meeting of The European Federation of Animal Science, 39, pp.532, 2025, Book of Abstracts of the 76th Annual Meeting of The European Federation of Animal Science</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05282761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What were the relative influences of cropping systems, injury profiles and institutional determinants on the spatio-temporal structure of bread wheat varietal and genetic diversity in France ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Perronne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Makowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Schott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Hannachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Goffaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">38. Réunion Annuelle du Groupe d'Etude de Biologie et Génétique des Populations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Saclay, France. , 1 p., 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02788387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relative influence of agricultural systems, pathogen pressures and soci-economic drivers on spatio-temporal changes of cultivated bread wheat varietal and genetic diversity over recent decades in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Perronne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Makowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Schott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Hannachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Goffaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUCARPIA Genetic Resources 2017 - Crop diversification in a changing world : Mobilizing the green gold of plant genetic resources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Montpellier, France. , 1 p., 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02790829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relative influence of cropping systems, injury profiles and institutional determinants on the spatio-temporal structure of bread wheat diversity in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Perronne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Makowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Schott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Hannachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Goffaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. Young Natural History scientists Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2017, Paris, France. , 169 p., 2017, YNHM : Young Natural History scientists Meeting</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02737850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodologie de spatialisation de pratiques agricoles dans les territoires à enjeux environnementaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Puech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Cantelaube</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Cahuzac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Mignolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9146,73 +9388,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Thématique SAE2 « Territorialisation des systèmes de production »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, Paris, France. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01604534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Description et spatialisation des systèmes de culture sur le bassin Seine-Normandie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Puech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9241,100 +9483,100 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque 2015 du PIREN-Seine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Paris, France. , 74 p., 2015, Colloque de fin de phase 6 du PIREN-Seine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02742686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developing a methodology for identifying action zones to protect and manage groundwater well fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Viennot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9349,51 +9591,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, VIENNE, Austria. , Geophysical Research Abstracts, 15, 1 p., 2013, 10th EGU General Assembly</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02746960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9403,98 +9645,98 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Outils et méthodes autour de l'extraction de connaissances sur les séquences de cultures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Schott</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire "séquences de cultures"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2015, Mirecourt, France. 45 p., 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02792707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9504,120 +9746,120 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diffusion et différenciation spatiales des transitions agricoles dans les Vosges (2010-2020)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Schott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Mignolet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Géographique de l'Est</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 61 (1-2), 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/13dvd⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04980642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9627,192 +9869,192 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les pesticides dans le bassin de la Seine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Blanchoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrique Barriuso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Chevreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Guery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Moreau-Guigon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agence de l'Eau Seine-Normandie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 14, 66 p., 2011, Programme Piren - Seine, 978-2-918251-13-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01192340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La pollution du bassin de la Seine par les nitrates Comprendre l'origine et la migration des nitrates dans l'écosystème pour mieux protéger les aquifères</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Viennot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9820,239 +10062,239 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Monget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Schott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Garnier Cécile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agence de l'eau Seine Normandie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.43, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00507073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La pollution du bassin de la Seine par les nitrates : Comprendre l'origine et la migration des nitrates dans l'écosystème pour mieux protéger les aquifères</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Viennot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marie Monget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Schott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agence de l'Eau Seine-Normandie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3, 43 p., 2009, Programme Piren - Seine, 978-2-948251-02-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02821599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agriculture du bassin de la Seine : Découvrir l'agriculture du bassin de la Seine pour comprendre les enjeux de la gestion de l'eau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Schott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10060,74 +10302,74 @@
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Mignolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Benoît</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agence de l'Eau Seine-Normandie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 5, 79 p., 2009, Programme Piren - Seine, 978-2-918251-04-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02816366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10137,902 +10379,902 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Seine watershed water-agro-food system: long-term trajectories of C, N, P metabolism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Billen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josette Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Le Noë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Viennot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gallois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Flipo N.; Labadie P.; Lestel L. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Seine River basin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Handbook of environmental chemistry, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/698_2019_393⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02404947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How should agricultural practices be integrated to understand and simulate long-term pesticide contamination in the Seine river basin?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Blanchoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Schott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Tallec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Queyrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gallois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Flipo N., Labadie P., Lestel L. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Seine River basin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Handbook of environmental chemistry, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/698_2019_385⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02405007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamiques agricoles sur le territoire de Seine-Normandie : impacts de deux scenarii contrastés à l’horizon 2050 sur la qualité de la ressource en eau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Puech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gallois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Viennot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Schott</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">PIREN Seine. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rapport de synthèse de la phase VII du programme PIREN Seine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Le système agro-alimentaire du bassin de la Seine : passé, présent et futurs possibles (1), pp.164-184, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01259080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La contamination de l'Orgeval par les pesticides, une préoccupation de longue date</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Blanchoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrique Barriuso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurine Nicola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Schott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Rosse-Amsaleg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'observation long terme en environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 335 p., 2013, 978-2-7592-2073-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01192451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La contamination de l’Orgeval par les pesticides, une préoccupation de longue date</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Blanchoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrique Barriuso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurine Nicola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Schott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Roose-Amsaleg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'observation long terme en environnement : exemple du bassin versant de l'Orgeval</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Quae, pp.159-174, 2013, 978-2-7592-2073-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02599317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers la modélisation du transfert des pesticides dans le bassin versant de la Vesle (Reims): expérimentations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Moreau Guigon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Schott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Blanchoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Langellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Chevreuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pesticides : Impacts environnementaux, gestion et traitements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses de l'école nationale des Ponts et Chaussées</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 978-2-85978-431-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02824732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation des pratiques phytosanitaires sur le bassin versant de la Vesle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Schott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Mignolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Rat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11047,172 +11289,172 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pesticides : impacts environnementaux, gestion et traitements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de l'école nationale des Ponts et Chaussées, 2007, 978-2-85978-431-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02823423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differentiation of territories according to the location of agricultural activities : methods for regional scale approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Souchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Mignolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Schott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Bienaimé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Benoît</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Changing european farming systems for a better Future. New visions for rural areas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wageningen Academic Publishers, 2006, 90-86860-02-8 978-90-8686-002-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02816192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11222,379 +11464,379 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OFALIM. Un observatoire numérique pour soutenir les Projets Alimentaires Territoriaux dans le développement des circuits courts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Schott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Daza-Gacha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Clasquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Ribon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Guillemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, 11 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05408618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelles contaminations par les pesticides et leur utilisation comme traceur des masses d'eau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Blanchoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Blanchouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Alliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sira Traoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ansart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04357996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiches TORSADES (TerritORialisation de Systèmes Agri-alimentaires DurablES) à l'échelle de trois territoires du quart nord-est de la France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Barataud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Billen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josette Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise de La Haye Saint Hilaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Mignolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03891470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11604,484 +11846,484 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation des pollutions diffuses d’origine agricole sur le bassin Seine-Normandie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Hermès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Puech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Schott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise de La Haye Saint Hilaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrae. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04881946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation des exploitations agricoles bovin lait AB dans le département des Vosges et analyse de leur durabilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adèle Trentesaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Schott</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université de Lorraine (Nancy); Institut national de recherche pour l’agriculture, l’alimentation et l’environnement (INRAE); Agroparistech. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04083430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TORSADES : la reconnexion agriculture-alimentation à l'échelle de trois petits territoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Billen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josette Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Barataud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Mignolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Rapport 2020, PIREN-Seine Phase 8. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03228015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi de la contamination du milieu par les pesticides : études sur le long terme et prise en compte des éléments du paysage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Blanchoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie D. Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Tallec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lénaïck Rouillac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Schott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vol. 2 : Flux dans le continuum Homme-Terre-Mer, PIREN-Seine; Zones Ateliers Seine. 2019, pp.74-87</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03999610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution des bases de données pour caractériser les dynamiques des systèmes de culture sur le bassin Seine-Normandie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Puech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12107,73 +12349,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Mignolet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Contrat] Agence de l'Eau Seine Normandie. 2018, 228 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01953363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation des pollutions diffuses d'origine agricole sur le bassin Seine-Normandie. Volume 6/7:Évolution de l'usage des produits phytosanitaires sur le bassin Seine-Normandie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Puech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12199,1223 +12441,1223 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Mignolet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Contrat] 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02790161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse des systèmes de culture présents en Bourgogne, Midi-Pyrénées et Pays de la Loire</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Elise Pelzer</w:t>
+                <w:t xml:space="preserve">Volet &amp;quot;écosystèmes agricoles&amp;quot; de l’Évaluation Française des Écosystèmes et des Services Écosystémiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Therond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Tichit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Tibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Accatino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Biju-Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Contrat] 2017</w:t>
+              <w:t xml:space="preserve">[0] INRA. 2017, pp.966</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-02790040v1</w:t>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02791232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Volet &amp;quot;écosystèmes agricoles&amp;quot; de l’Évaluation Française des Écosystèmes et des Services Écosystémiques</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Luc Biju-Duval</w:t>
+                <w:t xml:space="preserve">Analyse des systèmes de culture présents en Bourgogne, Midi-Pyrénées et Pays de la Loire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Ballot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Soulié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Guichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Mignolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Pelzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[0] INRA. 2017, pp.966</w:t>
+              <w:t xml:space="preserve">[Contrat] 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-02791232v1</w:t>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02790040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude de faisabilité pour accéder aux dynamiques territorialisées d'usage des produits phytopharmaceutiques afin de maîtriser les risques : apport et limites des enregistrements actuels à l'exploitation agricole. Projet FILATURES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Vallee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Sac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Thenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Schott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Contrat] 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02796124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation exploratoire de la pollution des eaux souterraines par deux pesticides : isoproturon et atrazine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Puech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gallois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Schott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Viennot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Mignolet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Contrat] Agence de l'Eau Seine Normandie (AESN). 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02798378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de faisabilité pour accéder aux dynamiques territorialisées d'usage des produits phytopharmaceutiques afin de maîtriser les risques : apport et limites des enregistrements actuels à l'exploitation agricole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Vallee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Schott</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Contrat] 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02800062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modéliser la pollution nitrique des grands aquifères du bassin Seine-Normandie à l'échelle des masses d'eau</w:t>
+                <w:t xml:space="preserve">Modélisation de la pollution nitrique d’origine agricole des grands aquifères du bassin de Seine-Normandie à l’échelle des masses d’eau. Vol. 1. Évolution des systèmes de culture sur le bassin Seine- Normandie depuis les années 2000 : construction d’une base de données spatialisée sur les pratiques agricoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Puech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Schott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Mignolet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[0] 2015, pp.4</w:t>
+              <w:t xml:space="preserve">[Contrat] Agence de l'Eau Seine Normandie (AESN). 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02795558v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02799830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation hydrogéologique des pollutions diffuses d’origine agricole : Modélisation exploratoire de la pollution des eaux souterraines par deux pesticides : Isoproturon et Atrazine</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Modélisation hydrogéologique des pollutions diffuses d’origine agricole Vol. 4/4. Modélisation exploratoire de la pollution des eaux souterraines par deux pesticides : Isoproturon et Atrazine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Puech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Schott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine C. Mignolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gallois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Viennot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] 30619-151202NGAL, Armines. 2015, 55 p</w:t>
+              <w:t xml:space="preserve">[Contrat] Agence de l'Eau Seine Normandie (AESN); MINES ParisTech - École nationale supérieure des mines de Paris; ARMINES. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-01272967v1</w:t>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02801101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de la pollution nitrique d’origine agricole des grands aquifères du bassin de Seine-Normandie à l’échelle des masses d’eau. Vol. 1. Évolution des systèmes de culture sur le bassin Seine- Normandie depuis les années 2000 : construction d’une base de données spatialisée sur les pratiques agricoles</w:t>
+                <w:t xml:space="preserve">Modéliser la pollution nitrique des grands aquifères du bassin Seine-Normandie à l'échelle des masses d'eau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Puech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gallois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Viennot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Schott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Mignolet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Contrat] Agence de l'Eau Seine Normandie (AESN). 2015</w:t>
+              <w:t xml:space="preserve">[0] 2015, pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02799830v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02795558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation hydrogéologique des pollutions diffuses d’origine agricole Vol. 4/4. Modélisation exploratoire de la pollution des eaux souterraines par deux pesticides : Isoproturon et Atrazine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modélisation hydrogéologique des pollutions diffuses d’origine agricole : Modélisation exploratoire de la pollution des eaux souterraines par deux pesticides : Isoproturon et Atrazine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gallois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Puech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Schott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Mignolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Viennot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Contrat] Agence de l'Eau Seine Normandie (AESN); MINES ParisTech - École nationale supérieure des mines de Paris; ARMINES. 2015</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] 30619-151202NGAL, Armines. 2015, 55 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-02801101v1</w:t>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01272967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation de la dissipation des pesticides dans les sols sur le long terme : application au bassin versant de l'Orgeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Queyrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Habets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Blanchoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Schott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurine Nicola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] UPMC, Université Pierre et Marie Curie (Paris 6). 2014, pp.1-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01992642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique de changement des pratiques agricoles dans le bassin versant de l'Orgeval et création de la base de données APOCA (Agricultural Practices of the Orgeval Catchment Area)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurine Nicola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Schott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13423,409 +13665,409 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Mignolet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02808681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Création d'une base de données sur les pratiques agricoles de Basse-Normandie de 1970 à 2006</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Schott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mimet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Mignolet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Contrat] 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02824861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de la pollution nitrique des aquifères bas-normands. Simulation de l'impact de changements de pratiques culturales sur la qualité des eaux souterraines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Viennot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Schott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mimet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Le Bas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport Technique] R101022PVIE ; 80331 ; 1 003 362, Agence de l'Eau Seine Normandie (AESN). 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02821866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet d'étude de la contamination par les pesticides d'eaux de rivières et de nappes au niveau du bassin versant de l'Orgeval. Rapport PIREN SEINE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Blanchoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrique Barriuso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tournebize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Schott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Tallec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] irstea. 2009, pp.5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02599588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamiques des systèmes de culture du bassin de la Seine : mise en évidence d'une intensification des pratiques culturales au cours des trois dernières décennies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Schott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13864,187 +14106,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Mari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00586728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamiques spatiales des activités agricoles dans le bassin de la Seine : méthodes et résultats sur les sites - ateliers de la Vesle et de la Blaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Schott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Brajot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Mignolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Ruelland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Benoît</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02833973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Typologies des successions de cultures et des techniques culturales dans le bassin de la Seine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Mignolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14083,51 +14325,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Benoît</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Contrat] A03-R-235 || mignolet03a, 2003, 21 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00099571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14137,91 +14379,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La reterritorialisation de l'alimentation est-elle une réponse à la hauteur des enjeux agricoles environnementaux du XXIe siècle ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Schott</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">DEUG. Session « Agriculture et changements globaux », Nancy, France. 2023, pp.53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04070388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14231,51 +14473,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ARSEINE - base de données régionalisées sur le bassin Seine-Normandie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Puech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14297,139 +14539,139 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Mignolet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02789678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teruti-Miner : Un logiciel dédié à la fouille de données annuelles sur l’occupation du sol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Schott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Jacquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02811428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14439,736 +14681,736 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Services culturels et récréatifs</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">DEPE; Etude_9-EFESE-Agri. Partie III Chapitre 9. 2017</w:t>
+                <w:t xml:space="preserve">Couverts végétaux gérés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Mignolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Schott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Calypso Picaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Puech</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Partie 2. État et tendances d’évolutions Chapitre 5. Indicateurs d'état et de fonctionnement : Déterminants biophysiques majeurs de la fourniture de biens et de SE. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre de rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-02791448v1</w:t>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02788284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Couverts végétaux gérés</w:t>
-[...58 lines deleted...]
-              <w:t xml:space="preserve">Partie 2. État et tendances d’évolutions Chapitre 5. Indicateurs d'état et de fonctionnement : Déterminants biophysiques majeurs de la fourniture de biens et de SE. 2017</w:t>
+                <w:t xml:space="preserve">Biens produits par l'écosystème</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Therond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Tichit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Tibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Accatino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Biju‐duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">DEPE; Etude_9-EFESE-Agri. Partie III Chapitre 10. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre de rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport technique)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-02788284v1</w:t>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02791226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biens produits par l'écosystème</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">DEPE; Etude_9-EFESE-Agri. Partie III Chapitre 10. 2017</w:t>
+                <w:t xml:space="preserve">Définition de l'écosystème</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Poméon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Mignolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Schott</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Partie 1. Présentation de l’écosystème Chapitre 1. Définition de l'écosystème. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre de rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-02791226v1</w:t>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02789931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Définition de l'écosystème</w:t>
-[...45 lines deleted...]
-              <w:t xml:space="preserve">Partie 1. Présentation de l’écosystème Chapitre 1. Définition de l'écosystème. 2017</w:t>
+                <w:t xml:space="preserve">Le bassin de l'Orgeval (et Avenelles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josette Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Tallec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Anglade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkader Azougui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Tâche 4. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre de rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport technique)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-02789931v1</w:t>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02790568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le bassin de l'Orgeval (et Avenelles)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Mercier</w:t>
+                <w:t xml:space="preserve">Services culturels et récréatifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Therond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Tichit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Tibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Accatino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Biju‐duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Tâche 4. 2017</w:t>
+              <w:t xml:space="preserve">DEPE; Etude_9-EFESE-Agri. Partie III Chapitre 9. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre de rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-02790568v1</w:t>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02791448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La modélisation du devenir des pesticides : Recueil de données et utilisation du modèle agronomique STICS pour simuler les transferts sur le long terme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Schott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Blanchoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Queyrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Habets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ripoche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">PIREN-Seine - Phase 6 - Rapport de fin de phase - "Quelle agriculture pour demain ?". 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre de rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02801279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actualisation de la base de données Agricole Régionalisée sur le bassin SEIne-NormandiE pour l'analyse de l'évolution récente des pratiques agricoles (ARSEINE : 2006-2014)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Puech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15194,649 +15436,649 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Mignolet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">PIREN-Seine Phase 6 - Rapport de fin de phase -" Quelle agriculture pour demain ? ". 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre de rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02801789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de la pollution nitrique des grands aquifères du bassin Seine-Normandie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gallois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Viennot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Beaudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Le Bas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">PIREN-Seine - Phase 6 - Rapport de fin de phase - " Quelle agriculture pour demain ? ". 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre de rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02800063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconnecter l'élevage et la grande culture pour réduire les pertes en nitrate vers les eaux de surface et souterraines</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modélisation de la pollution nitrique d'origine agricole des grands aquifères du bassin Seine-Normandie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gallois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Viennot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josette Garnier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Juliette Anglade</w:t>
+                <w:t xml:space="preserve">Nicolas N. Beaudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno B. Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Billen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie Benoit</w:t>
+                <w:t xml:space="preserve">Christine Le Bas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">PIREN-Seine Phase 6 - Rapport 2014 Axe 1 : L'agriculture de demain Bloc 4 : Scénarios prospectifs. 2015</w:t>
+              <w:t xml:space="preserve">Rapport d'activité PIREN-Seine Phase 6 - 2014 Axe 1 : L'agriculture de demain Bloc 1 : Pratiques agricoles et cascades de contamination. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre de rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02795597v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02795673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Actualisation de la base de données agricoles régionalisée sur le bassin Seine-Normandie</w:t>
-[...45 lines deleted...]
-              <w:t xml:space="preserve">Rapport d'activité PIREN-Seine Phase 6 - 2014 Axe 1 : L'agriculture de demain Bloc 1 : Pratiques agricoles et cascades de contamination. 2015</w:t>
+                <w:t xml:space="preserve">Reconnecter l'élevage et la grande culture pour réduire les pertes en nitrate vers les eaux de surface et souterraines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josette Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Passy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Anglade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Billen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PIREN-Seine Phase 6 - Rapport 2014 Axe 1 : L'agriculture de demain Bloc 4 : Scénarios prospectifs. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre de rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02794957v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02795597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de la pollution nitrique d'origine agricole des grands aquifères du bassin Seine-Normandie</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Actualisation de la base de données agricoles régionalisée sur le bassin Seine-Normandie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Puech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Schott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine C. Mignolet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport d'activité PIREN-Seine Phase 6 - 2014 Axe 1 : L'agriculture de demain Bloc 1 : Pratiques agricoles et cascades de contamination. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre de rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02795673v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02794957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation de la dissipation des pesticides dans les sols sur le long terme : application au bassin versant de l'Orgeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Queyrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Habet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Blanchoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Schott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurine Nicola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport d'activité PIREN-Seine Phase 6 - 2013 mis en ligne en 2014. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre de rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02798718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actualisation de la base de données agricoles sur le bassin Seine-Normandie pour l'analyse de l'évolution récente des pratiques agricoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Puech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15845,422 +16087,422 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Schott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Mignolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Viennot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gallois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport d'activité PIREN-Seine Phase 6 - 2013. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre de rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02795529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation des pressions agricoles et modélisation de leurs effets en matière de contamination azotée de l'hydrosystème à l'échelle du territoire Seine Normandie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Billen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Callens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas N. Beaudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Viennot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Schott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport d'activité PIREN-Seine Phase 6 - 2012. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre de rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02811006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changement d'usage des sols par l'agriculture du bassin de la Seine : une spécialisation des territoires permise par un usage accru des intrants de synthèse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Mignolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Schott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Foissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Benoît</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport d'activité PIREN-Seine Phase 6 - 2012. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre de rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02802052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude des pratiques de désherbage du blé tendre dans le bassin versant de l'Orgeval de 1990 à 2008</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurine Nicola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Schott</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport d'activité 2009. Micropolluants. Pesticides. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre de rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02814755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de l'organisation spatiale des systèmes agricoles et de son évolution dans une démarche d'appui à la protection des ressources en eau du bassin de la Seine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Mignolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -16286,449 +16528,449 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Benoît</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport d'activités 2008. Territoires, carbone, azote et changements globaux. L'agriculture du bassin de la Seine: évolution des pratiques, distribution spatiale, facteurs économiques. Extraits de la thèse de Catherine Mignolet. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre de rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02818535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation de la contamination du bassin versant agricole de la Renarde par les pesticides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio Botta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Schott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Lavison-Bompard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Allio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport d'activités 2008. Micropolluants. Pesticides. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre de rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02818417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamiques des systèmes de culture du bassin de la Seine : mise en évidence d'une intensification des pratiques culturales au cours des trois dernières décennies</w:t>
+                <w:t xml:space="preserve">Les activités humaines à l'origine de l'usage des produits phytosanitaires sur le bassin de l'Orge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Schott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine C. Mignolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Benoît</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...47 lines deleted...]
-              <w:t xml:space="preserve">Rapport d'activité 2007. Territoires, carbone, azote et changements globaux. L'agriculture du bassin de la Seine : évolution, distribution spatiale, facteurs économiques, impacts environnementaux Diffusion du document : Public. 2008</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport d'activité 2007, Micropolluants, Pesticides Diffusion du document : Public. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre de rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02823478v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02818427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les activités humaines à l'origine de l'usage des produits phytosanitaires sur le bassin de l'Orge</w:t>
+                <w:t xml:space="preserve">Dynamiques des systèmes de culture du bassin de la Seine : mise en évidence d'une intensification des pratiques culturales au cours des trois dernières décennies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Schott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thomas Fournier</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Benoît</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Mignolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Rapport d'activité 2007, Micropolluants, Pesticides Diffusion du document : Public. 2008</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Mari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amelina Bidel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport d'activité 2007. Territoires, carbone, azote et changements globaux. L'agriculture du bassin de la Seine : évolution, distribution spatiale, facteurs économiques, impacts environnementaux Diffusion du document : Public. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre de rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02818427v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02823478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de la pollution nitrique des aquifères du bassin de la Seine : intégration des bases de données actualisées des pratiques agricoles, validation des simulations sur la période 1971-2004, simulations prospectives de mesures agro-environnementales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Viennot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marie Monget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16740,73 +16982,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Schott</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport d'activités 2006, Résultats des activités d'Atelier et approfondissement d'actions de recherches, MODCOU et STICS. 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre de rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02821765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation des pratiques phytosanitaires à l'échelle du bassin versant de la Vesle (2000-2005) : méthode proposée et premiers résultats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Schott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -16832,65 +17074,65 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Benoît</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport d'activités 2006, Résultats des activités d'Atelier et approfondissement d'actions de recherches, Agriculture et qualité de l'eau. 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre de rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02822932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId325"/>
+      <w:footerReference w:type="default" r:id="rId331"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -17037,51 +17279,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622362v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Barataud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Durpoix" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain F&#232;che" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Garcia-Parrilla" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mignolet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.14065" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-WVGWS1FB-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621023v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Schott" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Puech" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846379v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mougin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gouy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bretagnolle" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Berthou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Andrieux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-2716-5" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624595v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Feche" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617683v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Reau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Deytieux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sophie Petit" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01372241v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Beaudoin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gallois" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Viennot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Bas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-7478-3" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01333979v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Garnier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Anglade" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Benoit" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Billen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2016.04.019" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637137v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Mignolet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650527v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Beno&#238;t" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Meynard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/bpnj-j332" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641803v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657247v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664293v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2006.12.004" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M680PTW7-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00578551v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Ducharne" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Baubion" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beaudoin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2006.12.011" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NJVHXWS3-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00578177v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ledoux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gomez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Monget" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Viavattene" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2006.12.002" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GTVDFL8S-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017169v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Le Ber" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mari" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2005.08.031" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-320B90WL-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05422797v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise, De La Haye Saint Hilaire" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Herm&#232;s" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guillemin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04627843v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Daza-Gacha" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Clasquin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Ribon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04302128v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lesur-Dumoulin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03967166v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04303650v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948092v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Blanchoud" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Blanchouin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Alliot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sira Traor&#233;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487277v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Mestre" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Dermine-Brullot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Marty" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Teillet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03999134v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03227970v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010571v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02404841v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Blanchoud" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Mattei" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Habets" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02404818v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Le No&#235;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162711v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Moraine" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Nozieres-Petit" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03228080v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03228094v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786416v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Ballot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Souli&#233;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Guichard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Pelzer" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790244v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benoit" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791787v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gamache" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Coquil" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738049v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Azougui" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Mercier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737714v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calypso Picaud" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787357v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02404505v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Fauchon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741566v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nills Fauchon" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801578v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Perronne" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Hannachi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Goffaux" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742019v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01990467v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Queyrel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ripoche" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Launay" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800193v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Tallec" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798106v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Goldringer" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743224v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Mary" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743967v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Passy" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800082v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Moulery" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Baudet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798383v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792458v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01258386v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mary" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01258379v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743444v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01992511v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Nicola" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740044v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799500v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742418v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Anglade" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743112v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bellier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799363v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796125v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01990540v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01992468v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948106v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173362v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Boussemart" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Butault" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803860v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Ghali Lazrak" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Osmuk" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744872v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745821v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748776v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Barriuso" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Bergheaud" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tournebize" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753829v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752567v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753494v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Cavard" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Laya" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Maret" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172902v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cantelaube" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Jayet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762402v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099884v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107651v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282761v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Faure" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Montagne" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Beline" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bonnefont" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Olivier D&#233;plaude" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788387v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790829v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737850v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604534v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cahuzac" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742686v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746960v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792707v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04980642v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13dvd" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192340v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chevreuil" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Guery" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Moreau-Guigon" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sisyphe.upmc.fr/piren/book/1333" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00507073v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garnier C&#233;cile" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hal-ensmp.archives-ouvertes.fr/hal-00507073" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821599v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Monget" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Garnier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sisyphe.upmc.fr/piren/book/976" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816366v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sisyphe.upmc.fr/piren/webfm_send/820" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02404947v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/698_2019_393" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/698_2019_393" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02405007v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/698_2019_385" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/698_2019_385" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01259080v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192451v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rosse-Amsaleg" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r3191-l-observation-long-terme-en-environnement.html" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599317v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Roose-Amsaleg" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824732v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Moreau Guigon" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Langellier" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sisyphe.upmc.fr/piren/biblio/1173" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823423v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Rat" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816192v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Souch&#232;re" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Bienaim&#233;" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05408618v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04357996v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ansart" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03891470v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise de La Haye Saint Hilaire" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04881946v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04083430v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Trentesaux" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03228015v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Petit" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03999610v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie D. Lebrun" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na&#239;ck Rouillac" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953363v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790161v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790040v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791232v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Therond" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Tichit" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Tibi" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Accatino" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Biju-Duval" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796124v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vallee" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Sac" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Thenot" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798378v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800062v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795558v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01272967v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799830v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801101v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01992642v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808681v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824861v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mimet" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821866v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roussel" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599588v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00586728v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833973v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Brajot" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Ruelland" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099571v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04070388v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789678v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811428v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Gillet" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Jacquet" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791448v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Biju&#8208;duval" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788284v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791226v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789931v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pom&#233;on" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790568v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801279v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801789v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800063v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795597v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794957v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795673v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798718v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Habet" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795529v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811006v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Callens" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802052v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Foissy" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814755v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818535v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818417v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Botta" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Lavison-Bompard" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Couturier" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Allio" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823478v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelina Bidel" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818427v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fournier" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821765v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822932v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622362v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Barataud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Durpoix" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain F&#232;che" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Garcia-Parrilla" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mignolet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.14065" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-WVGWS1FB-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621023v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Schott" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Puech" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846379v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mougin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gouy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bretagnolle" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Berthou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Andrieux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-2716-5" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624595v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Feche" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617683v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Reau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Deytieux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sophie Petit" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01333979v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Garnier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Anglade" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Benoit" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Billen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2016.04.019" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01372241v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Beaudoin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gallois" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Viennot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Bas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-7478-3" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637137v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Mignolet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650527v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Beno&#238;t" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Meynard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/bpnj-j332" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641803v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657247v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664293v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2006.12.004" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M680PTW7-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00578551v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Ducharne" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Baubion" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beaudoin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2006.12.011" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NJVHXWS3-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00578177v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ledoux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gomez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Monget" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Viavattene" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2006.12.002" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GTVDFL8S-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017169v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Le Ber" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mari" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2005.08.031" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-320B90WL-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05607360v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guillemin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Mercier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2026.03.024" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05616305v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lumineau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Sauvageot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05422797v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise, De La Haye Saint Hilaire" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Herm&#232;s" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04627843v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Daza-Gacha" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Clasquin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Ribon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04303650v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lesur-Dumoulin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03967166v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948092v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Blanchoud" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Blanchouin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Alliot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sira Traor&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04302128v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487277v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Mestre" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Dermine-Brullot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Marty" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Teillet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03999134v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03227970v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010571v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02404841v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Blanchoud" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Mattei" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Habets" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02404818v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Le No&#235;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162711v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Moraine" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Nozieres-Petit" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03228080v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03228094v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786416v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Ballot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Souli&#233;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Guichard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Pelzer" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790244v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benoit" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791787v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gamache" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Coquil" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738049v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Azougui" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Mercier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737714v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calypso Picaud" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787357v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741566v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nills Fauchon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801578v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Perronne" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Hannachi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Goffaux" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742019v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02404505v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Fauchon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798106v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Goldringer" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800193v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Tallec" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800082v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Moulery" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Baudet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743224v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Mary" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743967v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Passy" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798383v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792458v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01258386v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mary" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01258379v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743444v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01990467v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Queyrel" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ripoche" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Launay" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740044v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799500v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742418v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Anglade" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743112v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bellier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799363v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796125v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01990540v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Nicola" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01992468v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948106v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01992511v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803860v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Ghali Lazrak" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Osmuk" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173362v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Boussemart" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Butault" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744872v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745821v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748776v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Barriuso" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Bergheaud" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tournebize" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753829v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752567v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753494v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Cavard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Laya" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Maret" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172902v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cantelaube" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Jayet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762402v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099884v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107651v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282761v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Faure" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Montagne" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Beline" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bonnefont" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Olivier D&#233;plaude" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788387v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790829v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737850v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604534v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cahuzac" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742686v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746960v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792707v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04980642v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13dvd" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192340v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chevreuil" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Guery" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Moreau-Guigon" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sisyphe.upmc.fr/piren/book/1333" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00507073v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garnier C&#233;cile" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hal-ensmp.archives-ouvertes.fr/hal-00507073" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821599v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Monget" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Garnier" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sisyphe.upmc.fr/piren/book/976" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816366v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sisyphe.upmc.fr/piren/webfm_send/820" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02404947v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/698_2019_393" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/698_2019_393" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02405007v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/698_2019_385" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/698_2019_385" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01259080v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192451v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rosse-Amsaleg" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r3191-l-observation-long-terme-en-environnement.html" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599317v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Roose-Amsaleg" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824732v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Moreau Guigon" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Langellier" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sisyphe.upmc.fr/piren/biblio/1173" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823423v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Rat" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816192v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Souch&#232;re" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Bienaim&#233;" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05408618v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04357996v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ansart" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03891470v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise de La Haye Saint Hilaire" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04881946v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04083430v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Trentesaux" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03228015v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Petit" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03999610v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie D. Lebrun" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na&#239;ck Rouillac" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953363v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790161v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791232v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Therond" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Tichit" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Tibi" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Accatino" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Biju-Duval" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790040v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796124v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vallee" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Sac" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Thenot" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798378v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800062v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799830v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801101v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795558v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01272967v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01992642v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808681v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824861v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mimet" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821866v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roussel" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599588v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00586728v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833973v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Brajot" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Ruelland" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099571v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04070388v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789678v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811428v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Gillet" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Jacquet" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788284v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791226v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Biju&#8208;duval" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789931v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pom&#233;on" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790568v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791448v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801279v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801789v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800063v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795673v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795597v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794957v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798718v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Habet" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795529v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811006v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Callens" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802052v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Foissy" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814755v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818535v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818417v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Botta" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Lavison-Bompard" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Couturier" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Allio" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818427v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fournier" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823478v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelina Bidel" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821765v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822932v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>